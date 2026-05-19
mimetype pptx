--- v0 (2025-10-17)
+++ v1 (2026-05-19)
@@ -59,50 +59,61 @@
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
@@ -123,51 +134,51 @@
   <Override PartName="/ppt/slideLayouts/slideLayout34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
     <p:sldMasterId id="2147483661" r:id="rId2"/>
     <p:sldMasterId id="2147483674" r:id="rId3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId75"/>
+    <p:notesMasterId r:id="rId86"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId4"/>
     <p:sldId id="257" r:id="rId5"/>
     <p:sldId id="258" r:id="rId6"/>
     <p:sldId id="259" r:id="rId7"/>
     <p:sldId id="260" r:id="rId8"/>
     <p:sldId id="261" r:id="rId9"/>
     <p:sldId id="262" r:id="rId10"/>
     <p:sldId id="263" r:id="rId11"/>
     <p:sldId id="264" r:id="rId12"/>
     <p:sldId id="265" r:id="rId13"/>
     <p:sldId id="266" r:id="rId14"/>
     <p:sldId id="267" r:id="rId15"/>
     <p:sldId id="268" r:id="rId16"/>
     <p:sldId id="269" r:id="rId17"/>
     <p:sldId id="270" r:id="rId18"/>
     <p:sldId id="271" r:id="rId19"/>
     <p:sldId id="272" r:id="rId20"/>
     <p:sldId id="273" r:id="rId21"/>
     <p:sldId id="274" r:id="rId22"/>
     <p:sldId id="275" r:id="rId23"/>
     <p:sldId id="276" r:id="rId24"/>
     <p:sldId id="277" r:id="rId25"/>
     <p:sldId id="278" r:id="rId26"/>
@@ -178,69 +189,80 @@
     <p:sldId id="283" r:id="rId31"/>
     <p:sldId id="284" r:id="rId32"/>
     <p:sldId id="285" r:id="rId33"/>
     <p:sldId id="286" r:id="rId34"/>
     <p:sldId id="287" r:id="rId35"/>
     <p:sldId id="288" r:id="rId36"/>
     <p:sldId id="289" r:id="rId37"/>
     <p:sldId id="290" r:id="rId38"/>
     <p:sldId id="291" r:id="rId39"/>
     <p:sldId id="292" r:id="rId40"/>
     <p:sldId id="293" r:id="rId41"/>
     <p:sldId id="294" r:id="rId42"/>
     <p:sldId id="295" r:id="rId43"/>
     <p:sldId id="296" r:id="rId44"/>
     <p:sldId id="297" r:id="rId45"/>
     <p:sldId id="298" r:id="rId46"/>
     <p:sldId id="299" r:id="rId47"/>
     <p:sldId id="300" r:id="rId48"/>
     <p:sldId id="301" r:id="rId49"/>
     <p:sldId id="302" r:id="rId50"/>
     <p:sldId id="303" r:id="rId51"/>
     <p:sldId id="304" r:id="rId52"/>
     <p:sldId id="305" r:id="rId53"/>
     <p:sldId id="306" r:id="rId54"/>
     <p:sldId id="307" r:id="rId55"/>
-    <p:sldId id="308" r:id="rId56"/>
-[...17 lines deleted...]
-    <p:sldId id="326" r:id="rId74"/>
+    <p:sldId id="329" r:id="rId56"/>
+    <p:sldId id="308" r:id="rId57"/>
+    <p:sldId id="309" r:id="rId58"/>
+    <p:sldId id="330" r:id="rId59"/>
+    <p:sldId id="310" r:id="rId60"/>
+    <p:sldId id="311" r:id="rId61"/>
+    <p:sldId id="312" r:id="rId62"/>
+    <p:sldId id="313" r:id="rId63"/>
+    <p:sldId id="314" r:id="rId64"/>
+    <p:sldId id="315" r:id="rId65"/>
+    <p:sldId id="316" r:id="rId66"/>
+    <p:sldId id="317" r:id="rId67"/>
+    <p:sldId id="318" r:id="rId68"/>
+    <p:sldId id="319" r:id="rId69"/>
+    <p:sldId id="320" r:id="rId70"/>
+    <p:sldId id="321" r:id="rId71"/>
+    <p:sldId id="327" r:id="rId72"/>
+    <p:sldId id="328" r:id="rId73"/>
+    <p:sldId id="331" r:id="rId74"/>
+    <p:sldId id="332" r:id="rId75"/>
+    <p:sldId id="333" r:id="rId76"/>
+    <p:sldId id="334" r:id="rId77"/>
+    <p:sldId id="335" r:id="rId78"/>
+    <p:sldId id="336" r:id="rId79"/>
+    <p:sldId id="337" r:id="rId80"/>
+    <p:sldId id="322" r:id="rId81"/>
+    <p:sldId id="323" r:id="rId82"/>
+    <p:sldId id="324" r:id="rId83"/>
+    <p:sldId id="325" r:id="rId84"/>
+    <p:sldId id="326" r:id="rId85"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ru-RU"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -331,75 +353,75 @@
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr varScale="1">
+      <p:cViewPr>
         <p:scale>
-          <a:sx n="72" d="100"/>
-          <a:sy n="72" d="100"/>
+          <a:sx n="70" d="100"/>
+          <a:sy n="70" d="100"/>
         </p:scale>
-        <p:origin x="1368" y="54"/>
+        <p:origin x="1386" y="48"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -7173,195 +7195,249 @@
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=P8zU_9n4SVA" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Nl1nInk7A0M" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8m4WzO5GreI" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qfTpwyfrbfE" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=93oOjk-JaFo" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4TsQpfnR-h8" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=eYUnAbUD4-E" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2q47uMUhisY" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=y_BrDbrOYtg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fp3F8N6cU_A" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=LCwZFQE0YtQ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=EbBBfCCs-qA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=tlAGHYD3j04&amp;t=10s" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=P8zU_9n4SVA" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Nl1nInk7A0M" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=8m4WzO5GreI" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=qfTpwyfrbfE" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=93oOjk-JaFo" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=4TsQpfnR-h8" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=eYUnAbUD4-E" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=2q47uMUhisY" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=y_BrDbrOYtg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fp3F8N6cU_A" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=LCwZFQE0YtQ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=EbBBfCCs-qA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=tlAGHYD3j04&amp;t=10s" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="120" name="CustomShape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1714320" y="0"/>
-            <a:ext cx="7187040" cy="1070640"/>
+            <a:off x="155520" y="0"/>
+            <a:ext cx="8745840" cy="1070640"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
-            <a:normAutofit/>
+            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="4400" b="1" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="4400" b="1" strike="noStrike" spc="-1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
               </a:rPr>
-              <a:t>ОСНОВИ МЕДИЧНИХ ЗНАНЬ</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="4400" b="0" strike="noStrike" spc="-1">
+              <a:t>ОСНОВИ МЕДИЧНИХ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4400" b="1" strike="noStrike" spc="-1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>ЗНАНЬ ТА МЕДИЦИНИ КАТАСТРОФ</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="4400" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="121" name="CustomShape 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="642960" y="857160"/>
             <a:ext cx="8285760" cy="2284920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
@@ -7369,83 +7445,302 @@
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="720"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3600" b="1" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="3600" b="1" strike="noStrike" spc="-1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
               </a:rPr>
-              <a:t> Лекція № 11.</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="3600" b="0" strike="noStrike" spc="-1">
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Лекція</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> № </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" spc="-1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>7,8</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3600" b="1" strike="noStrike" spc="-1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="3600" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="641"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" cap="all" spc="-1">
+              <a:rPr lang="ru-RU" sz="3200" b="1" cap="all" spc="-1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
               </a:rPr>
-              <a:t>Особливості надання допомоги на догоспітальному етапі при травмах різної локалізації, викликаних фізичними та біологічними факторами</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="3200" b="0" strike="noStrike" spc="-1">
+              <a:t>Тема 6. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" cap="all" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Особливості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" cap="all" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" cap="all" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>надання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" cap="all" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" cap="all" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>допомоги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" cap="all" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" cap="all" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>на</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" cap="all" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" cap="all" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>догоспітальному</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" cap="all" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" cap="all" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>етапі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" cap="all" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" cap="all" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>при</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" cap="all" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" cap="all" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>травмах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" cap="all" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" cap="all" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>викликаних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" cap="all" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" cap="all" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>фізичними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2800" b="1" cap="all" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> та біологічними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" cap="all" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" cap="all" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>факторами</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="4400" b="1" strike="noStrike" cap="all" spc="-1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="122" name="CustomShape 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="173160" y="-144360"/>
             <a:ext cx="303840" cy="303840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9360">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
@@ -31673,50 +31968,781 @@
       <p:transition spd="slow"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Прямоугольник 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443345" y="405255"/>
+            <a:ext cx="8437419" cy="5632311"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Перегрівання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>патологічний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> стан </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>організму</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1" smtClean="0"/>
+              <a:t>виникає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1" smtClean="0"/>
+              <a:t>внаслідок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>порушення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>терморегуляції</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> та/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>дії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1" smtClean="0"/>
+              <a:t>зовнішнього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>тепла</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>При </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>дії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>високих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> температур </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>зовнішнього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1" smtClean="0"/>
+              <a:t>середовища</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>постраждалих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>можуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>виникнути</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>теплові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>судоми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" i="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>теплове</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" i="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>перевтомлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>тепловий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> удар.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Теплові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>судоми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>болісні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>скорочення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>м’язів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1" smtClean="0"/>
+              <a:t>найчастіше</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>області</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>гомілок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>м’язів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>передньої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>черевної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>стінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Теплове </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>перевтомлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>– нормальна </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>підвищена</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>температура </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>тіла</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>прохолодна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>волога</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>бліда</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>почервоніла</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1" smtClean="0"/>
+              <a:t>шкіра</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1" smtClean="0"/>
+              <a:t>головний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>біль</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>нудота</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>запаморочення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>слабкість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Тепловий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> удар: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>висока</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> температура </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>тіла</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>іноді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>досягає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> 41 °</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>C, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1" smtClean="0"/>
+              <a:t>червона</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>гаряча</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> суха </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>шкіра</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>роздратованість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>втрата</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1" smtClean="0"/>
+              <a:t>свідомості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0"/>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1" smtClean="0"/>
+              <a:t>прискорене</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>поверхневе</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>дихання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2612455371"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="226" name="CustomShape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="285840" y="214200"/>
             <a:ext cx="8642880" cy="6499800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
@@ -31820,51 +32846,51 @@
               </a:rPr>
               <a:t> Погіршення самопочуття, слабкість, розбитість. Відчуття сильного жару. Почервоніння шкіри. Рясне виділення поту. Посилене серцебиття, задишка, пульсація і важкість у скронях. Запаморочення, головний біль, іноді блювота. Температура тіла підвищується до 38-40 °С. Частота пульсу досягає 100-120 ударів за хвилину. При подальшому зростанні температури до 40-41°С пульс збільшується до 140-160 ударів за хвилину, зростає збудження, рухове занепокоєння, зменшується пітливість, що вказує на зрив пристосувальних реакцій. У важких випадках теплового удару можливі затьмарення свідомості, аж до повної втрати, судоми різних груп м'язів, порушення дихання і кровообігу. Можуть бути галюцинації, марення. Шкіра суха, гаряча, язик теж сухий, пульс слабкий, аритмічний. Дихання стає поверхневим і нечастим.</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000"/>
     </mc:Choice>
     <mc:Fallback xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="">
       <p:transition spd="slow"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="227" name="CustomShape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="214200" y="214200"/>
@@ -31885,282 +32911,4219 @@
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="343080" indent="-342000" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" i="1" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="2000" b="1" i="1" strike="noStrike" spc="-1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
               </a:rPr>
-              <a:t>Профілактика і перша допомога</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1">
+              <a:t>Профілактика</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" i="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> і перша </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" i="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>допомога</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="343080" indent="-342000" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1">
-[...8 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="1600" b="0" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Щоб</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>уникнути</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> теплового і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>сонячного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> удару, не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>слід</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>перегріватись</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>витрачати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> води і солей з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>організму</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>влітку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>носити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>головний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>убір</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>переважно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>білого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>кольору</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>. У </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>спекотну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> погоду </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>слід</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>збільшувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>кількість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> води, не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>рекомендується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>їсти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>жирну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>висококалорійну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>їжу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="343080" indent="-342000" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1">
-[...8 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="1600" b="0" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Якщо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> при тепловому </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>ударі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>надати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>своєчасної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>допомоги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>можливе</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>настання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>смерті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>. Смерть </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>настає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>внаслідок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>порушення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>дихання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>кровообігу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="343080" indent="-342000" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1">
-[...8 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="1600" b="0" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>У </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>вигляді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>допомоги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>потрібно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>швидко</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> перенести </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>потерпілого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>прохолодне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>місце</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>покласти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> на спину, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>піднявши</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>дещо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> ноги, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>зняти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>розстебнути</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>одяг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" u="sng" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" b="0" u="sng" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="343080" indent="-342000" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1">
-[...8 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="1600" b="0" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Змочити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> голову холодною водою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>покласти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>неї</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>змочений</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> холодною водою рушник, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>холодні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> примочки на лоб, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>тім'яну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>ділянку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>потилицю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>пахові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>підключичні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>підколінні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>пахвові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>ділянки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, де </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>зосереджено</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>багато</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>кровоносних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>судин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="343080" indent="-342000" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1">
-[...8 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="1600" b="0" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Можна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>зробити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>вологе</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>обгортання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>протерти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>тіло</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>потерпілого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>шматочком</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>льоду</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>облити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>його</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>прохолодною</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> водою, але </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>обережно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> і не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>довго</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>. Температура </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>тіла</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>потерпілого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> не повинна бути </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>нижча</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> 38 °С.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="343080" indent="-342000" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1">
-[...8 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="1600" b="0" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Якщо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>людина</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>втратила</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>свідомість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>їй</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>потрібно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>дати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>міцного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> холодного чаю </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>холодної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>підсоленої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> води (1/2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>чайної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> ложки </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>солі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> на 0,5 л води).</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="343080" indent="-342000" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1">
-[...8 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="1600" b="0" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>У </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>важких</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>випадках</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>слід</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>одразу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>зважити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> на характер </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>дихання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>потерпілого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>перевірити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>чи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> не порушена у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>нього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>прохідність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>дихальних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>шляхів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Виявивши</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>язик</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> запав, а в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>роті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> є </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>блювотні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>маси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>повернути</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> голову </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>потерпілого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>бік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>очистити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>порожнину</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> рота бинтом </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> носовою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>хустинкою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>накрученою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>палець</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="343080" indent="-342000" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1">
-[...8 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="1600" b="0" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Якщо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>дихання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>слабке</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>його</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>немає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>взагалі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>терміново</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>почати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>робити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>штучне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>дихання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> методом «рот у рот» </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> «рот у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>ніс</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>» до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>появи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>самостійного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>глибокого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>дихання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Якщо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> ж при </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>цьому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>відчувається</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> пульс, а </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>зіниці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>розширені</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> і не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>реагують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>світло</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>слід</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> провести весь комплекс </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>реанімації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>—</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>штучне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>дихання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>непрямий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>масаж</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>серця</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1600" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000"/>
     </mc:Choice>
     <mc:Fallback xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="">
       <p:transition spd="slow"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Прямоугольник 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="263236"/>
+            <a:ext cx="8451273" cy="7109639"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>При </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>теплових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>судомах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>перемістити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>постраждалого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>прохолодне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>місце</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>дати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>постраждалому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>випити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>прохолодної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> води;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>– при </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>можливості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>обережно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>промасажувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>м’язи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>місці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t> судом.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>При </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>тепловому </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>перевтомленні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> і тепловому </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>ударі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>перемістити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>постраждалого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>прохолодне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>місце</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>дати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>постраждалому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>випити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>прохолодної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> води;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>розстебнути</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>одяг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>постраждалого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>розмістити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>вологі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>прохолодні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>компреси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>області</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t>великих </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>судин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>бокова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>поверхня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>шиї</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>підпахвинні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>ділянки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>) та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t>на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>лобі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>також</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>можна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>використати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>вентилятори</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>обтирання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>постраждалого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>прохолодними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>компресами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>– не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>слід</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>охолоджувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>постраждалого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>повністю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>зануривши</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>його</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> у воду</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>• </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>забезпечити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>постійний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>нагляд</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>постраждалим</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>приїзду</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>бригади</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> ЕМД;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>• при </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>погіршенні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> стану </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>постраждалого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>приїзду</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>бригади</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t> ЕМД </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>повторно </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>зателефонувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t>диспетчеру.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3331535504"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="228" name="CustomShape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="0"/>
@@ -32405,51 +37368,51 @@
                 <a:spcPct val="80000"/>
               </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="ru-RU" sz="2800" b="0" strike="noStrike" spc="-1">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000"/>
     </mc:Choice>
     <mc:Fallback xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="">
       <p:transition spd="slow"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="230" name="CustomShape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="285840" y="285840"/>
@@ -32668,2999 +37631,90 @@
               </a:rPr>
               <a:t>: механічне усунення радіоактивних речовин із організму людини шляхом промивання шлунка теплою водою, вживання проносних і сечогінних засобів, промивання рота і очей, застосовування відхаркувальних препаратів при попаданні радіоактивних речовин в дихальні шляхи.</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000"/>
     </mc:Choice>
     <mc:Fallback xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="">
       <p:transition spd="slow"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="231" name="Picture 2"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9142920" cy="6856920"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-    </p:spTree>
-[...2907 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000"/>
     </mc:Choice>
     <mc:Fallback xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="">
       <p:transition spd="slow"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -35836,90 +37890,2999 @@
     </mc:Choice>
     <mc:Fallback xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="">
       <p:transition spd="slow"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="232" name="CustomShape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="142920" y="360218"/>
+            <a:ext cx="8640862" cy="6282502"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000">
+            <a:normAutofit fontScale="25000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="343080" indent="-342000" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buClr>
+                <a:srgbClr val="FF0000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8800" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Ступені</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8800" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8800" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>променевої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8800" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8800" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>хвороби</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="8800" b="0" strike="noStrike" spc="-1" dirty="0">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="343080" indent="-342000" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buClr>
+                <a:srgbClr val="FF0000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Променева</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> хвороба 1-го (легкого) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>ступеня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>виникає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> при </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>загальній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>експозиційній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>дозі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>опромінення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> 100…200Р. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Прихований</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>період</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>може</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>тривати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> 2-3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>тижні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>після</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>чого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>з'являється</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>нездужання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>загальна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>слабкість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>почуття</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>важкості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>голові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>стиснення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> в грудях, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>підвищення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>пітливості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>періодичне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>підвищення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>температури</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>. У </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>крові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>зменшується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>вміст</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>лейкоцитів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="8000" b="0" strike="noStrike" spc="-1" dirty="0">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="343080" indent="-342000" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buClr>
+                <a:srgbClr val="FF0000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Променева</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> хвороба 2-го (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>середнього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>ступеня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>виникає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> при </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>загальній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>експозиційній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>дозі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>опромінення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> 200…400Р. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Прихований</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>період</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>триває</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>близько</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> 1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>тижня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Проявляється</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>вигляді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>важкого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>нездужання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>розладу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>нервової</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>системи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>головних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> болях, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>запамороченнях</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, часто </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>буває</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>блювання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> й пронос, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>підвищується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> температура, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>кількість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>лейкоцитів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> (особливо </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>лімфоцитів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>зменшується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> в 2 рази. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Лікування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>триває</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> 1,5-2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>місяці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Летальність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> — до 20 % </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>випадків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="8000" b="0" strike="noStrike" spc="-1" dirty="0">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="343080" indent="-342000" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buClr>
+                <a:srgbClr val="FF0000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Променева</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> хвороба 3-го (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>важкого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>ступеня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>виникає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> при </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>загальній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>експозиційній</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>дозі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>опромінення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> 400…600Р. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Прихований</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>період</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> — до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>декількох</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> годин. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Відзначають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>ті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> ж </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>ознаки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>тільки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>важчій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>формі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Крім</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> того, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>можлива</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>втрата</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>свідомості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>крововиливи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>слизуваті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>оболонки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> і як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>наслідок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>запальні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>процеси</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>. Без </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>лікування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> в 20…70 % </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>випадків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>наступає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> смерть </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>інфекційних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>ускладнень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>кровотеч</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="8000" b="0" strike="noStrike" spc="-1" dirty="0">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="343080" indent="-342000" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buClr>
+                <a:srgbClr val="FF0000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Променева</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> хвороба 4-го (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>украй</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>важкого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>ступеня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>виникає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> при </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>дозі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>більше</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> 600 Р, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> без </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>лікування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>звичайно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>закінчується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>смертю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>впродовж</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> 2-х </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>тижнів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Розрізняють</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="8000" b="0" strike="noStrike" spc="-1" dirty="0">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="743040" lvl="1" indent="-284760" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buClr>
+                <a:srgbClr val="7030A0"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="–"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>перехідну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> форму (600…1000 Р);</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="8000" b="0" strike="noStrike" spc="-1" dirty="0">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="743040" lvl="1" indent="-284760" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buClr>
+                <a:srgbClr val="7030A0"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="–"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>кишкову</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> (1000…8000 Р);</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="8000" b="0" strike="noStrike" spc="-1" dirty="0">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="743040" lvl="1" indent="-284760" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buClr>
+                <a:srgbClr val="7030A0"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="–"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>церебральну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>більше</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="8000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> 8000 Р).</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="8000" b="0" strike="noStrike" spc="-1" dirty="0">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="641"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="8000" b="0" strike="noStrike" spc="-1" dirty="0">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="">
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="233" name="CustomShape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="285840" y="0"/>
+            <a:ext cx="8399880" cy="856080"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:normAutofit fontScale="91000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" i="1" strike="noStrike" spc="-1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>7. Укуси тварин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> (собак, павуків, бджіл, змій тощо), ознаки, причини та перша допомога.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="3200" b="0" strike="noStrike" spc="-1">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="234" name="CustomShape 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="214200" y="928800"/>
+            <a:ext cx="8642880" cy="5785560"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="343080" indent="-342000" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="561"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="7030A0"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" i="1" strike="noStrike" spc="-1">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Отруєні </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" strike="noStrike" spc="-1">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>рани </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2600" b="1" strike="noStrike" spc="-1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>виникають унаслідок проникнення різних отруйних речовин - бойових і радіоактивних отрут, при укусі змій, скорпіонів тощо. Вони характеризуються тяжким перебігом із симптомами загального отруєння організму. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2600" b="0" strike="noStrike" spc="-1">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="343080" indent="-342000" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="519"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2600" b="1" strike="noStrike" spc="-1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>При </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2600" b="1" i="1" strike="noStrike" spc="-1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>укусах змій (гадюк, гюрзи, піщаної ефи) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2600" b="1" strike="noStrike" spc="-1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>виникають такі </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2600" b="1" i="1" strike="noStrike" spc="-1">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>симптоми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2600" b="1" strike="noStrike" spc="-1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>: сильний і тривалий біль, набряк, підшкірні крововиливи, з'являються пухирці, наповнені кров'янистою рідиною. Одночасно виникають </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2600" b="1" i="1" strike="noStrike" spc="-1">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>загальні симптоми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2600" b="1" strike="noStrike" spc="-1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>: запаморочення, слабкість, нудота, пітливість, задишка, прискорення серцебиття, різке зниження артеріального тиску, непритомність, колапс - якщо отрута потрапила у кров. Через кілька годин або діб може настати смерть.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2600" b="0" strike="noStrike" spc="-1">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="">
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="235" name="Picture 2"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="285840" y="785880"/>
             <a:ext cx="8642880" cy="5213880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000"/>
     </mc:Choice>
     <mc:Fallback xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="">
       <p:transition spd="slow"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="236" name="CustomShape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="357120" y="285840"/>
@@ -36052,51 +41015,51 @@
               </a:rPr>
               <a:t>Необхідно швидко видалити жало, якщо воно залишиться в місці укусу, а потім до рани прикласти вату, змочену нашатирним або винним спиртом, горілкою, розчином перекису водню, марганцевокислого калію. Після цього прикладають холодний компрес, потерпілому дають випити склянку гарячого чаю.</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="3200" b="0" strike="noStrike" spc="-1">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000"/>
     </mc:Choice>
     <mc:Fallback xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="">
       <p:transition spd="slow"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="237" name="CustomShape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="357120"/>
@@ -36263,51 +41226,51 @@
               </a:rPr>
               <a:t>Не треба поспішно спиняти кровотечу при уколі голками риб'ячих плавників. Місце уколу слід змазати йодною настоянкою чи марганцевим розчином, а також прикласти до рани холодний компрес. Коли шкіру обпекли щупальці медузи, її слиз видаляють, обмиваючи уражене місце, змазують рану вазеліном та прикладають до неї холодний компрес.</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2500" b="0" strike="noStrike" spc="-1">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000"/>
     </mc:Choice>
     <mc:Fallback xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="">
       <p:transition spd="slow"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="238" name="CustomShape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="357120"/>
@@ -36486,51 +41449,51 @@
               </a:rPr>
               <a:t>Рану після укусу скаженої тварини змазують йодною настоянкою, на уражене місце накладають пов'язку. Потім потерпілого направляють на амбулаторне чи стаціонарне лікування та на пастерівську станцію для щеплення проти сказу.</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="3400" b="0" strike="noStrike" spc="-1">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000"/>
     </mc:Choice>
     <mc:Fallback xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="">
       <p:transition spd="slow"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="239" name="Picture 2"/>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch/>
@@ -36542,51 +41505,51 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000"/>
     </mc:Choice>
     <mc:Fallback xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="">
       <p:transition spd="slow"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="240" name="CustomShape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="142920" y="214200"/>
@@ -36610,211 +41573,2880 @@
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="343080" indent="-342000" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="479"/>
               </a:spcBef>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2400" b="1" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="2400" b="1" strike="noStrike" spc="-1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
               </a:rPr>
-              <a:t>Укуси павуків. </a:t>
-[...11 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1">
+              <a:t>Укуси </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>павуків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Зазвичай</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, укуси </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>павуків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>трапляються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>під</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> час </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>екскурсій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>експедицій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>відпочинку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>природі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>сільськогосподарських</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>робіт</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="343080" indent="-342000" algn="just">
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1">
-[...8 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Будь-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>який</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>павук</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>може</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>вкусити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>отруйний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> (тарантул, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>чорна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> вдова, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>бурий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>павук-відлюдник</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>тощо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>) і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>неотруйний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, але </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>неотруйні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>павуки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>несуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>загрози</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>життя</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>людини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, тому </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>необхідно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>вміти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>відрізняти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>отруйних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> комах, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>щоб</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>своєчасно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>надати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> першу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>допомогу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>потерпілому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="343080" indent="-342000" algn="just">
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
               </a:rPr>
               <a:t>Тарантул.</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1">
-[...8 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Цей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>павук</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>відрізняється</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> великими </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>розмірами</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>воліє</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>жити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>пустелях</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> і степах. Укус тарантула за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>відчуттями</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>нагадує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> укус </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>бджоли</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, а в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>місці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> укусу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>з'являється</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>відразу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> невелика </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>припухлість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>. Людина </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>після</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> укусу тарантула практично </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>відразу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>починає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>відчувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>слабкість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>сонливість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>апатію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="343080" indent="-342000" algn="just">
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
               </a:rPr>
-              <a:t>"Чорна вдова".</a:t>
-[...16 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1">
+              <a:t>"</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
               </a:rPr>
-              <a:t>Бурий павук-відлюдник</a:t>
-[...11 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1">
+              <a:t>Чорна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> вдова".</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> На </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>чорному</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>черевці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> членистоногого </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>чітко</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> видно </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>малюнок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>вигляді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>пісочного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>годинника</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>. Укус </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>каракурти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> практично не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>болить</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>людина</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>може</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>відчути</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>лише</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> легкий укол. Але </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>вже</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> через пару годин </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>виникають</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>перші</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>симптоми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>інтоксикації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>організму</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>почервоніння</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>припухлість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>місці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> укусу, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>поширення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> болю в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>області</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>попереку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, живота, лопаток, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>литкових</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>м'язів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>нудота</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>слабкість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>запаморочення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>. У </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>двох</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>випадках</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>із</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> ста </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>виникає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>зупинка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>серця</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="343080" indent="-342000" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buClr>
+                <a:srgbClr val="FF0000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Бурий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>павук-відлюдник</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>відрізняється</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>наявністю</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>специфічного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>малюнка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>спині</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>вигляді</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> скрипки. У </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>місці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> укусу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>комахи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>виникає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>незначне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>печіння</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, але </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>вже</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> через 7-8 годин </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>виникає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>сильний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>біль</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>формується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>пухир</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>рідиною</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>лопається</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>залишає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>після</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> себе </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>виразку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, яка </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>продовжує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>збільшуватися</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>розмірах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>. При </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>цьому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>потерпілий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>може</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>відчувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>занепокоєння</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>біль</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> по </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>всьому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>тілу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, температура </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>тіла</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>підвищується</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>. Укус </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>може</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> бути </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>смертельний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> для маленьких </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>дітей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000"/>
     </mc:Choice>
     <mc:Fallback xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="">
       <p:transition spd="slow"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="241" name="CustomShape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="428760"/>
@@ -37065,51 +44697,9462 @@
               </a:rPr>
               <a:t>Доставити потерпілого в медичний заклад для введення протиотрути.</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="3200" b="0" strike="noStrike" spc="-1">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000"/>
     </mc:Choice>
     <mc:Fallback xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="">
       <p:transition spd="slow"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Прямоугольник 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="346363" y="226159"/>
+            <a:ext cx="8562109" cy="6463308"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Укус каракурта: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>симптоми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>перебіг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>інтоксикації</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Каракурт («</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>чорна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>вдова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>») — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>найнебезпечніший</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>павук</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>фауни</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>України</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Найбільше</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>розповсюдження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>він</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>має</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>південних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>регіонах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Миколаївська</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Херсонська</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Одеська</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Запорізька</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>області</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>1. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Статистичні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>дані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> (на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>прикладі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Миколаївщини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Облік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>укусів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ведеться</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> з 1995 року.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>За </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>цей</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>період</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зафіксовано</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>летальні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>випадки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Пік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>активності</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та максимальна </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>кількість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>постраждалих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (15 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>осіб</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>була</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зафіксована</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> у 2001 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>році</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>2. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Клінічна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> картина </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>інтоксикації</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Після</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> укусу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>отрута</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>швидко</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>поширюється</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>організмом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>викликаючи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>важку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>загальну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>інтоксикацію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Перші</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>симптоми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> (через 10–20 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>хвилин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>):</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Різко</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>виражена</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>м’язова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>слабкість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>хитка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> хода.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Сильний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>біль</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>кінцівках</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>попереку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>животі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (часто </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>нагадує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>симптоми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>гострого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> живота»).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Гіперемія</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>почервоніння</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>обличчя</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Розвиток</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> стану:</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Підвищення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>температури</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>тіла</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>38–39°</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>C</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>озноб.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>Рясна </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>пітливість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Виражений</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>больовий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> синдром: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>хворі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>можуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>стояти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> на ногах, кричать </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> болю, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>поводяться</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>неспокійно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Можлива</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>затримка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сечовипускання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3343967052"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="150" name="CustomShape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="401782" y="438240"/>
+            <a:ext cx="8399880" cy="6213960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000">
+            <a:normAutofit fontScale="64000" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="343080" indent="-342000" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="680"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="FF0000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3400" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Важкість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3400" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3400" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>опіків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3400" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3400" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>залежить</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3400" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3400" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3400" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3400" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>глибини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3400" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3400" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>площини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3400" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3400" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>ушкодженої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3400" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3400" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>поверхні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3400" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="3400" b="0" strike="noStrike" spc="-1" dirty="0">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="343080" indent="-342000" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="641"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>швидкого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>підрахунку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>площі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>користуються</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" i="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>правилом «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" i="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>дев'яток</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" i="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>»</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>тобто</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> по 9% </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>поверхні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>тіла</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>становлять</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>: голова і шия; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>поверхня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>одної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>кінцівки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>; груди й </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>живіт</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>задня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>поверхня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>тулуба</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> (спина); одна </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>нижня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>кінцівка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> (стегна), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>гомілка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> стегна; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>промежина</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> - 1%. Разом </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> 100%.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="3200" b="0" strike="noStrike" spc="-1" dirty="0">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="343080" indent="-342000" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="641"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>вимірювання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>невеликої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>площі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>опіку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>використовують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" i="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>правило «</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" i="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>долоні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" i="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>»: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>площа</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>долоні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>людини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>середньому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> становить 1,0-1,2% </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>площі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>його</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>тіла</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="3200" b="0" strike="noStrike" spc="-1" dirty="0">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="343080" indent="-342000" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="641"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>До </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>важких</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>опіків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>належать </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>опіки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> II, III, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>IVступенів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>площиною</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>ушкодження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>більше</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> 20% </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>поверхні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>тіла</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>ускладнені</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> шоком, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>променевою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> хворобою та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>опіками</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>дихальних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>шляхів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="3200" b="0" strike="noStrike" spc="-1" dirty="0">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="343080" indent="-342000" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="641"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Опіки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>середньої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>важкості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>опіки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> II—ІІІ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>ступенів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>площиною</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>ураження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> 10-20% </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>загальної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>площі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>тіла</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>опіки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> І </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>ступеня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>ушкодженням</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> 50% </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>поверхні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>тіла</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>, але при </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>загальному</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>задовільному</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>стані</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>потерпілого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="3200" b="0" strike="noStrike" spc="-1" dirty="0">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="343080" indent="-342000" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="641"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>До </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>легких </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>опіків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>належать </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>обмежені</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>опіки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> III—IV </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>ступенів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>опіки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> II </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>ступеня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>площиною</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>ушкодження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>менше</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> 10% </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>поверхні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>тіла</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>опіки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> І </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>ступеня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>площиною</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>ушкодження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>менше</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> 40% </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>поверхні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>тіла</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="3200" b="0" strike="noStrike" spc="-1" dirty="0">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="343080" indent="-342000">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="641"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="ru-RU" sz="3200" b="0" strike="noStrike" spc="-1" dirty="0">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="">
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Прямоугольник 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="374073" y="226159"/>
+            <a:ext cx="8326582" cy="4031873"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" smtClean="0"/>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>Особливості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>діагностики</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> та прогноз</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>Відсутність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>місцевих</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>ознак</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> На </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>місці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> укусу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>зазвичай</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>немає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>набряку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>почервоніння</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>чи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>специфічної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> ранки, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> часто </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>ускладнює</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>діагностику</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>Тривалість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> Стан </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>інтоксикації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>зазвичай</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>триває</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>4 до 12 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>днів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t>Прогноз:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> За </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>умови</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>своєчасного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>звернення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>медичного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> закладу та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>надання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>допомоги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> прогноз </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>переважно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>сприятливий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>!!! При </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>підозрі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> на укус каракурта </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>постраждалого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>необхідно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>негайно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>госпіталізувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> для </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>введення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>специфічної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>сироватки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>проведення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>дезінтоксикаційної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>терапії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2011680332"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Прямоугольник 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="346364" y="221673"/>
+            <a:ext cx="8534400" cy="3847207"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Укус </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>отруйної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>змії</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2800" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>На </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>території</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>України</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>мешкає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> 6 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>видів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>отруйних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>змій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Найбільш</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>поширені</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>гадюка </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>звичайна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>повсюдно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>) та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>гадюка </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>степова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>південь</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>узбережжя</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>морів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Як </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>розпізнати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>отруйну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> гадюку:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Зовнішність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Довжина</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> 0,5–0,7 м. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Колір</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>світлий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сірий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>із</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> характерною </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>темною </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>зигзагоподібною</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>смугою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>вздовж</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>спини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Голова:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> Округло-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>трикутна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>чітко</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>відмежована</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>товстого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>тулуба</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Поведінка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Змія</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>нападає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>першою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>. При </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>загрозі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>згортається</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> «калачиком», </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>вигинає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>тіло</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> зигзагом </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>шипить</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Слід</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> укусу:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> * </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Отруйна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>змія</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Дві</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>чіткі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>глибокі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> ранки (отвори </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>іклів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Неотруйна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>змія</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Дрібні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зуби</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> у два ряди, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>великі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> отвори </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>відсутні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3742374081"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Таблица 3"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2459848583"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="318655" y="1704931"/>
+          <a:ext cx="8229600" cy="4114800"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr/>
+              <a:tblGrid>
+                <a:gridCol w="2743200">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1063873727"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2743200">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="835496431"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2743200">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3416693149"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" b="1" i="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                          <a:effectLst>
+                            <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                              <a:srgbClr val="000000">
+                                <a:alpha val="43137"/>
+                              </a:srgbClr>
+                            </a:outerShdw>
+                          </a:effectLst>
+                        </a:rPr>
+                        <a:t>Ознака</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" i="1" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="FF0000"/>
+                        </a:solidFill>
+                        <a:effectLst>
+                          <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="43137"/>
+                            </a:srgbClr>
+                          </a:outerShdw>
+                        </a:effectLst>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" b="1" i="1" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                          <a:effectLst>
+                            <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                              <a:srgbClr val="000000">
+                                <a:alpha val="43137"/>
+                              </a:srgbClr>
+                            </a:outerShdw>
+                          </a:effectLst>
+                        </a:rPr>
+                        <a:t>Оса</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" b="1" i="1" dirty="0" err="1">
+                          <a:solidFill>
+                            <a:srgbClr val="FF0000"/>
+                          </a:solidFill>
+                          <a:effectLst>
+                            <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                              <a:srgbClr val="000000">
+                                <a:alpha val="43137"/>
+                              </a:srgbClr>
+                            </a:outerShdw>
+                          </a:effectLst>
+                        </a:rPr>
+                        <a:t>Бджола</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000" b="1" i="1" dirty="0">
+                        <a:solidFill>
+                          <a:srgbClr val="FF0000"/>
+                        </a:solidFill>
+                        <a:effectLst>
+                          <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="43137"/>
+                            </a:srgbClr>
+                          </a:outerShdw>
+                        </a:effectLst>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3421570423"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" b="1"/>
+                        <a:t>Жало</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+                        <a:t>Гладке</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+                        <a:t>, не </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+                        <a:t>залишається</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+                        <a:t> в </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+                        <a:t>ранці</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+                        <a:t>. </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+                        <a:t>Може</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+                        <a:t>жалити</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+                        <a:t>багато</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+                        <a:t>разів</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+                        <a:t>.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+                        <a:t>Має</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+                        <a:t>щербини</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+                        <a:t>, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+                        <a:t>залишається</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+                        <a:t> в </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+                        <a:t>ранці</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+                        <a:t> разом </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+                        <a:t>із</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+                        <a:t>частиною</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+                        <a:t>тіла</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+                        <a:t>комахи</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+                        <a:t>.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2071147588"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+                        <a:t>Агресія</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000"/>
+                        <a:t>Висока, може додатково кусати щелепами.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+                        <a:t>Низька</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+                        <a:t>, жалить </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+                        <a:t>лише</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+                        <a:t> для </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+                        <a:t>самооборони</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+                        <a:t>.</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1378923648"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" b="1"/>
+                        <a:t>Тип отрути</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" b="1"/>
+                        <a:t>Лужна реакція</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+                        <a:t>Кисла </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+                        <a:t>реакція</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3827257437"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="0">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" b="1"/>
+                        <a:t>Нейтралізація</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ru-RU" sz="2000"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000"/>
+                        <a:t>Слабкий розчин </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" b="1"/>
+                        <a:t>кислоти</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000"/>
+                        <a:t> (напр. розведений оцет).</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+                        <a:t>Слабкий</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+                        <a:t>розчин</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+                        <a:t>лугу</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+                        <a:t> (напр. </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+                        <a:t>мильний</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+                        <a:t>розчин</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+                        <a:t>).</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr">
+                    <a:lnL>
+                      <a:noFill/>
+                    </a:lnL>
+                    <a:lnR>
+                      <a:noFill/>
+                    </a:lnR>
+                    <a:lnT>
+                      <a:noFill/>
+                    </a:lnT>
+                    <a:lnB>
+                      <a:noFill/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1892664024"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Прямоугольник 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="265745"/>
+            <a:ext cx="8437418" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Укуси </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>бджіл</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> та ос</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>Головна </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>відмінність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>полягає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>будові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> жала та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>хімічному</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>складі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0" err="1"/>
+              <a:t>отрути</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>Порівняльна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" dirty="0"/>
+              <a:t> характеристика:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2731928746"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2052" name="Picture 4" descr="honey bee stinger vs wasp stinger anatomy, створено за допомогою ШІ"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="475424" y="212555"/>
+            <a:ext cx="7767824" cy="6230584"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="47437469"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Прямоугольник 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="423080" y="132141"/>
+            <a:ext cx="8366077" cy="6370975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Загальний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> алгоритм </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>домедичної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>допомоги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> при укусах </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>тварин</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Якщо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>людину</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> вкусила </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>домашня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, дика </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>тварина</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>плазун</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>дійте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>наступною</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> схемою:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Крок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> 1: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Безпека</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>ідентифікація</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Переконайтеся</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>небезпека</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> минула (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>тварина</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> втекла </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ізольована</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Якщо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> дика </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>тварина</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>змія</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>запам'ятайте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>її</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>вигляд</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сфотографуйте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>допоможе</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>лікарям</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>підібрати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сироватку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>). </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>намагайтеся</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>її</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>зловити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>!</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Крок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> 2: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Первинний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>огляд</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Перевірте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>свідомість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>дихання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>постраждалого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Викличте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>екстрену</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>медичну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>допомогу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>103</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Крок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> 3: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Обробка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> рани</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Якщо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>кровотечі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>немає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Ретельно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>промийте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> рану </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>мильним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>розчином</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>лужне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>середовище</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> мила </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>частково</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>дезінфікує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> рану та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>може</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>нейтралізувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>деякі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>типи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> отрут). </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Накладіть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>чисту</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>стерильну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>пов'язку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Якщо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> є </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>кровотеча</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Зупиніть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>її</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>тиснуча</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>пов'язка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>після</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>чого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>накрийте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> рану </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>стерильним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>матеріалом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Крок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> 4: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Нагляд</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Забезпечте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>постраждалому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>спокій</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Постійно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>спостерігайте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> за станом до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>приїзду</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>медиків</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>. При </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>погіршенні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> стану (набряк, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ядуха</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>втрата</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>свідомості</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>) повторно </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зателефонуйте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> диспетчеру </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>швидкої</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1613894120"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Прямоугольник 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="354842" y="191068"/>
+            <a:ext cx="8570794" cy="6278642"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Специфічна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>допомога</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> при </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>укусі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>змії</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> (Гадюки)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Отрута</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> гадюки </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>має</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>гемолітичну</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>дію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>руйнує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>еритроцити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>стінки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>судин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>). Головна мета — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>уповільнити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>розповсюдження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>отрути</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>лімфатичною</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> системою.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Знерухомлення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Імобілізація</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>):</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>найважливіший</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>етап</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Укушену</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>кінцівку</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>слід</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зафіксувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> за </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>допомогою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>шини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>підручних</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>засобів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>хустка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>гілка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>). </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Чим </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>менше</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>рухається</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>кінцівка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>тим</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>повільніше</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>отрута</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>потрапляє</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>загальний</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>кровообіг</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Звільнення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>стискання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Негайно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>зніміть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> каблучки, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>браслети</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>годинники</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>тісне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>взуття</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>. Набряк </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>розвивається</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>дуже</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>швидко</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>, і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>предмети</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>можуть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>спричинити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> некроз тканин через </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>перетискання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>судин</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Рясне </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>пиття</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> Дайте </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>постраждалому</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>багато</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> води </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>солодкого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> чаю. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>допоможе</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>знизити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>концентрацію</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>отрути</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>крові</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="uk-UA" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>Правила </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>транспортування</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Якщо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>ви</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>перебуваєте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> далеко </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>від</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>населеного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> пункту, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>транспортування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>має</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> бути максимально </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>щадним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Положення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Постраждалий</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> повинен </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>перебувати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> у </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>положенні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>лежачи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Мінімум</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>зусиль</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> Людина не повинна </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>йти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>самостійно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Якщо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> є </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>можливість</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>несіть</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>її</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> на ношах. Будь-яка </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>м’язова</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>активність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>прискорює</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>серцебиття</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>розповсюдження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>отрути</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>Рівень</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>кінцівки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>Укушену</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> руку </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>або</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> ногу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>тримайте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>нижче</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>рівня</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
+              <a:t>серця</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>також</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>дещо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>сповільнює</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>відтік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>лімфи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>отрутою</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0"/>
+              <a:t> до центру </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" err="1"/>
+              <a:t>тіла</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" dirty="0" smtClean="0"/>
+              <a:t>).</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="738029772"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="232012" y="611245"/>
+            <a:ext cx="8557146" cy="5539978"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Чого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> КАТЕГОРИЧНО НЕ МОЖНА </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>робити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Накладати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>джгут</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="5400" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>призводить</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> до застою </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>отрути</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> в одному </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>місці</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>що</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>викликає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>швидке</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>відмирання</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> тканин (гангрену) і </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>може</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>призвести</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> до </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ампутації</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Припікати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>місце</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> укусу:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Отрута</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>проникає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>глибоко</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, а </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>опік</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>лише</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> створить </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>додаткову</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> рану.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Вживати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> алкоголь:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Він</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>розширює</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>судини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>значно</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>прискорює</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>всмоктування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>отрути</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Розрізати</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> рану:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Це</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>підвищує</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ризик</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>інфікування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>кровотечі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>видаляючи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>отруту</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Щодо</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>відсмоктування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>отрути</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Сучасні</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>протоколи</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>домедичної</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>допомоги</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>наприклад</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, за стандартами Червоного </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Хреста</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>не </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>рекомендують</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>цього</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>робити</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ефективність</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> методу </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>низька</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>видаляється</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>менше</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> 10-15% </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>отрути</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>), а </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ризик</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> для того, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>хто</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>надає</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>допомогу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (через </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>мікротріщини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>роті</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>), та </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ризик</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>інфікування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> рани </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>постраждалого</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> — </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>високі</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="ru-RU" altLang="ru-RU" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2722360609"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Прямоугольник 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="716506" y="471312"/>
+            <a:ext cx="7854287" cy="3539430"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Специфічне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>лікування</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Антидоти</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="ru-RU" sz="3200" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>Єдиним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>ефективним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>специфічним</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>засобом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> є </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1"/>
+              <a:t>протизміїна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1"/>
+              <a:t>сироватка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1"/>
+              <a:t>антигюрза</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>Вона вводиться </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1"/>
+              <a:t>тільки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0"/>
+              <a:t> в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1"/>
+              <a:t>умовах</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" b="1" dirty="0" err="1"/>
+              <a:t>стаціонару</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>під</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>наглядом</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>лікарів</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>Самостійне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>введення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>небезпечне</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> через </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>ризик</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>анафілактичного</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> шоку (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>важка</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>алергічна</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>реакція</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> на </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>білок</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" err="1"/>
+              <a:t>сироватки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0"/>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1428797212"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="242" name="CustomShape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="857160" y="285840"/>
@@ -37264,51 +54307,51 @@
               </a:rPr>
               <a:t>Прогноз опікової хвороби (прогностичні індекси)</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="3600" b="0" strike="noStrike" spc="-1">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000"/>
     </mc:Choice>
     <mc:Fallback xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="">
       <p:transition spd="slow"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="244" name="CustomShape 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="144000" y="288000"/>
@@ -37324,2929 +54367,598 @@
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="514440" indent="-513360" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2800" b="1" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="2800" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
               </a:rPr>
-              <a:t>Перегляньте відео: </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2800" b="0" strike="noStrike" spc="-1">
+              <a:t>Перегляньте</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>відео</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2800" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="514440" indent="-513360" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buFont typeface="StarSymbol"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
               </a:rPr>
-              <a:t>опіки:</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1">
+              <a:t>опіки</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
               </a:rPr>
               <a:t>  </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" strike="noStrike" spc="-1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>https://www.youtube.com/watch?v=4TsQpfnR-h8</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1">
+            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="514440" indent="-513360" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buFont typeface="StarSymbol"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
               </a:rPr>
-              <a:t>обмороження: </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1">
+              <a:t>обмороження</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="55308D"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>https://www.youtube.com/watch?v=8m4WzO5GreI</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1">
+            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="514440" indent="-513360" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buFont typeface="StarSymbol"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
               </a:rPr>
-              <a:t>електротравми: </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1">
+              <a:t>електротравми</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="55308D"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>https://www.youtube.com/watch?v=LCwZFQE0YtQ</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1">
+            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="514440" indent="-513360" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buFont typeface="StarSymbol"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
               </a:rPr>
               <a:t>укуси: </a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1">
+            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="514440" indent="-513360" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buFont typeface="StarSymbol"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="55308D"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>https://www.youtube.com/watch?v=y_BrDbrOYtg</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1">
+            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="514440" indent="-513360" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buFont typeface="StarSymbol"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" strike="noStrike" spc="-1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>https://www.youtube.com/watch?v=eYUnAbUD4-E</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1">
+            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="514440" indent="-513360" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buFont typeface="StarSymbol"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" strike="noStrike" spc="-1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>https://www.youtube.com/watch?v=qfTpwyfrbfE</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1">
+            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="514440" indent="-513360" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buFont typeface="StarSymbol"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" strike="noStrike" spc="-1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
               <a:t>https://www.youtube.com/watch?v=P8zU_9n4SVA</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1">
+            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="514440" indent="-513360" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buFont typeface="StarSymbol"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" strike="noStrike" spc="-1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
                 <a:hlinkClick r:id="rId9"/>
               </a:rPr>
               <a:t>https://www.youtube.com/watch?v=EbBBfCCs-qA</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1">
+            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="514440" indent="-513360" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buFont typeface="StarSymbol"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
               </a:rPr>
-              <a:t>отруєння: </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1">
+              <a:t>отруєння</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="514440" indent="-513360" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buFont typeface="StarSymbol"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" strike="noStrike" spc="-1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
                 <a:hlinkClick r:id="rId10"/>
               </a:rPr>
               <a:t>https://www.youtube.com/watch?v=fp3F8N6cU_A</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1">
+            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="514440" indent="-513360" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buFont typeface="StarSymbol"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" strike="noStrike" spc="-1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
                 <a:hlinkClick r:id="rId11"/>
               </a:rPr>
               <a:t>https://www.youtube.com/watch?v=2q47uMUhisY</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1">
+            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="514440" indent="-513360" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buFont typeface="StarSymbol"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" strike="noStrike" spc="-1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
                 <a:hlinkClick r:id="rId12"/>
               </a:rPr>
               <a:t>https://www.youtube.com/watch?v=93oOjk-JaFo</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1">
+            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="514440" indent="-513360" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buFont typeface="StarSymbol"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" strike="noStrike" spc="-1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
                 <a:hlinkClick r:id="rId13"/>
               </a:rPr>
               <a:t>https://www.youtube.com/watch?v=Nl1nInk7A0M</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1">
+            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="514440" indent="-513360" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buFont typeface="StarSymbol"/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1">
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
               </a:rPr>
-              <a:t>утоплення:  </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" strike="noStrike" spc="-1">
+              <a:t>утоплення</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" strike="noStrike" spc="-1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>:  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2000" b="1" u="sng" strike="noStrike" spc="-1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:uFillTx/>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
                 <a:hlinkClick r:id="rId14"/>
               </a:rPr>
               <a:t>https://www.youtube.com/watch?v=tlAGHYD3j04&amp;t=10s</a:t>
             </a:r>
-            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1">
+            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1">
-[...2410 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="4400" b="0" strike="noStrike" spc="-1">
+            <a:endParaRPr lang="ru-RU" sz="2000" b="0" strike="noStrike" spc="-1" dirty="0">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000"/>
     </mc:Choice>
     <mc:Fallback xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="">
       <p:transition spd="slow"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
@@ -40318,50 +55030,279 @@
           </a:effectRef>
           <a:fontRef idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" sz="1800" b="1" strike="noStrike" spc="-1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="DejaVu Sans"/>
               </a:rPr>
               <a:t>ПРАВИЛО 9</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="1800" b="0" strike="noStrike" spc="-1">
+              <a:latin typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="">
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="245" name="Picture 2"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="25264" t="21496" r="25887" b="6250"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="857160" y="214200"/>
+            <a:ext cx="7571520" cy="6294960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="9360">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="">
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="246" name="Picture 2"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="24716" t="30285" r="25887" b="27746"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="357120" y="428760"/>
+            <a:ext cx="8521560" cy="4070880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="9360">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="247" name="Picture 3"/>
+          <p:cNvPicPr/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="24716" t="31265" r="25339" b="56083"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="285840" y="4643280"/>
+            <a:ext cx="8642880" cy="1233720"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="9360">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="2000"/>
+    </mc:Choice>
+    <mc:Fallback xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="">
+      <p:transition spd="slow"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="248" name="CustomShape 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="714240" y="2214720"/>
+            <a:ext cx="7538040" cy="1443600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor"/>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="90000" tIns="45000" rIns="90000" bIns="45000" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="4400" b="1" i="1" strike="noStrike" spc="-1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="DejaVu Sans"/>
+              </a:rPr>
+              <a:t>Дякую за увагу!</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="4400" b="0" strike="noStrike" spc="-1">
               <a:latin typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="2000"/>
     </mc:Choice>
     <mc:Fallback xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="">
       <p:transition spd="slow"/>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
@@ -41300,95 +56241,106 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>6820</Words>
+  <Words>8010</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Экран (4:3)</PresentationFormat>
-  <Paragraphs>293</Paragraphs>
-  <Slides>71</Slides>
+  <Paragraphs>399</Paragraphs>
+  <Slides>82</Slides>
   <Notes>2</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Использованные шрифты</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>71</vt:i4>
+        <vt:i4>82</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="83" baseType="lpstr">
+    <vt:vector size="94" baseType="lpstr">
       <vt:lpstr>Microsoft YaHei</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Arial Black</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>DejaVu Sans</vt:lpstr>
       <vt:lpstr>StarSymbol</vt:lpstr>
       <vt:lpstr>Symbol</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
+      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>