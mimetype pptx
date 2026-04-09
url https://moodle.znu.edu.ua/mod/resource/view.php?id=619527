--- v0 (2026-02-23)
+++ v1 (2026-04-09)
@@ -1,380 +1,396 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483732" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="259" r:id="rId5"/>
     <p:sldId id="260" r:id="rId6"/>
     <p:sldId id="261" r:id="rId7"/>
     <p:sldId id="262" r:id="rId8"/>
     <p:sldId id="263" r:id="rId9"/>
     <p:sldId id="264" r:id="rId10"/>
     <p:sldId id="265" r:id="rId11"/>
+    <p:sldId id="266" r:id="rId12"/>
+    <p:sldId id="267" r:id="rId13"/>
+    <p:sldId id="268" r:id="rId14"/>
+    <p:sldId id="269" r:id="rId15"/>
+    <p:sldId id="270" r:id="rId16"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
-      <a:defRPr lang="ru-RU"/>
+      <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2880">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
-      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="9224" autoAdjust="0"/>
+    <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr>
+    <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="74" d="100"/>
-          <a:sy n="74" d="100"/>
+          <a:sx n="75" d="100"/>
+          <a:sy n="75" d="100"/>
         </p:scale>
-        <p:origin x="1304" y="52"/>
+        <p:origin x="1020" y="72"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:gridSpacing cx="72008" cy="72008"/>
+  <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
-  <p:cSld name="Титульный слайд">
+  <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="609601"/>
-            <a:ext cx="7772400" cy="4267200"/>
+            <a:off x="685800" y="2130425"/>
+            <a:ext cx="7772400" cy="1470025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b">
-[...15 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1371600" y="4953000"/>
-            <a:ext cx="6400800" cy="1219200"/>
+            <a:off x="1371600" y="3886200"/>
+            <a:ext cx="6400800" cy="1752600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="2400">
+              <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
@@ -421,751 +437,724 @@
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...8 lines deleted...]
-          <p:cNvPr id="7" name="Date Placeholder 6"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master subtitle style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
-[...2 lines deleted...]
-              <a:t>10.11.2024</a:t>
+            <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3/2/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
-[...20 lines deleted...]
-              <a:pPr/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C1FF6DA9-008F-8B48-92A6-B652298478BF}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
-[...18 lines deleted...]
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3168075583"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
-  <p:cSld name="Заголовок и вертикальный текст">
+  <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
-[...2 lines deleted...]
-              <a:t>10.11.2024</a:t>
+            <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3/2/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:fld id="{C1FF6DA9-008F-8B48-92A6-B652298478BF}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2910927964"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
-  <p:cSld name="Вертикальный заголовок и текст">
+  <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6629400" y="274638"/>
             <a:ext cx="2057400" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="6019800" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Пятый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
-[...2 lines deleted...]
-              <a:t>10.11.2024</a:t>
+            <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3/2/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:fld id="{C1FF6DA9-008F-8B48-92A6-B652298478BF}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3612223792"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
-  <p:cSld name="Заголовок и объект">
+  <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...17 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
-[...2 lines deleted...]
-              <a:t>10.11.2024</a:t>
+            <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3/2/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:fld id="{C1FF6DA9-008F-8B48-92A6-B652298478BF}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2614314258"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
-  <p:cSld name="Заголовок раздела">
+  <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="722313" y="1371600"/>
-            <a:ext cx="7772400" cy="2505075"/>
+            <a:off x="722313" y="4406900"/>
+            <a:ext cx="7772400" cy="1362075"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
+          <a:bodyPr anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4000" b="1" cap="all"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="722313" y="2906713"/>
+            <a:ext cx="7772400" cy="1500187"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...52 lines deleted...]
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
@@ -1215,2339 +1204,2126 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
-[...2 lines deleted...]
-              <a:t>10.11.2024</a:t>
+            <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3/2/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:fld id="{C1FF6DA9-008F-8B48-92A6-B652298478BF}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
-[...148 lines deleted...]
-            <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="960648375"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
-  <p:cSld name="Два объекта">
+  <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Образец заголовка</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1600200"/>
+            <a:ext cx="4038600" cy="4525963"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4648200" y="1600200"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3/2/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{C1FF6DA9-008F-8B48-92A6-B652298478BF}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2782244947"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
+  <p:cSld name="Comparison">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1535113"/>
+            <a:ext cx="4040188" cy="639762"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2174875"/>
+            <a:ext cx="4040188" cy="3951288"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...8 lines deleted...]
-          <p:cNvPr id="5" name="Date Placeholder 4"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4645025" y="1535113"/>
+            <a:ext cx="4041775" cy="639762"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4645025" y="2174875"/>
+            <a:ext cx="4041775" cy="3951288"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
-[...2 lines deleted...]
-              <a:t>10.11.2024</a:t>
+            <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3/2/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:fld id="{C1FF6DA9-008F-8B48-92A6-B652298478BF}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
-[...55 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="990158736"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Сравнение">
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...149 lines deleted...]
-          <p:cNvPr id="7" name="Date Placeholder 6"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
-[...2 lines deleted...]
-              <a:t>10.11.2024</a:t>
+            <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3/2/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="8" name="Footer Placeholder 7"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:fld id="{C1FF6DA9-008F-8B48-92A6-B652298478BF}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
-[...113 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="727027711"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Только заголовок">
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...22 lines deleted...]
-          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
-[...2 lines deleted...]
-              <a:t>10.11.2024</a:t>
+            <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3/2/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:fld id="{C1FF6DA9-008F-8B48-92A6-B652298478BF}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1212999818"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Пустой слайд">
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
+  <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Date Placeholder 1"/>
-[...90 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5907087" y="266700"/>
-            <a:ext cx="3008313" cy="2095500"/>
+            <a:off x="457200" y="273050"/>
+            <a:ext cx="3008313" cy="1162050"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr">
-[...11 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719137" y="273050"/>
-            <a:ext cx="4995863" cy="5853113"/>
+            <a:off x="3575050" y="273050"/>
+            <a:ext cx="5111750" cy="5853113"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5907087" y="2438400"/>
-            <a:ext cx="3008313" cy="3687763"/>
+            <a:off x="457200" y="1435100"/>
+            <a:ext cx="3008313" cy="4691063"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...4 lines deleted...]
-              <a:defRPr sz="1600"/>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
-[...2 lines deleted...]
-              <a:t>10.11.2024</a:t>
+            <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3/2/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:fld id="{C1FF6DA9-008F-8B48-92A6-B652298478BF}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1840726560"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
-  <p:cSld name="Рисунок с подписью">
+  <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1679576" y="228600"/>
-            <a:ext cx="5711824" cy="895350"/>
+            <a:off x="1792288" y="4800600"/>
+            <a:ext cx="5486400" cy="566738"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr">
-[...3 lines deleted...]
-              <a:defRPr sz="2800" b="0"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1508126" y="1143000"/>
-            <a:ext cx="6054724" cy="4541044"/>
+            <a:off x="1792288" y="612775"/>
+            <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
-          <a:ln w="76200">
-[...10 lines deleted...]
-          </a:effectLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t"/>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1679576" y="5810250"/>
-            <a:ext cx="5711824" cy="533400"/>
+            <a:off x="1792288" y="5367338"/>
+            <a:ext cx="5486400" cy="804862"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...1 lines deleted...]
-              <a:defRPr sz="1600"/>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
-[...2 lines deleted...]
-              <a:t>10.11.2024</a:t>
+            <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3/2/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{725C68B6-61C2-468F-89AB-4B9F7531AA68}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:fld id="{C1FF6DA9-008F-8B48-92A6-B652298478BF}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3889236939"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgRef idx="1002">
+      <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="0"/>
-            <a:ext cx="8229600" cy="1600200"/>
+            <a:off x="457200" y="274638"/>
+            <a:ext cx="8229600" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
-            <a:noAutofit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="8229600" cy="4525963"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Образец текста</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6363347" y="6356350"/>
-            <a:ext cx="2085975" cy="365125"/>
+            <a:off x="457200" y="6356350"/>
+            <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="45720" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3/2/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3124200" y="6356350"/>
+            <a:ext cx="2895600" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6553200" y="6356350"/>
+            <a:ext cx="2133600" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:lumMod val="65000"/>
-                    <a:lumOff val="35000"/>
+                    <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
-                <a:latin typeface="Century Gothic" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{5B106E36-FD25-4E2D-B0AA-010F637433A0}" type="datetimeFigureOut">
-[...84 lines deleted...]
-              <a:pPr/>
+            <a:fld id="{C1FF6DA9-008F-8B48-92A6-B652298478BF}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
-[...105 lines deleted...]
-            <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2209977519"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483733" r:id="rId1"/>
-[...9 lines deleted...]
-    <p:sldLayoutId id="2147483743" r:id="rId11"/>
+    <p:sldLayoutId id="2147483649" r:id="rId1"/>
+    <p:sldLayoutId id="2147483650" r:id="rId2"/>
+    <p:sldLayoutId id="2147483651" r:id="rId3"/>
+    <p:sldLayoutId id="2147483652" r:id="rId4"/>
+    <p:sldLayoutId id="2147483653" r:id="rId5"/>
+    <p:sldLayoutId id="2147483654" r:id="rId6"/>
+    <p:sldLayoutId id="2147483655" r:id="rId7"/>
+    <p:sldLayoutId id="2147483656" r:id="rId8"/>
+    <p:sldLayoutId id="2147483657" r:id="rId9"/>
+    <p:sldLayoutId id="2147483658" r:id="rId10"/>
+    <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl1pPr algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="5400" kern="1200">
+        <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx2"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst>
-[...6 lines deleted...]
-          <a:latin typeface="+mn-lt"/>
+          <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2400" kern="1200">
+        <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mj-lt"/>
+          <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Courier New" pitchFamily="49" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1600" kern="1200">
+        <a:buFont typeface="Arial"/>
+        <a:buChar char="–"/>
+        <a:defRPr sz="2800" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mj-lt"/>
+          <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1600" kern="1200">
+        <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mj-lt"/>
+          <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Courier New" pitchFamily="49" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1600" kern="1200">
+        <a:buFont typeface="Arial"/>
+        <a:buChar char="–"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mj-lt"/>
+          <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1600" kern="1200">
+        <a:buFont typeface="Arial"/>
+        <a:buChar char="»"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mj-lt"/>
+          <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Courier New" pitchFamily="49" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1600" kern="1200">
+        <a:buFont typeface="Arial"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mj-lt"/>
+          <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1600" kern="1200">
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mj-lt"/>
+          <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Courier New" pitchFamily="49" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1600" kern="1200">
+        <a:buFont typeface="Arial"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mj-lt"/>
+          <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1600" kern="1200">
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mj-lt"/>
+          <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="en-US"/>
       </a:defPPr>
-      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
@@ -3558,2782 +3334,1466 @@
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
-[...7 lines deleted...]
-        <p:spPr/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="274637"/>
+            <a:ext cx="8229600" cy="4331229"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" sz="6000" dirty="0" err="1"/>
-              <a:t>Лекція</a:t>
+              <a:rPr lang="ru-RU" b="1" i="1" dirty="0" smtClean="0"/>
+              <a:t/>
             </a:r>
             <a:br>
-              <a:rPr lang="ru-RU" sz="6000" dirty="0"/>
+              <a:rPr lang="ru-RU" b="1" i="1" dirty="0" smtClean="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="ru-RU" sz="6000" dirty="0" err="1"/>
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="6000" dirty="0"/>
+              <a:rPr lang="ru-RU" b="1" i="1" dirty="0"/>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" b="1" i="1" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" i="1" smtClean="0"/>
+              <a:t/>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ru-RU" b="1" i="1" smtClean="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" i="1" smtClean="0"/>
+              <a:t>Партнерські</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" i="1" dirty="0" smtClean="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="6000" dirty="0" err="1"/>
-[...3 lines deleted...]
-              <a:rPr lang="ru-RU" sz="6000" dirty="0"/>
+              <a:rPr lang="ru-RU" b="1" i="1" dirty="0" err="1"/>
+              <a:t>відносини</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" i="1" dirty="0"/>
               <a:t> </a:t>
             </a:r>
-            <a:br>
-[...13 lines deleted...]
-            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" i="1" dirty="0" err="1"/>
+              <a:t>бізнесу</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" i="1" dirty="0"/>
+              <a:t> з </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" i="1" dirty="0" err="1"/>
+              <a:t>територіальними</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" b="1" i="1" dirty="0"/>
+              <a:t> громадами. </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r"/>
-[...13 lines deleted...]
-          <p:cNvPr id="3" name="Содержимое 2"/>
+            <a:r>
+              <a:t>Організація роботи бізнес-структур</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Створення відділу КСВ</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Визначення стратегії та KPI</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Комунікація з громадою</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Звітність і прозорість</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" algn="ctr">
-[...64 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+            <a:r>
+              <a:t>Особливості КСВ у малому та середньому бізнесі</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Обмежені ресурси</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Близькість до громади</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Гнучкість у прийнятті рішень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Локальні ініціативи мають більший ефект</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Інструменти для МСБ</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Партнерства з місцевими НУО</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Нефінансова допомога (волонтерство, експертиза)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Екологічні практики</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Соціально відповідальний маркетинг</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Приклади соціальних проєктів</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Ремонт шкіл та лікарень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Енергоефективність</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Навчальні програми для молоді</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Підтримка ветеранів та ВПО</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Показники ефективності КСВ</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Кількість реалізованих проєктів</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Рівень задоволеності громади</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Соціальний та економічний ефект</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Звітність та прозорість</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Висновки</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>КСВ сприяє сталому розвитку громад</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Партнерство бізнесу та НУО підсилює результат</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>МСБ має значний потенціал впливу</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Соціальна відповідальність — інвестиція у майбутнє</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...33 lines deleted...]
-          <p:cNvPr id="3" name="Содержимое 2"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Зміст</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...164 lines deleted...]
-            </a:endParaRPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Поняття КСВ</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Роль бізнесу у розвитку громад</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Співпраця з НУО</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>КСВ у малому та середньому бізнесі</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Практичні приклади та висновки</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...33 lines deleted...]
-          <p:cNvPr id="3" name="Содержимое 2"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Поняття КСВ</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...360 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Корпоративна соціальна відповідальність — добровільна відповідальність бізнесу перед суспільством</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Етична поведінка компаній</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Врахування соціальних та екологічних наслідків діяльності</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...33 lines deleted...]
-          <p:cNvPr id="3" name="Содержимое 2"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Територіальні громади</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...217 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Місцеві жителі, органи самоврядування, інституції</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Потреби: робочі місця, інфраструктура, екологія, освіта</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Бізнес є ключовим партнером розвитку</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r"/>
-[...21 lines deleted...]
-          <p:cNvPr id="3" name="Содержимое 2"/>
+            <a:r>
+              <a:t>Роль бізнесу у вирішенні соціальних проблем</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...171 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Створення робочих місць</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Сплата податків до місцевих бюджетів</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Інвестиції в освіту, медицину, культуру</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Підтримка вразливих груп населення</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r"/>
-[...21 lines deleted...]
-          <p:cNvPr id="3" name="Содержимое 2"/>
+            <a:r>
+              <a:t>Форми взаємодії бізнесу і громади</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...212 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Соціальні проєкти та гранти</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Благодійність і спонсорство</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Публічно-приватні партнерства</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Волонтерські ініціативи працівників</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...33 lines deleted...]
-          <p:cNvPr id="3" name="Содержимое 2"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Переваги КСВ для бізнесу</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...279 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Покращення репутації</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Зростання довіри клієнтів</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Лояльність працівників</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Зменшення ризиків і конфліктів</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r"/>
-[...13 lines deleted...]
-          <p:cNvPr id="3" name="Содержимое 2"/>
+            <a:r>
+              <a:t>Співпраця з неурядовими організаціями (НУО)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...142 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Спільне планування соціальних програм</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Експертна підтримка НУО</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Моніторинг та оцінка ефективності</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Залучення громади до прийняття рішень</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...25 lines deleted...]
-          <p:cNvPr id="3" name="Содержимое 2"/>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Моделі партнерства бізнес–НУО</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...147 lines deleted...]
-            </a:endParaRPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Грантова підтримка</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Спільні проєкти</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Соціальне підприємництво</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:t>Довгострокові стратегічні альянси</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Исполнительная">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Исполнительная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="2F5897"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E4E9EF"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="6076B4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="9C5252"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="E68422"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="846648"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="63891F"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="758085"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="3399FF"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="B2B2B2"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Исполнительная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Century Gothic"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="HGｺﾞｼｯｸM"/>
-[...34 lines deleted...]
-        <a:font script="Jpan" typeface="HGS明朝E"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Browallia New"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Исполнительная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="28575" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="50800" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="38000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
@@ -6342,143 +4802,195 @@
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
           <a:scene3d>
             <a:camera prst="orthographicFront">
               <a:rot lat="0" lon="0" rev="0"/>
             </a:camera>
             <a:lightRig rig="threePt" dir="t">
               <a:rot lat="0" lon="0" rev="1200000"/>
             </a:lightRig>
           </a:scene3d>
           <a:sp3d>
             <a:bevelT w="63500" h="25400"/>
           </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
-            <a:gs pos="50000">
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="250000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="76000">
+            <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="90000"/>
-                <a:shade val="90000"/>
+                <a:shade val="30000"/>
                 <a:satMod val="200000"/>
-              </a:schemeClr>
-[...5 lines deleted...]
-                <a:satMod val="250000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
-        <a:blipFill>
-[...11 lines deleted...]
-        </a:blipFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Executive</Template>
   <TotalTime></TotalTime>
-  <Words>473</Words>
+  <Words>268</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Экран (4:3)</PresentationFormat>
-  <Paragraphs>90</Paragraphs>
-  <Slides>10</Slides>
+  <Paragraphs>70</Paragraphs>
+  <Slides>15</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Использованные шрифты</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>15</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="16" baseType="lpstr">
+    <vt:vector size="18" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Century Gothic</vt:lpstr>
-[...13 lines deleted...]
-      <vt:lpstr>Спільна робота </vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>   Партнерські відносини бізнесу з територіальними громадами. </vt:lpstr>
+      <vt:lpstr>Зміст</vt:lpstr>
+      <vt:lpstr>Поняття КСВ</vt:lpstr>
+      <vt:lpstr>Територіальні громади</vt:lpstr>
+      <vt:lpstr>Роль бізнесу у вирішенні соціальних проблем</vt:lpstr>
+      <vt:lpstr>Форми взаємодії бізнесу і громади</vt:lpstr>
+      <vt:lpstr>Переваги КСВ для бізнесу</vt:lpstr>
+      <vt:lpstr>Співпраця з неурядовими організаціями (НУО)</vt:lpstr>
+      <vt:lpstr>Моделі партнерства бізнес–НУО</vt:lpstr>
+      <vt:lpstr>Організація роботи бізнес-структур</vt:lpstr>
+      <vt:lpstr>Особливості КСВ у малому та середньому бізнесі</vt:lpstr>
+      <vt:lpstr>Інструменти для МСБ</vt:lpstr>
+      <vt:lpstr>Приклади соціальних проєктів</vt:lpstr>
+      <vt:lpstr>Показники ефективності КСВ</vt:lpstr>
+      <vt:lpstr>Висновки</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Стилі керівництва  та спільна робота</dc:title>
-  <dc:creator>user</dc:creator>
+  <dc:title>Соціально відповідальні відносини бізнесу з територіальними громадами</dc:title>
+  <dc:subject/>
+  <dc:creator>Yana</dc:creator>
+  <cp:keywords/>
+  <dc:description>generated using python-pptx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>