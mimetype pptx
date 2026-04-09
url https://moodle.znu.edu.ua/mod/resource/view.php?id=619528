--- v0 (2026-02-23)
+++ v1 (2026-04-09)
@@ -1,371 +1,348 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.presentationml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
-  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...13 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...19 lines deleted...]
-    <p:sldId id="264" r:id="rId22"/>
+    <p:sldId id="256" r:id="rId7"/>
+    <p:sldId id="257" r:id="rId8"/>
+    <p:sldId id="258" r:id="rId9"/>
+    <p:sldId id="259" r:id="rId10"/>
+    <p:sldId id="260" r:id="rId11"/>
+    <p:sldId id="261" r:id="rId12"/>
+    <p:sldId id="262" r:id="rId13"/>
+    <p:sldId id="263" r:id="rId14"/>
+    <p:sldId id="264" r:id="rId15"/>
+    <p:sldId id="265" r:id="rId16"/>
+    <p:sldId id="266" r:id="rId17"/>
+    <p:sldId id="267" r:id="rId18"/>
+    <p:sldId id="268" r:id="rId19"/>
+    <p:sldId id="269" r:id="rId20"/>
+    <p:sldId id="270" r:id="rId21"/>
+    <p:sldId id="271" r:id="rId22"/>
+    <p:sldId id="272" r:id="rId23"/>
+    <p:sldId id="273" r:id="rId24"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
-      <a:defRPr lang="ru-RU"/>
+      <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
-  <p:extLst>
-[...14 lines deleted...]
-  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
-      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
-[...2 lines deleted...]
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr>
+    <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="74" d="100"/>
-          <a:sy n="74" d="100"/>
+          <a:sx n="124" d="100"/>
+          <a:sy n="124" d="100"/>
         </p:scale>
-        <p:origin x="1060" y="52"/>
+        <p:origin x="-1512" y="-112"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
-        <a:sx n="1" d="1"/>
-        <a:sy n="1" d="1"/>
+        <a:sx n="100" d="100"/>
+        <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:gridSpacing cx="72008" cy="72008"/>
+  <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/_rels/presentation.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
-  <p:cSld name="Титульный слайд">
+  <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="2130425"/>
             <a:ext cx="7772400" cy="1470025"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-          <p:cNvPr id="3" name="Подзаголовок 2"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="3886200"/>
             <a:ext cx="6400800" cy="1752600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
@@ -431,699 +408,707 @@
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-          <p:cNvPr id="4" name="Дата 3"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master subtitle style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{6D941CA5-40AC-4774-BF77-FA267EFA5E07}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>09.10.2024</a:t>
+            <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>1/27/13</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="5" name="Нижний колонтитул 4"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="6" name="Номер слайда 5"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E70F9D5C-794C-4A57-9A65-6138B303332C}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{C1FF6DA9-008F-8B48-92A6-B652298478BF}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1272172191"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3168075583"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
-  <p:cSld name="Заголовок и вертикальный текст">
+  <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-          <p:cNvPr id="3" name="Вертикальный текст 2"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-          <p:cNvPr id="4" name="Дата 3"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{6D941CA5-40AC-4774-BF77-FA267EFA5E07}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>09.10.2024</a:t>
+            <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>1/27/13</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="5" name="Нижний колонтитул 4"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="6" name="Номер слайда 5"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E70F9D5C-794C-4A57-9A65-6138B303332C}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{C1FF6DA9-008F-8B48-92A6-B652298478BF}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1586482338"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2910927964"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
-  <p:cSld name="Вертикальный заголовок и текст">
+  <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Вертикальный заголовок 1"/>
+          <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6629400" y="274638"/>
             <a:ext cx="2057400" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-          <p:cNvPr id="3" name="Вертикальный текст 2"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="6019800" cy="5851525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-          <p:cNvPr id="4" name="Дата 3"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{6D941CA5-40AC-4774-BF77-FA267EFA5E07}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>09.10.2024</a:t>
+            <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>1/27/13</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="5" name="Нижний колонтитул 4"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="6" name="Номер слайда 5"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E70F9D5C-794C-4A57-9A65-6138B303332C}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{C1FF6DA9-008F-8B48-92A6-B652298478BF}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="300596265"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3612223792"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
-  <p:cSld name="Заголовок и объект">
+  <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-          <p:cNvPr id="3" name="Объект 2"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-          <p:cNvPr id="4" name="Дата 3"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{6D941CA5-40AC-4774-BF77-FA267EFA5E07}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>09.10.2024</a:t>
+            <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>1/27/13</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="5" name="Нижний колонтитул 4"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="6" name="Номер слайда 5"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E70F9D5C-794C-4A57-9A65-6138B303332C}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{C1FF6DA9-008F-8B48-92A6-B652298478BF}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2797877861"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2614314258"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
-  <p:cSld name="Заголовок раздела">
+  <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="4406900"/>
             <a:ext cx="7772400" cy="1362075"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4000" b="1" cap="all"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-          <p:cNvPr id="3" name="Текст 2"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="722313" y="2906713"/>
             <a:ext cx="7772400" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
@@ -1190,465 +1175,469 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-          <p:cNvPr id="4" name="Дата 3"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{6D941CA5-40AC-4774-BF77-FA267EFA5E07}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>09.10.2024</a:t>
+            <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>1/27/13</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="5" name="Нижний колонтитул 4"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="6" name="Номер слайда 5"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E70F9D5C-794C-4A57-9A65-6138B303332C}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{C1FF6DA9-008F-8B48-92A6-B652298478BF}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3848637907"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="960648375"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
-  <p:cSld name="Два объекта">
+  <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-          <p:cNvPr id="3" name="Объект 2"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2400"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-          <p:cNvPr id="4" name="Объект 3"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4648200" y="1600200"/>
             <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2800"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2400"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1800"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1800"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1800"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1800"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-          <p:cNvPr id="5" name="Дата 4"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{6D941CA5-40AC-4774-BF77-FA267EFA5E07}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>09.10.2024</a:t>
+            <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>1/27/13</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="6" name="Нижний колонтитул 5"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="7" name="Номер слайда 6"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E70F9D5C-794C-4A57-9A65-6138B303332C}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{C1FF6DA9-008F-8B48-92A6-B652298478BF}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3631948643"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2782244947"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
-  <p:cSld name="Сравнение">
+  <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-          <p:cNvPr id="3" name="Текст 2"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1535113"/>
             <a:ext cx="4040188" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
@@ -1661,143 +1650,144 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-          <p:cNvPr id="4" name="Объект 3"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="2174875"/>
             <a:ext cx="4040188" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-          <p:cNvPr id="5" name="Текст 4"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="1535113"/>
             <a:ext cx="4041775" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
@@ -1810,565 +1800,569 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-          <p:cNvPr id="6" name="Объект 5"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645025" y="2174875"/>
             <a:ext cx="4041775" cy="3951288"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-          <p:cNvPr id="7" name="Дата 6"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{6D941CA5-40AC-4774-BF77-FA267EFA5E07}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>09.10.2024</a:t>
+            <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>1/27/13</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="8" name="Нижний колонтитул 7"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="9" name="Номер слайда 8"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E70F9D5C-794C-4A57-9A65-6138B303332C}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{C1FF6DA9-008F-8B48-92A6-B652298478BF}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2356894231"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="990158736"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
-  <p:cSld name="Только заголовок">
+  <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-          <p:cNvPr id="3" name="Дата 2"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{6D941CA5-40AC-4774-BF77-FA267EFA5E07}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>09.10.2024</a:t>
+            <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>1/27/13</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="4" name="Нижний колонтитул 3"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="5" name="Номер слайда 4"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E70F9D5C-794C-4A57-9A65-6138B303332C}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{C1FF6DA9-008F-8B48-92A6-B652298478BF}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3361860349"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="727027711"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
-  <p:cSld name="Пустой слайд">
+  <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Дата 1"/>
+          <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{6D941CA5-40AC-4774-BF77-FA267EFA5E07}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>09.10.2024</a:t>
+            <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>1/27/13</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="3" name="Нижний колонтитул 2"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="4" name="Номер слайда 3"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E70F9D5C-794C-4A57-9A65-6138B303332C}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{C1FF6DA9-008F-8B48-92A6-B652298478BF}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2208960533"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1212999818"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
-  <p:cSld name="Объект с подписью">
+  <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="273050"/>
             <a:ext cx="3008313" cy="1162050"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-          <p:cNvPr id="3" name="Объект 2"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3575050" y="273050"/>
             <a:ext cx="5111750" cy="5853113"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-          <p:cNvPr id="4" name="Текст 3"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1435100"/>
             <a:ext cx="3008313" cy="4691063"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
@@ -2381,185 +2375,186 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-          <p:cNvPr id="5" name="Дата 4"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{6D941CA5-40AC-4774-BF77-FA267EFA5E07}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>09.10.2024</a:t>
+            <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>1/27/13</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="6" name="Нижний колонтитул 5"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="7" name="Номер слайда 6"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E70F9D5C-794C-4A57-9A65-6138B303332C}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{C1FF6DA9-008F-8B48-92A6-B652298478BF}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3797031108"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1840726560"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
-  <p:cSld name="Рисунок с подписью">
+  <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="4800600"/>
             <a:ext cx="5486400" cy="566738"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-          <p:cNvPr id="3" name="Рисунок 2"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="612775"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
@@ -2570,57 +2565,57 @@
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="4" name="Текст 3"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1792288" y="5367338"/>
             <a:ext cx="5486400" cy="804862"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
@@ -2633,7100 +2628,2220 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-          <p:cNvPr id="5" name="Дата 4"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{6D941CA5-40AC-4774-BF77-FA267EFA5E07}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>09.10.2024</a:t>
+            <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>1/27/13</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="6" name="Нижний колонтитул 5"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="7" name="Номер слайда 6"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E70F9D5C-794C-4A57-9A65-6138B303332C}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{C1FF6DA9-008F-8B48-92A6-B652298478BF}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1833466358"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3889236939"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Заголовок 1"/>
+          <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="274638"/>
             <a:ext cx="8229600" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-          <p:cNvPr id="3" name="Текст 2"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="1600200"/>
             <a:ext cx="8229600" cy="4525963"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-              <a:t>Второй уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Третий уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-              <a:t>Четвертый уровень</a:t>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="ru-RU"/>
-[...7 lines deleted...]
-          <p:cNvPr id="4" name="Дата 3"/>
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{6D941CA5-40AC-4774-BF77-FA267EFA5E07}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>09.10.2024</a:t>
+            <a:fld id="{5BCAD085-E8A6-8845-BD4E-CB4CCA059FC4}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>1/27/13</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="5" name="Нижний колонтитул 4"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="ru-RU"/>
-[...5 lines deleted...]
-          <p:cNvPr id="6" name="Номер слайда 5"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6553200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{E70F9D5C-794C-4A57-9A65-6138B303332C}" type="slidenum">
-              <a:rPr lang="ru-RU" smtClean="0"/>
+            <a:fld id="{C1FF6DA9-008F-8B48-92A6-B652298478BF}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ru-RU"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="133239232"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2209977519"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="–"/>
         <a:defRPr sz="2800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="–"/>
         <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="»"/>
         <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
-        <a:defRPr lang="ru-RU"/>
+        <a:defRPr lang="en-US"/>
       </a:defPPr>
-      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
-      <p:grpSpPr>
-[...14 lines deleted...]
-            <p:ph type="ctrTitle"/>
+      <p:grpSpPr/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Оцінка результативності партнерських відносин</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
-          <a:p>
-[...12 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="5400" b="1" dirty="0"/>
+          <a:p/>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Презентація з дисципліни</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Партнерство та корпоративне управління</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
-      <p:grpSpPr>
-[...12 lines deleted...]
-          </p:cNvGraphicFramePr>
+      <p:grpSpPr/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Balanced Scorecard (BSC)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
-            <p:extLst>
-[...865 lines deleted...]
-      </p:graphicFrame>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p/>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Фінансова перспектива</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Клієнтська перспектива</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Внутрішні процеси</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Навчання та розвиток</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
-      <p:grpSpPr>
-[...9 lines deleted...]
-          <p:cNvPr id="4" name="Объект 3"/>
+      <p:grpSpPr/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>SWOT-аналіз партнерства</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
-          <a:p>
-[...297 lines deleted...]
-              <a:t> одноголосно.</a:t>
+          <a:p/>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Сильні сторони співпраці</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Слабкі сторони</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Можливості розвитку</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Загрози партнерству</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
-      <p:grpSpPr>
-[...9 lines deleted...]
-          <p:cNvPr id="4" name="Объект 3"/>
+      <p:grpSpPr/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Анкетування та експертні оцінки</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
-          <a:p>
-[...146 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          <a:p/>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Оцінка рівня задоволеності</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Виявлення проблем комунікації</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Якісний аналіз відносин</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
-      <p:grpSpPr>
-[...9 lines deleted...]
-          <p:cNvPr id="4" name="Объект 3"/>
+      <p:grpSpPr/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Бенчмаркінг</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
-          <a:p>
-[...209 lines deleted...]
-              <a:t>.</a:t>
+          <a:p/>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Порівняння з кращими практиками</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Аналіз конкурентів</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Визначення напрямів покращення</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
-      <p:grpSpPr>
-[...9 lines deleted...]
-          <p:cNvPr id="4" name="Объект 3"/>
+      <p:grpSpPr/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Аудит партнерських відносин</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
-          <a:p>
-[...213 lines deleted...]
-              <a:t>.</a:t>
+          <a:p/>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Комплексна перевірка співпраці</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Аналіз договорів та зобов’язань</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Оцінка ризиків</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
-      <p:grpSpPr>
-[...9 lines deleted...]
-          <p:cNvPr id="4" name="Объект 3"/>
+      <p:grpSpPr/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Етапи процесу оцінки</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
-          <a:p>
-[...357 lines deleted...]
-              <a:t>.</a:t>
+          <a:p/>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Визначення цілей оцінювання</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Формування системи показників</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Збір інформації</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Аналіз та інтерпретація даних</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Прийняття управлінських рішень</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
-      <p:grpSpPr>
-[...9 lines deleted...]
-          <p:cNvPr id="4" name="Объект 3"/>
+      <p:grpSpPr/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Типові проблеми в оцінці</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
-          <a:p>
-[...392 lines deleted...]
-              <a:t>.</a:t>
+          <a:p/>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Складність вимірювання нематеріальних показників</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Суб’єктивність оцінок</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Відсутність системи KPI</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Недостатність достовірних даних</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
-      <p:grpSpPr>
-[...9 lines deleted...]
-          <p:cNvPr id="2" name="Заголовок 1"/>
+      <p:grpSpPr/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0"/>
-[...7 lines deleted...]
-          <p:cNvPr id="3" name="Объект 2"/>
+              <a:t>Практичне значення оцінки</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
-          <a:p>
-[...193 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          <a:p/>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Підвищення ефективності співпраці</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Зниження конфліктності</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Оптимізація ресурсів</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Зміцнення стратегічного партнерства</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
-      <p:grpSpPr>
-[...9 lines deleted...]
-          <p:cNvPr id="2" name="Заголовок 1"/>
+      <p:grpSpPr/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
-[...11 lines deleted...]
-          <p:cNvPr id="3" name="Объект 2"/>
+              <a:t>Висновки</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
-          <a:p>
-[...217 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          <a:p/>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Оцінка результативності є стратегічним інструментом управління</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Комплексний підхід забезпечує об’єктивність</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Регулярний моніторинг підвищує стабільність партнерства</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
-      <p:grpSpPr>
-[...9 lines deleted...]
-          <p:cNvPr id="2" name="Заголовок 1"/>
+      <p:grpSpPr/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
-[...11 lines deleted...]
-          <p:cNvPr id="3" name="Объект 2"/>
+              <a:t>Сутність оцінки партнерства</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
-[...114 lines deleted...]
-              <a:t>.</a:t>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p/>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Системний процес вимірювання ефективності взаємодії</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Визначення досягнення стратегічних цілей</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Аналіз вигод та ризиків співпраці</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
-      <p:grpSpPr>
-[...9 lines deleted...]
-          <p:cNvPr id="2" name="Заголовок 1"/>
+      <p:grpSpPr/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Економічна (фінансова) результативність</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
-          <a:p>
-[...424 lines deleted...]
-              <a:t>. </a:t>
+          <a:p/>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Зростання доходів</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Оптимізація витрат</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Рентабельність партнерства</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>ROI партнерства</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
-      <p:grpSpPr>
-[...9 lines deleted...]
-          <p:cNvPr id="2" name="Заголовок 1"/>
+      <p:grpSpPr/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" dirty="0" err="1"/>
-[...11 lines deleted...]
-          <p:cNvPr id="3" name="Объект 2"/>
+              <a:t>Операційна результативність</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr/>
-[...134 lines deleted...]
-              <a:t>.</a:t>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p/>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Ефективність бізнес-процесів</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Швидкість прийняття рішень</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Якість виконання зобов’язань</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Дотримання термінів</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
-      <p:grpSpPr>
-[...9 lines deleted...]
-          <p:cNvPr id="2" name="Заголовок 1"/>
+      <p:grpSpPr/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="uk-UA" b="1" dirty="0"/>
-[...8 lines deleted...]
-          <p:cNvPr id="3" name="Объект 2"/>
+              <a:t>Комунікаційна результативність</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
-          <a:p>
-[...71 lines deleted...]
-            <a:endParaRPr lang="ru-RU" b="1" i="1" dirty="0"/>
+          <a:p/>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Якість інформаційного обміну</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Прозорість взаємодії</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Частота та тривалість конфліктів</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Ефективність переговорів</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
-      <p:grpSpPr>
-[...9 lines deleted...]
-          <p:cNvPr id="2" name="Заголовок 1"/>
+      <p:grpSpPr/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Соціально-репутаційна результативність</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
-          <a:p>
-[...443 lines deleted...]
-            <a:endParaRPr lang="ru-RU" dirty="0"/>
+          <a:p/>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Рівень довіри між партнерами</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Імідж компаній</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Рівень задоволеності партнерів</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Стабільність відносин у часі</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
-      <p:grpSpPr>
-[...9 lines deleted...]
-          <p:cNvPr id="3" name="Объект 2"/>
+      <p:grpSpPr/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Основні KPI оцінки партнерства</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...6 lines deleted...]
-          <a:bodyPr anchor="ctr">
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
-          <a:p>
-[...31 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="4800" b="1" dirty="0"/>
+          <a:p/>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Досягнення запланованих результатів (%)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>ROI партнерства</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Частота конфліктів</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Індекс задоволеності партнерів</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Тривалість співпраці</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
-      <p:grpSpPr>
-[...9 lines deleted...]
-          <p:cNvPr id="4" name="Объект 3"/>
+      <p:grpSpPr/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>Методи оцінки результативності</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...193 lines deleted...]
-              <a:t>.</a:t>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p/>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>KPI-аналіз</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Balanced Scorecard (BSC)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>SWOT-аналіз партнерства</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Анкетування та експертні оцінки</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Бенчмаркінг</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Аудит партнерських відносин</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
-      <p:grpSpPr>
-[...9 lines deleted...]
-          <p:cNvPr id="4" name="Объект 3"/>
+      <p:grpSpPr/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:t>KPI-аналіз</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
-          <a:p>
-[...266 lines deleted...]
-              <a:t>.</a:t>
+          <a:p/>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Визначення ключових показників</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Кількісне вимірювання результатів</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Порівняння плану і факту</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:t>Оцінка динаміки показників</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-[...683 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9754,96 +4869,92 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -9921,110 +5032,126 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>887</Words>
-[...3 lines deleted...]
-  <Slides>21</Slides>
+  <Words>0</Words>
+  <Application>Microsoft Macintosh PowerPoint</Application>
+  <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
+  <Paragraphs>0</Paragraphs>
+  <Slides>0</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Использованные шрифты</vt:lpstr>
-[...5 lines deleted...]
-        <vt:lpstr>Тема</vt:lpstr>
+        <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Заголовки слайдов</vt:lpstr>
+        <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>21</vt:i4>
+        <vt:i4>0</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="25" baseType="lpstr">
-[...24 lines deleted...]
-      <vt:lpstr>Поради спеціалістів.</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>сценарне планування</dc:title>
-  <dc:creator>Пользователь Windows</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
+  <dc:description>generated using python-pptx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>