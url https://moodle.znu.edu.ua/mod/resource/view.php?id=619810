--- v0 (2025-12-18)
+++ v1 (2026-11-07)
@@ -1,1520 +1,2746 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00C31095" w:rsidRPr="00B308CF" w:rsidRDefault="00C31095" w:rsidP="00B308CF">
+    <w:p w14:paraId="74D5650F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B308CF">
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ОСНОВНІ ДЖЕРЕЛА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C31095" w:rsidRPr="00B308CF" w:rsidRDefault="00C31095" w:rsidP="00B308CF">
+    <w:p w14:paraId="003994EE">
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Бойко А. Архетипи народної сміхової культури в українських політичних</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">реаліях ХХІ ст. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(Фольклор–2004)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Стиль і текст</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. 2005.  Вип. 6.  С. 67–77.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF56010">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Бріцина О., Головаха І. Карнавал революції</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Критика.  2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>005. № 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F33B6BF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вощенко В. Постфольклор як соціокультурний феномен мережевого суспільства. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Соціальна філософія та філософія історії. Філософські обрії. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2023.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>№ 47. С. 61-67.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526B71DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="serif" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Денисюк  Ж.  Сучасні  комунікативні  практики  у  формуванні  й  поширенні постфольклору. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="serif" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:caps w:val="0"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Культура і сучасність</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="serif" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:caps w:val="0"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="serif" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2016. No 2. С. 3–7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF647A4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Денисюк Жанна Захарівна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">остфольклор у парадигмі постмодерну: до постановки проблеми. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Культура і сучасність.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2017, № 1. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC5321F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дубина О. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">собливості народної творчості нового воєнного часу. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:caps w:val="0"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Літературознавство. Мовознавство. Фольклористика</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2026. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2(40)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E8F041">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Єремєєва К. Радянська влада та росіяни в радянських політичних анекдотахна українську тематику</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ктуальні проблеми світової та вітчизняної історі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ї.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Харків, 2011.  Вип.14.  С. 82–93.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF9C4CA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Кімакович І. Анекдот, як фольклорний жанр: Монографія. К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>иїв</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Освіта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>України, 2014. 316 с.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F06A21E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Georgia" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Кирилюк О. Мова мережевого фольклору як засіб опору інформаційній агресії. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Georgia" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:caps w:val="0"/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Мова: класичне - модерне - постмодерне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Georgia" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Georgia" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Georgia" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="111111"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(6), 32–49.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625552E2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Курочкін О. Святкові новації в умовах глобалізації</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Берегиня.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2008. № 3. С.5–12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EAEF13A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="4"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="767676"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Лисюк Н. А. Специфіка постфольклору України</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="6C6C6C"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Н. А. Лисюк. Літературознавчі студії. 2013. Вип. 40(2). С. 9-14. URL: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="6C6C6C"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="6C6C6C"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "http://nbuv.gov.ua/UJRN/Lits_2013_40(2)__4." </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="6C6C6C"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="5"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>http://nbuv.gov.ua/UJRN/Lits_2013_40(2)__4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="6C6C6C"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="76C27450">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FBFBFB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Лисюк</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FBFBFB"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FBFBFB"/>
+        </w:rPr>
+        <w:t>Наталія</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FBFBFB"/>
+        </w:rPr>
+        <w:t>. Постфольклор в Україні. Київ, 2012. 347 с. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E931E22">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FBFBFB"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Лисюк Н. Фольклор як політична зброя. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FBFBFB"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Слово і час.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FBFBFB"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2005. № 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6FA4F1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мельник Н. Сучаснi народнi твори про москалiв: мiж фольклорною та</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">постфольклорною свiдомiстю. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Лiтератури свiту: поетика, ментальнiсть i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>духовнiсть.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2021. Випуск 15. C. 119–132</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68CAE43A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Наєнко М.  Постмодернийфольклоризм: експлуатація "низу". </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:caps w:val="0"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Літературознавство. Фольклористика. Культурологія</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:caps w:val="0"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. 2015.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="sans-serif" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18–20, 125–128. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB54EA3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Никончук Н.О. Усна народна творчість та постфольклор у житті сучасноїлюдини: повернення до пережитків чи нові тенденції розвитку? </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Науков</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">і </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>записки Інституту психології ім. Г.С. Костюка АПН України</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> /За ред. С.Д.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Максименка.  К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>иїв</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: Главник, 2005. Вип. 26, В 4-х томах, Т. 3.  С. 220-224.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36EED24A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>П’ятаченко С. Москаль, жид, циган в українському фольклорі: стереотипні</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>прийняття</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>URL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> http://litforum.org/?r=14&amp;a=182</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35CB5756">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Стоколос-Ворончук О. О. Етнотипи та їх художні стереотипи в українському</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>анекдоті (на матеріалі видань ХІХ ст.). Автореф. … канд.. філол. н. Львів,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2005.  19 с.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A289DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="525254"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.researchgate.net/scientific-contributions/Bogdan-Stolarcuk-2209220723?_sg[0]=imfeGsFRfb6DHXf4apWiQFBS8Xcs5BWpOj_SUeRRmbCHMLF3R-YgKV4OlbMEdViiMKVou0g.lG5Lj-HnN5i5ulSjhPUbjyzRMd7mpQ2h0W883p3GaGDgvkRPjXt6c8vskBi0xq-504JH3C-u14Qq9wPvOdx0tA&amp;_sg[1]=3NdkFB29onq3lSetKz_AUwYBkBygZ7Roqfxu-SCArdbIzJJ8fcpPTn1NEyV6SRjiiRIB8IE.O6AYbPAVCc58uw0EINaTI1dF03uguvabj1Tqj02EV-AtAgNyp0n_0SNFqWKCCcGWes20o8-UOoWD6Y9Y8xnnZQ&amp;_tp=eyJjb250ZXh0Ijp7ImZpcnN0UGFnZSI6InB1YmxpY2F0aW9uIiwicGFnZSI6InB1YmxpY2F0aW9uIiwicG9zaXRpb24iOiJwYWdlSGVhZGVyIn19" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="5"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Столярчук</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="5"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Богдан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="5"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.researchgate.net/scientific-contributions/Maria-Ostapcuk-Budz-2268968607?_sg[0]=imfeGsFRfb6DHXf4apWiQFBS8Xcs5BWpOj_SUeRRmbCHMLF3R-YgKV4OlbMEdViiMKVou0g.lG5Lj-HnN5i5ulSjhPUbjyzRMd7mpQ2h0W883p3GaGDgvkRPjXt6c8vskBi0xq-504JH3C-u14Qq9wPvOdx0tA&amp;_sg[1]=3NdkFB29onq3lSetKz_AUwYBkBygZ7Roqfxu-SCArdbIzJJ8fcpPTn1NEyV6SRjiiRIB8IE.O6AYbPAVCc58uw0EINaTI1dF03uguvabj1Tqj02EV-AtAgNyp0n_0SNFqWKCCcGWes20o8-UOoWD6Y9Y8xnnZQ&amp;_tp=eyJjb250ZXh0Ijp7ImZpcnN0UGFnZSI6InB1YmxpY2F0aW9uIiwicGFnZSI6InB1YmxpY2F0aW9uIiwicG9zaXRpb24iOiJwYWdlSGVhZGVyIn19" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="5"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Остапчук-Будз</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="5"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Марія</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="5"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Інтернет-фольклор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="131314"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> як комунікативний феномен в українському мережевому просторі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="131314"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="131314"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://www.researchgate.net/journal/New-pedagogical-thought-2520-6427?_tp=eyJjb250ZXh0Ijp7ImZpcnN0UGFnZSI6InB1YmxpY2F0aW9uIiwicGFnZSI6InB1YmxpY2F0aW9uIiwicG9zaXRpb24iOiJwYWdlSGVhZGVyIn19" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="5"/>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>New pedagogical thought</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="525254"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>121(1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="525254"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. С. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="525254"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>100-108</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="525254"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:shd w:val="clear" w:fill="FFFFFF"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129CDD61">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Фіалкова Л. Радіоактивний гумор </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Фіалкова Л. Коли гори сходяться. К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>иїв</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377F7CBA">
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2007.  С. 76–105.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7E9463">
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="0"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B308CF">
-[...21 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00C31095" w:rsidRPr="00B308CF" w:rsidRDefault="00C31095" w:rsidP="00B308CF">
-[...818 lines deleted...]
-    <w:sectPr w:rsidR="00383AE7" w:rsidRPr="00B308CF">
+    <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:cols w:space="708" w:num="1"/>
+      <w:docGrid w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="宋体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="黑体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:altName w:val="Microsoft YaHei"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...4 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="serif">
+    <w:altName w:val="Segoe Print"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe Print">
+    <w:panose1 w:val="02000600000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="2000009F" w:csb1="47010000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft YaHei">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="sans-serif">
+    <w:altName w:val="Segoe Print"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="2000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="8DA3E468"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8DA3E468"/>
+    <w:lvl w:ilvl="0" w:tentative="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="425"/>
+        </w:tabs>
+        <w:ind w:left="425" w:leftChars="0" w:hanging="425" w:firstLineChars="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:doNotDisplayPageBoundaries w:val="1"/>
+  <w:bordersDoNotSurroundHeader w:val="0"/>
+  <w:bordersDoNotSurroundFooter w:val="0"/>
+  <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
+  <w:displayHorizontalDrawingGridEvery w:val="1"/>
+  <w:displayVerticalDrawingGridEvery w:val="1"/>
+  <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
+  </w:endnotePr>
   <w:compat>
+    <w:doNotExpandShiftReturn/>
+    <w:doNotWrapTextWithPunct/>
+    <w:doNotUseEastAsianBreakRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD5A7C"/>
     <w:rsid w:val="00383AE7"/>
     <w:rsid w:val="009A5655"/>
     <w:rsid w:val="00AD5A7C"/>
     <w:rsid w:val="00B308CF"/>
     <w:rsid w:val="00C31095"/>
+    <w:rsid w:val="2E0C4F1C"/>
+    <w:rsid w:val="3C373E57"/>
+    <w:rsid w:val="5BBF4ED0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...9 lines deleted...]
-  <w15:docId w15:val="{399087B5-322F-477C-9A12-1CE14F03E238}"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="1"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 4"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 5"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
+    <w:lsdException w:uiPriority="99" w:name="index 1"/>
+    <w:lsdException w:uiPriority="99" w:name="index 2"/>
+    <w:lsdException w:uiPriority="99" w:name="index 3"/>
+    <w:lsdException w:uiPriority="99" w:name="index 4"/>
+    <w:lsdException w:uiPriority="99" w:name="index 5"/>
+    <w:lsdException w:uiPriority="99" w:name="index 6"/>
+    <w:lsdException w:uiPriority="99" w:name="index 7"/>
+    <w:lsdException w:uiPriority="99" w:name="index 8"/>
+    <w:lsdException w:uiPriority="99" w:name="index 9"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 1"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 2"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 3"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 4"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 5"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 6"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 7"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 8"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 9"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation text"/>
+    <w:lsdException w:uiPriority="99" w:name="header"/>
+    <w:lsdException w:uiPriority="99" w:name="footer"/>
+    <w:lsdException w:uiPriority="99" w:name="index heading"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="35" w:name="caption"/>
+    <w:lsdException w:uiPriority="99" w:name="table of figures"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope address"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope return"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation reference"/>
+    <w:lsdException w:uiPriority="99" w:name="line number"/>
+    <w:lsdException w:uiPriority="99" w:name="page number"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="table of authorities"/>
+    <w:lsdException w:uiPriority="99" w:name="macro"/>
+    <w:lsdException w:uiPriority="99" w:name="toa heading"/>
+    <w:lsdException w:uiPriority="99" w:name="List"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number"/>
+    <w:lsdException w:uiPriority="99" w:name="List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="10" w:semiHidden="0" w:name="Title"/>
+    <w:lsdException w:uiPriority="99" w:name="Closing"/>
+    <w:lsdException w:uiPriority="99" w:name="Signature"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="1" w:name="Default Paragraph Font"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Message Header"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="11" w:semiHidden="0" w:name="Subtitle"/>
+    <w:lsdException w:uiPriority="99" w:name="Salutation"/>
+    <w:lsdException w:uiPriority="99" w:name="Date"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Note Heading"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Block Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Hyperlink"/>
+    <w:lsdException w:uiPriority="99" w:name="FollowedHyperlink"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="22" w:semiHidden="0" w:name="Strong"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="20" w:semiHidden="0" w:name="Emphasis"/>
+    <w:lsdException w:uiPriority="99" w:name="Document Map"/>
+    <w:lsdException w:uiPriority="99" w:name="Plain Text"/>
+    <w:lsdException w:uiPriority="99" w:name="E-mail Signature"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal (Web)"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Acronym"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Address"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Cite"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Code"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Definition"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Keyboard"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Preformatted"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Sample"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Typewriter"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Variable"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="Normal Table"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation subject"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Contemporary"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Elegant"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Professional"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Balloon Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Theme"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="uk-UA"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:default="1" w:styleId="2">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="3">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:styleId="4">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="2"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="20"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="5">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:uiPriority w:val="99"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1644,68 +2870,68 @@
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
-[...4 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
-  <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>242</Words>
-[...2 lines deleted...]
-  <DocSecurity>0</DocSecurity>
+  <Words>247</Words>
+  <Characters>1379</Characters>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
+  <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1624</CharactersWithSpaces>
-[...2 lines deleted...]
-  <AppVersion></AppVersion>
+  <CharactersWithSpaces>1599</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.28032_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Ирина</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiOGUxZDk5YWNhYzMyZDgzNmI4YjcwNTllMTI3MzAyZjIiLCJ1c2VySWQiOiIyOTA0MTMxNDQ3NzUwIn0=</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>1033-12.1.0.28032</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
+    <vt:lpwstr>453CCF87E2B64E1A8C75D2852A45895E_12</vt:lpwstr>
+  </property>
+</Properties>
+</file>