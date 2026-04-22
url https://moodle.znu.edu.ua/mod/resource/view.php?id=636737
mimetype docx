--- v0 (2025-12-31)
+++ v1 (2026-04-22)
@@ -3560,75 +3560,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00B14509">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Кроки роботи:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2466D711" w14:textId="330FC8B5" w:rsidR="00B14509" w:rsidRPr="00B14509" w:rsidRDefault="00B14509" w:rsidP="00AB0400">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B14509">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Маємо навчальні дані з ознаками (наприклад, довжина та ширина зерна рису) і класами (</w:t>
-[...23 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>Маємо навчальні дані з ознаками (наприклад, довжина та ширина зерна рису) і класами (1 сорт чи 2 сорт).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18557E52" w14:textId="77777777" w:rsidR="00B14509" w:rsidRPr="00B14509" w:rsidRDefault="00B14509" w:rsidP="00AB0400">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B14509">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Для нового об’єкта обчислюємо відстань до кожного прикладу.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22DBCCC8" w14:textId="77777777" w:rsidR="00B14509" w:rsidRPr="00B14509" w:rsidRDefault="00B14509" w:rsidP="00AB0400">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
@@ -3709,423 +3685,609 @@
     <w:p w14:paraId="4E4FF4EF" w14:textId="77777777" w:rsidR="00B14509" w:rsidRPr="00B14509" w:rsidRDefault="00B14509" w:rsidP="00AB0400">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B14509">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>Навчальні дані (2 ознаки: довжина, ширина)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48AC852C" w14:textId="05064092" w:rsidR="00B14509" w:rsidRDefault="00AB0400" w:rsidP="00AB0400">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="692815D2" w14:textId="4DBE8686" w:rsidR="00FF316F" w:rsidRPr="00FF316F" w:rsidRDefault="00FF316F" w:rsidP="00FF316F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF316F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Навчальні дані (2 ознаки: довжина, ширина</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, сорт</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF316F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DA0BC8" w14:textId="77777777" w:rsidR="00FF316F" w:rsidRPr="00FF316F" w:rsidRDefault="00FF316F" w:rsidP="00FF316F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF316F">
+        <w:t xml:space="preserve">(6, 2, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF316F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF316F">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6502C01C" w14:textId="77777777" w:rsidR="00FF316F" w:rsidRPr="00FF316F" w:rsidRDefault="00FF316F" w:rsidP="00FF316F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF316F">
+        <w:t xml:space="preserve">(7, 3, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF316F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF316F">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3590E4D0" w14:textId="77777777" w:rsidR="00FF316F" w:rsidRPr="00FF316F" w:rsidRDefault="00FF316F" w:rsidP="00FF316F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF316F">
+        <w:t xml:space="preserve">(5, 2, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF316F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF316F">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A6D5F5" w14:textId="77777777" w:rsidR="00FF316F" w:rsidRPr="00FF316F" w:rsidRDefault="00FF316F" w:rsidP="00FF316F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF316F">
+        <w:t xml:space="preserve">(8, 3, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF316F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF316F">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="256ADC0A" w14:textId="77777777" w:rsidR="00FF316F" w:rsidRPr="00FF316F" w:rsidRDefault="00FF316F" w:rsidP="00FF316F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF316F">
+        <w:t xml:space="preserve">(6, 3, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF316F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF316F">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48AC852C" w14:textId="13EB2B6D" w:rsidR="00B14509" w:rsidRDefault="00B14509" w:rsidP="00AB0400">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28BE1CF8" w14:textId="77777777" w:rsidR="00AB0400" w:rsidRPr="00AB0400" w:rsidRDefault="00AB0400" w:rsidP="00AB0400">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB0400">
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Новий об’єкт</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206A2D16" w14:textId="77777777" w:rsidR="00AB0400" w:rsidRPr="00AB0400" w:rsidRDefault="00AB0400" w:rsidP="00AB0400">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB0400">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Length</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB0400">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 6.5, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB0400">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Width</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB0400">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 2.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24507A6A" w14:textId="0D2783F5" w:rsidR="00AB0400" w:rsidRDefault="00AB0400" w:rsidP="00AB0400">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB0400">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Потрібно визначити клас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFDF903" w14:textId="1E8D6976" w:rsidR="00AB0400" w:rsidRDefault="00FF316F" w:rsidP="00AB0400">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF316F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69EADB2D" wp14:editId="5E6489D2">
-[...2 lines deleted...]
-            <wp:docPr id="5" name="Рисунок 5"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36838546" wp14:editId="7C247AF1">
+            <wp:extent cx="4713605" cy="3551201"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="14" name="Рисунок 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5940425" cy="1701800"/>
+                      <a:ext cx="4718896" cy="3555187"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28BE1CF8" w14:textId="77777777" w:rsidR="00AB0400" w:rsidRPr="00AB0400" w:rsidRDefault="00AB0400" w:rsidP="00AB0400">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="32139BB9" w14:textId="4F387D73" w:rsidR="00FF316F" w:rsidRPr="00AB0400" w:rsidRDefault="00FF316F" w:rsidP="00AB0400">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AB0400">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF316F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...90 lines deleted...]
-          <w:bCs/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="303680D0" wp14:editId="4BD73F25">
-[...2 lines deleted...]
-            <wp:docPr id="8" name="Рисунок 8"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="453188A8" wp14:editId="12DC8FC0">
+            <wp:extent cx="4747260" cy="962139"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:docPr id="15" name="Рисунок 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5940425" cy="3236595"/>
+                      <a:ext cx="4773127" cy="967382"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="001F0AC4" w14:textId="77777777" w:rsidR="00AB0400" w:rsidRPr="00AB0400" w:rsidRDefault="00AB0400" w:rsidP="00AB0400">
-[...16 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="59C8D113" w14:textId="77777777" w:rsidR="00FF316F" w:rsidRDefault="00FF316F" w:rsidP="00FF316F">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+      </w:pPr>
+      <w:r>
         <w:t>Вибір 3 найближчих сусідів</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41ECB787" w14:textId="77777777" w:rsidR="00AB0400" w:rsidRPr="00AB0400" w:rsidRDefault="00AB0400" w:rsidP="00AB0400">
+    <w:p w14:paraId="08099C73" w14:textId="77777777" w:rsidR="00FF316F" w:rsidRDefault="00FF316F" w:rsidP="00FF316F">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="314983F9" w14:textId="77777777" w:rsidR="00AB0400" w:rsidRPr="00AB0400" w:rsidRDefault="00AB0400" w:rsidP="00AB0400">
+      </w:pPr>
+      <w:r>
+        <w:t>(6,2,C) → 0.71</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C39362" w14:textId="77777777" w:rsidR="00FF316F" w:rsidRDefault="00FF316F" w:rsidP="00FF316F">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="6C58A5B8" w14:textId="77777777" w:rsidR="00AB0400" w:rsidRPr="00AB0400" w:rsidRDefault="00AB0400" w:rsidP="00AB0400">
+      </w:pPr>
+      <w:r>
+        <w:t>(7,3,O) → 0.71</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30FA0BDE" w14:textId="77777777" w:rsidR="00FF316F" w:rsidRDefault="00FF316F" w:rsidP="00FF316F">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="0398E851" w14:textId="77777777" w:rsidR="00AB0400" w:rsidRDefault="00AB0400" w:rsidP="00AB0400">
+      </w:pPr>
+      <w:r>
+        <w:t>(6,3,C) → 0.71</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A60178" w14:textId="77777777" w:rsidR="00FF316F" w:rsidRDefault="00FF316F" w:rsidP="00FF316F">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Отже, серед 3 сусідів: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+        </w:rPr>
+        <w:t>Cammeo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+        </w:rPr>
+        <w:t>Osmancik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB535EF" w14:textId="21EC5C2D" w:rsidR="00AB0400" w:rsidRPr="00AB0400" w:rsidRDefault="00AB0400" w:rsidP="00AB0400">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB0400">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Отже, серед 3 сусідів: </w:t>
-[...40 lines deleted...]
-    <w:p w14:paraId="1CB535EF" w14:textId="21EC5C2D" w:rsidR="00AB0400" w:rsidRPr="00AB0400" w:rsidRDefault="00AB0400" w:rsidP="00AB0400">
+        <w:t>Висновок</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE2D735" w14:textId="18481AA6" w:rsidR="00AB0400" w:rsidRDefault="00AB0400" w:rsidP="00AB0400">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB0400">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Висновок</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6EE2D735" w14:textId="77777777" w:rsidR="00AB0400" w:rsidRPr="00AB0400" w:rsidRDefault="00AB0400" w:rsidP="00AB0400">
+        <w:t xml:space="preserve">Новий об’єкт (6.5, 2.5) буде класифікований як </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB0400">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Cammeo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB0400">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (C)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB0400">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21331764" w14:textId="53BF9BDF" w:rsidR="00FF316F" w:rsidRPr="00FF316F" w:rsidRDefault="00FF316F" w:rsidP="00AB0400">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB0400">
-[...25 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Реалізація цього підходу на </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Python</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF316F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF316F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>пр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>едставлена</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>практичн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> роботі №2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE7D556" w14:textId="77777777" w:rsidR="00AB0400" w:rsidRPr="00B14509" w:rsidRDefault="00AB0400" w:rsidP="00AB0400">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="650D4EA9" w14:textId="4B368DAF" w:rsidR="002A3DCC" w:rsidRPr="00C25503" w:rsidRDefault="00D921D5" w:rsidP="00AB0400">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -4151,51 +4313,50 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Дерево рішень — це один із популярних алгоритмів машинного навчання, який використовується для класифікації та регресії. Це графічна модель, що показує, як приймаються рішення на основі значень вхідних ознак. Дерево рішень нагадує структуру дерева, де кожен вузол відповідає перевірці певної умови (ознаки), а гілки представляють можливі результати цієї перевірки.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="398CDFF6" w14:textId="77777777" w:rsidR="00D921D5" w:rsidRPr="00C25503" w:rsidRDefault="00D921D5" w:rsidP="00AB0400">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Основні характеристики дерева рішень:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C78C2E5" w14:textId="77777777" w:rsidR="00D921D5" w:rsidRPr="00C25503" w:rsidRDefault="00D921D5" w:rsidP="00AB0400">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Вузли:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="108ADCF5" w14:textId="77777777" w:rsidR="00D921D5" w:rsidRPr="00C25503" w:rsidRDefault="00D921D5" w:rsidP="00AB0400">
       <w:pPr>
@@ -4461,68 +4622,100 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Простий приклад для дерев рішень</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66392892" w14:textId="77777777" w:rsidR="00434274" w:rsidRPr="00C25503" w:rsidRDefault="00434274" w:rsidP="00AB0400">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Уявімо, що ми хочемо передбачити, чи підуть людина на прогулянку в залежності від погоди. У нас є кілька простих ознак:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FDB54DA" w14:textId="77777777" w:rsidR="00434274" w:rsidRPr="00C25503" w:rsidRDefault="00434274" w:rsidP="00AB0400">
+    <w:p w14:paraId="6FDB54DA" w14:textId="00109C48" w:rsidR="00434274" w:rsidRPr="00C25503" w:rsidRDefault="00434274" w:rsidP="00AB0400">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Температура: високий чи низький.</w:t>
+        <w:t>Температура: висок</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF316F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C25503">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> чи низьк</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF316F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C25503">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C53152C" w14:textId="77777777" w:rsidR="00434274" w:rsidRPr="00C25503" w:rsidRDefault="00434274" w:rsidP="00AB0400">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Вологість: висока чи низька.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A601B11" w14:textId="77777777" w:rsidR="00434274" w:rsidRPr="00C25503" w:rsidRDefault="00434274" w:rsidP="00AB0400">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
@@ -4539,50 +4732,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>І ось наш набір даних:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43FB2C19" w14:textId="12D48011" w:rsidR="00434274" w:rsidRPr="00C25503" w:rsidRDefault="00434274" w:rsidP="00AB0400">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D41BAED" wp14:editId="2ABA1F42">
             <wp:extent cx="5125085" cy="1453431"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Рисунок 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5145612" cy="1459252"/>
@@ -4653,352 +4847,1169 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Якщо температура висока, ми перевіряємо вологість.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DC6DFA3" w14:textId="77777777" w:rsidR="00434274" w:rsidRPr="00C25503" w:rsidRDefault="00434274" w:rsidP="00AB0400">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Якщо вологість низька, то людина підуть на прогулянку (відповідь Так).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117E4C61" w14:textId="77777777" w:rsidR="00434274" w:rsidRPr="00C25503" w:rsidRDefault="00434274" w:rsidP="00AB0400">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C25503">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Якщо вологість висока, то людина не піде на прогулянку (відповідь Ні).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3544E8C0" w14:textId="77777777" w:rsidR="00434274" w:rsidRPr="00C25503" w:rsidRDefault="00434274" w:rsidP="00AB0400">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C25503">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Якщо температура низька, то людина не піде на прогулянку (відповідь Ні).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA1DA7A" w14:textId="77777777" w:rsidR="00434274" w:rsidRPr="00C25503" w:rsidRDefault="00434274" w:rsidP="00AB0400">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C25503">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Остаточне дерево:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A995719" w14:textId="77777777" w:rsidR="00434274" w:rsidRPr="00C25503" w:rsidRDefault="00434274" w:rsidP="00AB0400">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C25503">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            Температура?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67AF5B1B" w14:textId="77777777" w:rsidR="00434274" w:rsidRPr="00C25503" w:rsidRDefault="00434274" w:rsidP="00AB0400">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C25503">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           /           \</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4712EB" w14:textId="77777777" w:rsidR="00434274" w:rsidRPr="00C25503" w:rsidRDefault="00434274" w:rsidP="00AB0400">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C25503">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Висока         Низька</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AADA1BB" w14:textId="77777777" w:rsidR="00434274" w:rsidRPr="00C25503" w:rsidRDefault="00434274" w:rsidP="00AB0400">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C25503">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       /    \           |</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32224D0A" w14:textId="77777777" w:rsidR="00434274" w:rsidRPr="00C25503" w:rsidRDefault="00434274" w:rsidP="00AB0400">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C25503">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Низька  Висока     Ні</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F244C2" w14:textId="77777777" w:rsidR="00434274" w:rsidRPr="00C25503" w:rsidRDefault="00434274" w:rsidP="00AB0400">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C25503">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     |       |</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3144B54C" w14:textId="77777777" w:rsidR="00434274" w:rsidRPr="00C25503" w:rsidRDefault="00434274" w:rsidP="00AB0400">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C25503">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Так      Ні</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EBF0E3" w14:textId="77777777" w:rsidR="00434274" w:rsidRPr="00C25503" w:rsidRDefault="00434274" w:rsidP="00AB0400">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C25503">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Як працює дерево рішень:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D850ADB" w14:textId="77777777" w:rsidR="00434274" w:rsidRPr="00C25503" w:rsidRDefault="00434274" w:rsidP="00AB0400">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C25503">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Якщо температура висока і вологість низька, людина піде на прогулянку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73FE5DF4" w14:textId="77777777" w:rsidR="00434274" w:rsidRPr="00C25503" w:rsidRDefault="00434274" w:rsidP="00AB0400">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C25503">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Якщо температура висока і вологість висока, людина не піде на прогулянку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00675726" w14:textId="77777777" w:rsidR="00434274" w:rsidRPr="00C25503" w:rsidRDefault="00434274" w:rsidP="00AB0400">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C25503">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Якщо температура низька, незалежно від вологості, людина не піде на прогулянку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19906265" w14:textId="485D1E97" w:rsidR="00D921D5" w:rsidRDefault="00434274" w:rsidP="00AB0400">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C25503">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Це дуже простий приклад, але дерево рішень може бути набагато складнішим, коли ознак більше або якщо дані мають більше можливих варіантів. Дерева рішень працюють добре для задач класифікації, де можна легко визначити умови, які розділяють класи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376B6438" w14:textId="0ED24025" w:rsidR="00FF316F" w:rsidRDefault="00FF316F" w:rsidP="00AB0400">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF316F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Наступний приклад буду</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>є дерево рішень, яке показує чи надавати клієнту банку позику</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4343F9DC" w14:textId="55AF7758" w:rsidR="00FF316F" w:rsidRPr="00184569" w:rsidRDefault="00FF316F" w:rsidP="00FF316F">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Маємо три ознаки: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Credit_Score</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рівень,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Debt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Employment_Years</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Credit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Score</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ц</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е числовий індекс, який відображає </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>надійність клієнта як позичальника</w:t>
+      </w:r>
+      <w:r w:rsidR="00184569" w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>, ч</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>им вищий бал, тим менший ризик для банку чи кредитора</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Debt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> —</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>рівень заборгованості клієнта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Employment_Years</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00A05384">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>стаж роботи</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5820F421" w14:textId="56499E0B" w:rsidR="00FF316F" w:rsidRPr="00184569" w:rsidRDefault="00FF316F" w:rsidP="00FF316F">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Цільова змінна (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Will_pay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>) показує, чи клієнт буде платити («</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>») чи ні («</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>»).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B90083" w14:textId="77777777" w:rsidR="00184569" w:rsidRPr="00184569" w:rsidRDefault="00184569" w:rsidP="00184569">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Якщо вологість низька, то людина підуть на прогулянку (відповідь Так).</w:t>
-[...299 lines deleted...]
-        <w:t>Це дуже простий приклад, але дерево рішень може бути набагато складнішим, коли ознак більше або якщо дані мають більше можливих варіантів. Дерева рішень працюють добре для задач класифікації, де можна легко визначити умови, які розділяють класи.</w:t>
+        <w:t xml:space="preserve">Головна проблема – формування найбільш оптимального розбиття на вузли в цьому дереві. В </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>данному</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> випадку це реалізовано через параметр </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rStyle w:val="HTML1"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>criterion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rStyle w:val="HTML1"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>='</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rStyle w:val="HTML1"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entropy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rStyle w:val="HTML1"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">при побудові моделі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10480364" w14:textId="29997B57" w:rsidR="00184569" w:rsidRPr="00184569" w:rsidRDefault="00184569" w:rsidP="00184569">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Для</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>DecisionTreeClassifier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> використовується </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>інформаційна ентропія</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> як міра якості розбиття вузлів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B6DB56" w14:textId="77777777" w:rsidR="00184569" w:rsidRPr="00184569" w:rsidRDefault="00184569" w:rsidP="00184569">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Що таке ентропія в дереві рішень</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43093B13" w14:textId="77777777" w:rsidR="00184569" w:rsidRPr="00184569" w:rsidRDefault="00184569" w:rsidP="00184569">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ентропія вимірює </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ступінь невпорядкованості</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> або «змішаності» класів у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>вузлі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542C10A8" w14:textId="77777777" w:rsidR="00184569" w:rsidRPr="00184569" w:rsidRDefault="00184569" w:rsidP="00184569">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Якщо у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>вузлі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> всі приклади належать до одного класу → ентропія = 0 (чистий вузол).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3987E52F" w14:textId="77777777" w:rsidR="00184569" w:rsidRPr="00184569" w:rsidRDefault="00184569" w:rsidP="00184569">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Якщо класи розподілені рівномірно → ентропія максимальна (найбільша невизначеність).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7001FC" w14:textId="77777777" w:rsidR="00184569" w:rsidRPr="00184569" w:rsidRDefault="00184569" w:rsidP="00184569">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Формула ентропії для двох класів:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D08E615" w14:textId="5E46447C" w:rsidR="00184569" w:rsidRPr="00184569" w:rsidRDefault="00184569" w:rsidP="00184569">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>H(p)=−p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>⋅</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>log</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(p)−(1−p)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>⋅</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>log</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(1−p)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196F7CB0" w14:textId="77777777" w:rsidR="00184569" w:rsidRPr="00184569" w:rsidRDefault="00184569" w:rsidP="00184569">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">де p — частка прикладів одного класу у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>вузлі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650F233C" w14:textId="77777777" w:rsidR="00184569" w:rsidRPr="00184569" w:rsidRDefault="00184569" w:rsidP="00184569">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Як працює критерій</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C79096" w14:textId="77777777" w:rsidR="00184569" w:rsidRPr="00184569" w:rsidRDefault="00184569" w:rsidP="00184569">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При кожному можливому розбитті дерева обчислюється </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>зменшення ентропії</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (інформаційний приріст, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rStyle w:val="a7"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rStyle w:val="a7"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rStyle w:val="a7"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>gain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53029186" w14:textId="77777777" w:rsidR="00184569" w:rsidRPr="00184569" w:rsidRDefault="00184569" w:rsidP="00184569">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Алгоритм вибирає те розбиття, яке найбільше зменшує невизначеність.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2495A303" w14:textId="77777777" w:rsidR="00184569" w:rsidRPr="00184569" w:rsidRDefault="00184569" w:rsidP="00184569">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00184569">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Таким чином, вузли стають «чистішими», і дерево поступово формує правила класифікації.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63584057" w14:textId="77777777" w:rsidR="00AF3C56" w:rsidRPr="00C25503" w:rsidRDefault="00AF3C56" w:rsidP="00AB0400">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -6568,51 +7579,50 @@
     </w:p>
     <w:p w14:paraId="4E38FACE" w14:textId="77777777" w:rsidR="00AF3C56" w:rsidRPr="00C25503" w:rsidRDefault="00AF3C56" w:rsidP="00AB0400">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">y = </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>df</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>['</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -8013,159 +9023,664 @@
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6096000" cy="3507740"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C1B451B" w14:textId="7ED7D795" w:rsidR="00AB0400" w:rsidRPr="00AB0400" w:rsidRDefault="00AB0400" w:rsidP="00AB0400">
+    <w:p w14:paraId="7A3A531E" w14:textId="77777777" w:rsidR="00184569" w:rsidRDefault="00184569" w:rsidP="00AB0400">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AB0400">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CA46357" w14:textId="77777777" w:rsidR="00184569" w:rsidRPr="006D2E2F" w:rsidRDefault="00184569" w:rsidP="00184569">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Як це інтерпретувати</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3983D1D4" w14:textId="77777777" w:rsidR="00184569" w:rsidRPr="006D2E2F" w:rsidRDefault="00184569" w:rsidP="00184569">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Debt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — перша ознака, яку дерево використовує для розбиття:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111587F6" w14:textId="77777777" w:rsidR="00184569" w:rsidRPr="006D2E2F" w:rsidRDefault="00184569" w:rsidP="00184569">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Якщо </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Debt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ≤ 0.33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (після нормалізації), то прогноз: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (клієнт буде платити).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="020DA8F6" w14:textId="77777777" w:rsidR="00184569" w:rsidRPr="006D2E2F" w:rsidRDefault="00184569" w:rsidP="00184569">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Якщо </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Debt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &gt; 0.33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, то дерево дивиться на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Employment_Years</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61178882" w14:textId="77777777" w:rsidR="00184569" w:rsidRPr="006D2E2F" w:rsidRDefault="00184569" w:rsidP="00184569">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Employment_Years</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EDCC456" w14:textId="77777777" w:rsidR="00184569" w:rsidRPr="006D2E2F" w:rsidRDefault="00184569" w:rsidP="00184569">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Якщо </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Employment_Years</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ≤ -0.80</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (тобто дуже малий стаж роботи після нормалізації), прогноз: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5664F14E" w14:textId="77777777" w:rsidR="00184569" w:rsidRPr="006D2E2F" w:rsidRDefault="00184569" w:rsidP="00184569">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Якщо </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Employment_Years</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &gt; -0.80</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, прогноз теж: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798A23E9" w14:textId="77777777" w:rsidR="00184569" w:rsidRPr="006D2E2F" w:rsidRDefault="00184569" w:rsidP="00184569">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Чому з’явилися «від’ємні» значення</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43909509" w14:textId="77777777" w:rsidR="00184569" w:rsidRPr="006D2E2F" w:rsidRDefault="00184569" w:rsidP="00184569">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Це результат </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нормалізації ознак через </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>StandardScaler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB2499F" w14:textId="77777777" w:rsidR="00184569" w:rsidRPr="006D2E2F" w:rsidRDefault="00184569" w:rsidP="00184569">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>StandardScaler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> перетворює дані так, щоб середнє значення було 0, а стандартне відхилення — 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBF19F2" w14:textId="77777777" w:rsidR="00184569" w:rsidRPr="006D2E2F" w:rsidRDefault="00184569" w:rsidP="00184569">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тому значення нижчі за середнє стають </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>від’ємними</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, а вищі за середнє — </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>додатними</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB6E3D7" w14:textId="3D3CA3D8" w:rsidR="00184569" w:rsidRPr="006D2E2F" w:rsidRDefault="00184569" w:rsidP="00184569">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Наприклад, якщо середній стаж роботи у вибірці ~10 років, то клієнт із 0–3 роками отримає від’ємне значення після </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>масштабуванн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5F4F55C4" w14:textId="77777777" w:rsidR="00184569" w:rsidRPr="006D2E2F" w:rsidRDefault="00184569" w:rsidP="00184569">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Модель виявила просте правило: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">якщо боргів немає → </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, інакше майже завжди → </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019A35EB" w14:textId="77777777" w:rsidR="00184569" w:rsidRPr="006D2E2F" w:rsidRDefault="00184569" w:rsidP="00184569">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2E2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Це пояснює, чому точність 83.33%: дерево добре відокремлює «чистих» клієнтів, але для інших воно занадто спрощене.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A24CA1F" w14:textId="77777777" w:rsidR="00184569" w:rsidRDefault="00184569" w:rsidP="00AB0400">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AB0400">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C1B451B" w14:textId="2A9390BF" w:rsidR="00AB0400" w:rsidRPr="00FF316F" w:rsidRDefault="00AB0400" w:rsidP="00AB0400">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AB0400">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF316F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AB0400">
+        </w:rPr>
+        <w:t xml:space="preserve">Наївний </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF316F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AB0400">
+        </w:rPr>
+        <w:t>байесовський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF316F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="39766178" w14:textId="0D8619A1" w:rsidR="00AB0400" w:rsidRDefault="00AB0400" w:rsidP="00AB0400">
+        </w:rPr>
+        <w:t xml:space="preserve"> класифікатор</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39766178" w14:textId="0D8619A1" w:rsidR="00AB0400" w:rsidRPr="00FF316F" w:rsidRDefault="00AB0400" w:rsidP="00AB0400">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="260DAAAC" w14:textId="5B39D6FF" w:rsidR="00AB0400" w:rsidRPr="00AB0400" w:rsidRDefault="00AB0400" w:rsidP="00AB0400">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB0400">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Naive</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB0400">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB0400">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bayes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -8376,152 +9891,153 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Для кожної ознаки обчислюється </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB0400">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>умовна ймовірність</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB0400">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> появи значення ознаки за умови класу.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65DB2D8C" w14:textId="0867DCF5" w:rsidR="00AB0400" w:rsidRDefault="00AB0400" w:rsidP="00AB0400">
+    <w:p w14:paraId="65DB2D8C" w14:textId="304088A4" w:rsidR="00AB0400" w:rsidRDefault="00AB0400" w:rsidP="00AB0400">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB0400">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Для нового об’єкта обчислюється ймовірність належності до кожного класу:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="13944F38" w14:textId="6DA5EB22" w:rsidR="00AB0400" w:rsidRDefault="00AB0400" w:rsidP="00AB0400">
+        <w:t>Для нового об’єкта обчислюється ймовірність належності до кожного класу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13944F38" w14:textId="3E2B97E3" w:rsidR="00AB0400" w:rsidRDefault="006D2E2F" w:rsidP="006D2E2F">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB0400">
+      <w:r w:rsidRPr="006D2E2F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67C34D58" wp14:editId="4A7B0CC6">
-            <wp:extent cx="4820323" cy="562053"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="296EC5F8" wp14:editId="19AD8128">
+            <wp:extent cx="3486637" cy="943107"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
-            <wp:docPr id="10" name="Рисунок 10"/>
+            <wp:docPr id="16" name="Рисунок 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4820323" cy="562053"/>
+                      <a:ext cx="3486637" cy="943107"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="113A6413" w14:textId="26A0C07B" w:rsidR="00AB0400" w:rsidRPr="00AB0400" w:rsidRDefault="00AB0400" w:rsidP="00AB0400">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB0400">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Простий</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB0400">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB0400">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>числовий</w:t>
@@ -8555,50 +10071,51 @@
     <w:p w14:paraId="0F91DAAA" w14:textId="78E0BFF1" w:rsidR="00AB0400" w:rsidRDefault="00AB0400" w:rsidP="00AB0400">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Навчальні дані (ознака: колір зерна)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6130791C" w14:textId="536093EC" w:rsidR="00AB0400" w:rsidRPr="00AB0400" w:rsidRDefault="00AB0400" w:rsidP="00AB0400">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB0400">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B17B65D" wp14:editId="16DED26C">
             <wp:extent cx="4614545" cy="2177296"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="11" name="Рисунок 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -9283,51 +10800,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1.0 = 0.6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E7CE3AD" w14:textId="77777777" w:rsidR="00AB0400" w:rsidRPr="00AB0400" w:rsidRDefault="00AB0400" w:rsidP="00AB0400">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB0400">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>P(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB0400">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Osmancik</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AB0400">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB0400">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -9694,50 +11210,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Уявімо, що у вас є модель регресії для виявлення спаму в електронній пошті, яка прогнозує значення від 0 до 1, що представляє ймовірність того, що певний лист є спамом. Прогноз 0,50 означає 50% ймовірність того, що лист є спамом, прогноз 0,75 означає 75% ймовірність, що лист є спамом, і так далі.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="643C7744" w14:textId="77777777" w:rsidR="00744D07" w:rsidRPr="00C25503" w:rsidRDefault="00744D07" w:rsidP="00AB0400">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ви хочете розгорнути цю модель у додатку електронної пошти для фільтрації спаму в окрему папку. Однак для цього вам потрібно перетворити необроблений числовий результат моделі (наприклад, 0,75) у одну з двох категорій: «спам» або «не спам».</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EB85ABE" w14:textId="77777777" w:rsidR="00744D07" w:rsidRPr="00C25503" w:rsidRDefault="00744D07" w:rsidP="00AB0400">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Для цього ви обираєте порогову ймовірність, яку називають порогом класифікації. Приклади з ймовірністю вище порогового значення присвоюються позитивному класу, тобто класу, на який ви тестуєте (у цьому випадку, спам). Приклади з меншою ймовірністю належать до негативного класу, альтернативного класу (у цьому випадку не спам).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="017E3293" w14:textId="77777777" w:rsidR="00744D07" w:rsidRPr="00C25503" w:rsidRDefault="00744D07" w:rsidP="00AB0400">
       <w:pPr>
@@ -10186,50 +11703,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69985758" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRPr="00C25503" w:rsidRDefault="00C15EBF" w:rsidP="00AB0400">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Зверніть увагу, що сума в кожному рядку дає всі прогнозовані позитивні значення (TP + FP) та всі прогнозовані негативні значення (FN + TN), незалежно від їх достовірності. Тим часом, сума в кожному стовпці дає всі реальні позитивні результати (TP + FN) та всі реальні негативні значення (FP + TN), незалежно від класифікації моделі.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="145BB97E" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRPr="00C25503" w:rsidRDefault="00C15EBF" w:rsidP="00AB0400">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Якщо загальна кількість фактичних позитивних результатів не близька до загальної кількості фактичних негативних значень, набір даних є несбалансованим. Прикладом несбалансованого набору даних може бути набір із тисяч фотографій хмар, де цікавий вам рідкісний тип хмар, скажімо, спіральні хмари, з'являється лише кілька разів.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3699F699" w14:textId="77777777" w:rsidR="00C15EBF" w:rsidRPr="00C25503" w:rsidRDefault="00C15EBF" w:rsidP="00AB0400">
@@ -10477,51 +11995,50 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="488D4C48" w14:textId="77777777" w:rsidR="00337C68" w:rsidRPr="00C25503" w:rsidRDefault="00337C68" w:rsidP="00AB0400">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>де:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FB44A68" w14:textId="0346F322" w:rsidR="00337C68" w:rsidRPr="00C25503" w:rsidRDefault="00337C68" w:rsidP="00AB0400">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TP — істинно позитивні результати,</w:t>
@@ -10682,72 +12199,87 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Оскільки вона включає всі чотири результати матриці плутанини (TP, FP, TN, FN), при наявності збалансованого набору даних з однаковою кількістю прикладів у обох класах точність може слугувати грубою мірою якості моделі. Через це вона часто є метрикою оцінки за замовчуванням, що використовується для загальних або невизначених моделей, які виконують загальні або невизначені завдання.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EFB78EE" w14:textId="77777777" w:rsidR="00337C68" w:rsidRPr="00C25503" w:rsidRDefault="00337C68" w:rsidP="00AB0400">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Однак, коли набір даних </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>несбалансований</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> або помилка одного типу (FN або FP) обходиться дорожче, ніж інша, що має місце в більшості реальних застосувань, краще оптимізувати один з інших показників.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F31113E" w14:textId="77777777" w:rsidR="00337C68" w:rsidRPr="00C25503" w:rsidRDefault="00337C68" w:rsidP="00AB0400">
+    <w:p w14:paraId="2EA1D4F6" w14:textId="77777777" w:rsidR="00785C6A" w:rsidRDefault="00785C6A" w:rsidP="00AB0400">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F31113E" w14:textId="3E3FBF7C" w:rsidR="00337C68" w:rsidRPr="00C25503" w:rsidRDefault="00337C68" w:rsidP="00AB0400">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Істинно позитивний рівень (TPR)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -10882,70 +12414,96 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ось чому інше назва відгуку — </w:t>
       </w:r>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ймовірність виявлення</w:t>
       </w:r>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: воно відповідає на запитання: «Яка частка спам-повідомлень виявляється цією моделлю?»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B35835" w14:textId="77777777" w:rsidR="00670C6D" w:rsidRPr="00C25503" w:rsidRDefault="00670C6D" w:rsidP="00AB0400">
+    <w:p w14:paraId="0F8D63F1" w14:textId="77777777" w:rsidR="00785C6A" w:rsidRDefault="00785C6A" w:rsidP="00AB0400">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ложнопозитивний показник (FPR)</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26B35835" w14:textId="41630A42" w:rsidR="00670C6D" w:rsidRPr="00C25503" w:rsidRDefault="00670C6D" w:rsidP="00AB0400">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C25503">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ложнопозитивний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C25503">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> показник (FPR)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> — це частка всіх фактичних негативних результатів, які були помилково класифіковані як позитивні, також відома як </w:t>
       </w:r>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ймовірність хибної тривоги</w:t>
       </w:r>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -11043,119 +12601,132 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Хибнопозитивні результати — це фактичні негативні результати, які були неправильно класифіковані, тому вони з'являються в знаменнику. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>У прикладі з класифікацією спаму FPR вимірює частку легітимних електронних листів, які були помилково класифіковані як спам</w:t>
       </w:r>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, або рівень хибних спрацьовувань моделі.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A359A7" w14:textId="77777777" w:rsidR="00670C6D" w:rsidRPr="00C25503" w:rsidRDefault="00670C6D" w:rsidP="00AB0400">
+    <w:p w14:paraId="5E320E7F" w14:textId="77777777" w:rsidR="00785C6A" w:rsidRDefault="00785C6A" w:rsidP="00AB0400">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60A359A7" w14:textId="1D8DA650" w:rsidR="00670C6D" w:rsidRPr="00C25503" w:rsidRDefault="00670C6D" w:rsidP="00AB0400">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C25503">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Точність</w:t>
       </w:r>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> — це частка всіх позитивних класифікацій моделі, які насправді є позитивними.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B332A8" w14:textId="4476BB4E" w:rsidR="00670C6D" w:rsidRPr="00C25503" w:rsidRDefault="00670C6D" w:rsidP="00AB0400">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Математично це визначається як:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19FC8B89" w14:textId="6172BD5F" w:rsidR="00670C6D" w:rsidRPr="00C25503" w:rsidRDefault="00670C6D" w:rsidP="00AB0400">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09D7CF77" wp14:editId="5B70E832">
             <wp:extent cx="1684020" cy="605195"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:docPr id="33" name="Рисунок 33"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1690813" cy="607636"/>
@@ -11277,50 +12848,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="112E00F0" w14:textId="77777777" w:rsidR="00670C6D" w:rsidRPr="00C25503" w:rsidRDefault="00670C6D" w:rsidP="00AB0400">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Хибнопозитивний</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> показник (FPR)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: Використовуйте, коли </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C25503">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -11398,51 +12970,51 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D921D5" w:rsidRPr="00F73B0B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -11787,50 +13359,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09941970"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="08D2B348"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B9910E4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3A4C05FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11935,51 +13656,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CF0040C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0CE1A78"/>
     <w:lvl w:ilvl="0" w:tplc="10000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
@@ -12024,51 +13745,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F8D4F35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B3AAFC7A"/>
     <w:lvl w:ilvl="0" w:tplc="10000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
@@ -12113,51 +13834,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FC824FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F9A73E0"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12199,51 +13920,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11593819"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF246EC4"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12285,51 +14006,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15CD15CD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F93058DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12434,51 +14155,200 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17E7378C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="460EE7F0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A1D0B33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8EE42558"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12520,51 +14390,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E735D35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00B68E46"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
@@ -12609,51 +14479,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22DA4808"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3BA8066E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E5815F3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EFA647FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12754,51 +14773,168 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="308105AC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9C8C2B24"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31FA6F5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="793A0804"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12867,51 +15003,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34D80244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18D0402E"/>
     <w:lvl w:ilvl="0" w:tplc="B1660FE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
@@ -12956,51 +15092,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AA91BD3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="42948E3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13105,51 +15241,200 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C36270A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C81A46BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CCE6A82"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8A50C932"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13254,51 +15539,349 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4186730C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D41E407C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41C84D13"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1BB8E126"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="439F64D2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="403EEF36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13403,51 +15986,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50AE7BC3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6D68C1D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -13520,51 +16103,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5538098F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C14C0BE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -13633,51 +16216,200 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55F26252"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5562F77E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BE65B49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82404720"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13719,51 +16451,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="624B17CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0038E104"/>
     <w:lvl w:ilvl="0" w:tplc="10000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
@@ -13808,51 +16540,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="645A0DC5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C6BC93E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13957,51 +16689,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64AB3E99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86FAC304"/>
     <w:lvl w:ilvl="0" w:tplc="3EE680C4">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
@@ -14046,51 +16778,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65E964EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F66B202"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14132,51 +16864,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="667E2B72"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E964394E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -14245,51 +16977,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CBB1897"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFF06860"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14331,51 +17063,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E806838"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="18DC196A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14480,51 +17212,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FB25020"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="31F4D998"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -14593,51 +17325,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71536075"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7DFEE556"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14743,257 +17475,286 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="13">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="14">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="30"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="31">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB6C00"/>
+    <w:rsid w:val="00184569"/>
     <w:rsid w:val="00184737"/>
     <w:rsid w:val="001A2447"/>
     <w:rsid w:val="001A55C4"/>
     <w:rsid w:val="00220C94"/>
     <w:rsid w:val="002224D7"/>
     <w:rsid w:val="00247465"/>
     <w:rsid w:val="002A3DCC"/>
     <w:rsid w:val="00312282"/>
     <w:rsid w:val="00337C68"/>
     <w:rsid w:val="00386AC6"/>
     <w:rsid w:val="00434274"/>
     <w:rsid w:val="00646672"/>
     <w:rsid w:val="00670C6D"/>
+    <w:rsid w:val="006D2E2F"/>
     <w:rsid w:val="00704F5D"/>
     <w:rsid w:val="00744D07"/>
     <w:rsid w:val="00747090"/>
+    <w:rsid w:val="00785C6A"/>
     <w:rsid w:val="007C60AE"/>
     <w:rsid w:val="00840C21"/>
     <w:rsid w:val="008C610C"/>
     <w:rsid w:val="008E6ACC"/>
     <w:rsid w:val="00984273"/>
     <w:rsid w:val="009F6973"/>
+    <w:rsid w:val="00A05384"/>
     <w:rsid w:val="00A556D1"/>
     <w:rsid w:val="00A621D2"/>
     <w:rsid w:val="00A90EBF"/>
     <w:rsid w:val="00AA7C3B"/>
     <w:rsid w:val="00AB0400"/>
     <w:rsid w:val="00AF3C56"/>
     <w:rsid w:val="00B14509"/>
     <w:rsid w:val="00BB7DB7"/>
     <w:rsid w:val="00BC047B"/>
     <w:rsid w:val="00BF3A38"/>
     <w:rsid w:val="00C15EBF"/>
     <w:rsid w:val="00C25503"/>
     <w:rsid w:val="00D64D9F"/>
     <w:rsid w:val="00D921D5"/>
     <w:rsid w:val="00E00289"/>
     <w:rsid w:val="00F73B0B"/>
     <w:rsid w:val="00F93BFB"/>
     <w:rsid w:val="00FB6C00"/>
     <w:rsid w:val="00FD305E"/>
+    <w:rsid w:val="00FF316F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="43A3E187"/>
@@ -15428,51 +18189,50 @@
     <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007C60AE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00247465"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="40"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
@@ -15583,51 +18343,50 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00646672"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="00247465"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="uk-UA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="40">
     <w:name w:val="Заголовок 4 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00D921D5"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:lang w:val="uk-UA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTML">
@@ -15714,56 +18473,108 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="hljs-string">
     <w:name w:val="hljs-string"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00D921D5"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="hljs-subst">
     <w:name w:val="hljs-subst"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00D921D5"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="20">
     <w:name w:val="Заголовок 2 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="007C60AE"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="uk-UA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="a7">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00184569"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
+    <w:div w:id="23100736">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="722411663">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="665060670">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="29308353">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="72170579">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -15864,51 +18675,77 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="95638985">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="398405404">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="504634562">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="543061456">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="549650793">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -16009,64 +18846,103 @@
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
             <w:div w:id="338775888">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="651370719">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="670377614">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="742409957">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="749422123">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="780105916">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="797337224">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -16462,50 +19338,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1222639952">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1318221485">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1320186240">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1361854192">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -17206,70 +20095,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>7330</Characters>
+  <Pages>16</Pages>
+  <Words>14450</Words>
+  <Characters>8238</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>61</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20149</CharactersWithSpaces>
+  <CharactersWithSpaces>22643</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>