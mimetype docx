--- v0 (2025-12-31)
+++ v1 (2026-04-22)
@@ -2624,520 +2624,497 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD1B7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>мінімум</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00760279">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CBAFA6F" w14:textId="3C26598E" w:rsidR="00CD5544" w:rsidRDefault="00CD5544" w:rsidP="00DD1B7D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2336F3B4" w14:textId="1C6C584E" w:rsidR="00CD5544" w:rsidRPr="00154CFA" w:rsidRDefault="00CD5544" w:rsidP="00DD1B7D">
-      <w:pPr>
+    <w:p w14:paraId="2336F3B4" w14:textId="1C6C584E" w:rsidR="00CD5544" w:rsidRPr="005123AE" w:rsidRDefault="00CD5544" w:rsidP="00DD1B7D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00154CFA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Простий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005123AE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154CFA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>приклад</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005123AE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154CFA">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>к-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00154CFA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...53 lines deleted...]
-        <w:t>mean.</w:t>
+        <w:t>mean</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005123AE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04DF660C" w14:textId="77777777" w:rsidR="00CD5544" w:rsidRPr="00CD5544" w:rsidRDefault="00CD5544" w:rsidP="00CD5544">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5544">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>Розглянемо простий приклад обчислення k-means вручну для 4 точок та 2 кластерів (k=2).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="095A8A8B" w14:textId="77777777" w:rsidR="00CD5544" w:rsidRPr="00CD5544" w:rsidRDefault="00CD5544" w:rsidP="00CD5544">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5544">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>Вхідні дані (4 точки у 2D-просторі)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7181A21A" w14:textId="5EEE73F2" w:rsidR="00CD5544" w:rsidRPr="00CD5544" w:rsidRDefault="00CD5544" w:rsidP="00CD5544">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5544">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">P1=(1,1),P2=(2,1),P3=(4,3),P4=(5,4) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1534B4B6" w14:textId="77777777" w:rsidR="00CD5544" w:rsidRPr="00CD5544" w:rsidRDefault="00CD5544" w:rsidP="00CD5544">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5544">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>Крок 1: Ініціалізація центрів кластерів</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="220567EF" w14:textId="77777777" w:rsidR="00CD5544" w:rsidRPr="00CD5544" w:rsidRDefault="00CD5544" w:rsidP="00CD5544">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5544">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>Припустимо, що початкові центроїди вибрані випадково:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4471100B" w14:textId="7CE2F2D6" w:rsidR="00CD5544" w:rsidRPr="00CD5544" w:rsidRDefault="00CD5544" w:rsidP="00CD5544">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5544">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">C1=(1,1),C2=(4,3) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40815621" w14:textId="77777777" w:rsidR="00CD5544" w:rsidRPr="00CD5544" w:rsidRDefault="00CD5544" w:rsidP="00CD5544">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5544">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>Крок 2: Призначення точок до кластерів</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CD20B8D" w14:textId="77777777" w:rsidR="00CD5544" w:rsidRPr="00CD5544" w:rsidRDefault="00CD5544" w:rsidP="00CD5544">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5544">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>Обчислюємо відстань (за Евклідовою метрикою) від кожної точки до центрів кластерів:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03845838" w14:textId="0B46BA0E" w:rsidR="00CD5544" w:rsidRDefault="00CD5544" w:rsidP="00DD1B7D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5544">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A4F2224" wp14:editId="43A77BD7">
             <wp:extent cx="5940425" cy="2112010"/>
             <wp:effectExtent l="0" t="0" r="3175" b="2540"/>
             <wp:docPr id="10" name="Рисунок 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="2112010"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E2B2576" w14:textId="77777777" w:rsidR="00CD5544" w:rsidRPr="00CD5544" w:rsidRDefault="00CD5544" w:rsidP="00CD5544">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5544">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>Нові групи:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58492144" w14:textId="6DCEC731" w:rsidR="00CD5544" w:rsidRPr="00CD5544" w:rsidRDefault="00CD5544" w:rsidP="00CD5544">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5544">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>Кластер 1: P1(1,1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD5544">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>P2(2,1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="088E2238" w14:textId="72FCB8F5" w:rsidR="00CD5544" w:rsidRPr="00CD5544" w:rsidRDefault="00CD5544" w:rsidP="00CD5544">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5544">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>Кластер 2: P3(4,3)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD5544">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD5544">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> P4(5,4)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FC38321" w14:textId="77777777" w:rsidR="00CD5544" w:rsidRPr="00CD5544" w:rsidRDefault="00CD5544" w:rsidP="00CD5544">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5544">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>Крок 3: Оновлення центрів кластерів</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A8A5917" w14:textId="77777777" w:rsidR="00CD5544" w:rsidRPr="00CD5544" w:rsidRDefault="00CD5544" w:rsidP="00CD5544">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5544">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>Обчислюємо нові центроїди:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="335C617C" w14:textId="0A58254E" w:rsidR="00CD5544" w:rsidRDefault="00CD5544" w:rsidP="00CD5544">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5544">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
+          <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D51A79B" wp14:editId="4D6DDA2F">
             <wp:extent cx="1969768" cy="438977"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="11" name="Рисунок 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1988546" cy="443162"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="729BC7D9" w14:textId="43D1F103" w:rsidR="00CD5544" w:rsidRDefault="00CD5544" w:rsidP="00CD5544">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5544">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4689C8F9" wp14:editId="0EA3FA9C">
             <wp:extent cx="1882140" cy="413657"/>
             <wp:effectExtent l="0" t="0" r="3810" b="5715"/>
             <wp:docPr id="12" name="Рисунок 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1910651" cy="419923"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DFEEA6A" w14:textId="77777777" w:rsidR="00CD5544" w:rsidRPr="00CD5544" w:rsidRDefault="00CD5544" w:rsidP="00CD5544">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5544">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Крок 4: Перевірка зупинки</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7773B341" w14:textId="77777777" w:rsidR="00CD5544" w:rsidRPr="00154CFA" w:rsidRDefault="00CD5544" w:rsidP="00CD5544">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00154CFA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -3203,51 +3180,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2CB0C125" w14:textId="4276024B" w:rsidR="00CD5544" w:rsidRPr="00154CFA" w:rsidRDefault="00CD5544" w:rsidP="00CD5544">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00154CFA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Це триває, поки центри перестануть змінюватися.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6817DEB9" w14:textId="77777777" w:rsidR="00CD5544" w:rsidRPr="00CD5544" w:rsidRDefault="00CD5544" w:rsidP="00CD5544">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63A9E88D" w14:textId="642B91CC" w:rsidR="00CD5544" w:rsidRPr="00154CFA" w:rsidRDefault="00CD5544" w:rsidP="00DD1B7D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00154CFA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Приклад</w:t>
       </w:r>
       <w:r w:rsidRPr="00154CFA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -5755,92 +5731,87 @@
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Приклад </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="152F2872" w14:textId="4D2F5BC1" w:rsidR="00CD5544" w:rsidRDefault="00CD5544" w:rsidP="00CD5544">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B17D8B9" w14:textId="77777777" w:rsidR="00CD5544" w:rsidRPr="00CD5544" w:rsidRDefault="00CD5544" w:rsidP="00CD5544">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5544">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>Крок 1: Вибір першого центроїда (C₁) випадково</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CE1EEBA" w14:textId="002C9E60" w:rsidR="00CD5544" w:rsidRPr="00CD5544" w:rsidRDefault="00CD5544" w:rsidP="00CD5544">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5544">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>Припустимо, що ми випадково обрали P1(1,1)) як перший центроїд:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CDFD9C0" w14:textId="78EE5100" w:rsidR="00CD5544" w:rsidRPr="00CD5544" w:rsidRDefault="00CD5544" w:rsidP="00CD5544">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD5544">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>C1=(1,1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56E9546F" w14:textId="77777777" w:rsidR="008D1DA7" w:rsidRPr="008D1DA7" w:rsidRDefault="008D1DA7" w:rsidP="008D1DA7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1DA7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Крок 2: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D1DA7">
@@ -6038,50 +6009,51 @@
       <w:r w:rsidRPr="008D1DA7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> центру</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15CE287D" w14:textId="050B6610" w:rsidR="00CD5544" w:rsidRDefault="008D1DA7" w:rsidP="008D1DA7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1DA7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4028FBAF" wp14:editId="5113F0D8">
             <wp:extent cx="5010785" cy="1318177"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="13" name="Рисунок 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
@@ -6105,128 +6077,123 @@
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>Обчислюємо ймовірність вибору кожної точки як нового центроїда:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65B892EE" w14:textId="6827305D" w:rsidR="008D1DA7" w:rsidRDefault="008D1DA7" w:rsidP="008D1DA7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1DA7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B83991F" wp14:editId="63C3C346">
             <wp:extent cx="1447800" cy="515082"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="14" name="Рисунок 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1456434" cy="518154"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42775B1E" w14:textId="2085C04D" w:rsidR="008D1DA7" w:rsidRDefault="008D1DA7" w:rsidP="008D1DA7">
+    <w:p w14:paraId="42775B1E" w14:textId="701BF618" w:rsidR="008D1DA7" w:rsidRDefault="008D1DA7" w:rsidP="008D1DA7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>д</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">е </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="katex-mathml"/>
         </w:rPr>
         <w:t>D(i)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="mclose"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — мінімальна відстань від точки </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="katex-mathml"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rStyle w:val="mord"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> до вже вибраного центроїда.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="462F1CB2" w14:textId="70BE8371" w:rsidR="008D1DA7" w:rsidRPr="008D1DA7" w:rsidRDefault="008D1DA7" w:rsidP="008D1DA7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D1DA7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Обчислюємо</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -6266,50 +6233,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="230F9710" w14:textId="78D7975F" w:rsidR="008D1DA7" w:rsidRDefault="008D1DA7" w:rsidP="008D1DA7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1DA7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="690FC75A" wp14:editId="4E930299">
             <wp:extent cx="1409700" cy="731549"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="15" name="Рисунок 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
@@ -6389,50 +6357,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02F42CDB" w14:textId="4A1E0822" w:rsidR="008D1DA7" w:rsidRDefault="008D1DA7" w:rsidP="008D1DA7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1DA7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65DD280A" wp14:editId="69D276A2">
             <wp:extent cx="1186815" cy="280302"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="16" name="Рисунок 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
@@ -6519,172 +6488,164 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> центру:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21167E8B" w14:textId="44555623" w:rsidR="008D1DA7" w:rsidRDefault="008D1DA7" w:rsidP="008D1DA7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1DA7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45DABA9A" wp14:editId="295F33DC">
             <wp:extent cx="1575435" cy="665184"/>
             <wp:effectExtent l="0" t="0" r="5715" b="1905"/>
             <wp:docPr id="17" name="Рисунок 17"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1580482" cy="667315"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D405AB" w14:textId="77777777" w:rsidR="008D1DA7" w:rsidRPr="008D1DA7" w:rsidRDefault="008D1DA7" w:rsidP="008D1DA7">
+    <w:p w14:paraId="31D405AB" w14:textId="18D6CBED" w:rsidR="008D1DA7" w:rsidRPr="008D1DA7" w:rsidRDefault="005123AE" w:rsidP="008D1DA7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008D1DA7">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="008D1DA7">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidR="008D1DA7" w:rsidRPr="008D1DA7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ибираємо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008D1DA7" w:rsidRPr="008D1DA7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> точку </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008D1DA7" w:rsidRPr="008D1DA7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>згідно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008D1DA7" w:rsidRPr="008D1DA7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008D1DA7" w:rsidRPr="008D1DA7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>цими</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008D1DA7" w:rsidRPr="008D1DA7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008D1DA7">
-[...47 lines deleted...]
-      <w:r w:rsidRPr="008D1DA7">
+      <w:r w:rsidR="008D1DA7" w:rsidRPr="008D1DA7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ймовірностями</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008D1DA7">
+      <w:r w:rsidR="008D1DA7" w:rsidRPr="008D1DA7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DEA3049" w14:textId="77777777" w:rsidR="008D1DA7" w:rsidRPr="008D1DA7" w:rsidRDefault="008D1DA7" w:rsidP="008D1DA7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D1DA7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Припустимо</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D1DA7">
@@ -6723,50 +6684,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D35004A" w14:textId="61293700" w:rsidR="008D1DA7" w:rsidRDefault="008D1DA7" w:rsidP="008D1DA7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1DA7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="052FDB5D" wp14:editId="2BA57A15">
             <wp:extent cx="1024889" cy="267363"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:docPr id="18" name="Рисунок 18"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
@@ -6785,193 +6747,171 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AFEB597" w14:textId="188958C5" w:rsidR="008D1DA7" w:rsidRDefault="008D1DA7" w:rsidP="008D1DA7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="028C822A" w14:textId="77777777" w:rsidR="008D1DA7" w:rsidRPr="008D1DA7" w:rsidRDefault="008D1DA7" w:rsidP="008D1DA7">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1DA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>Крок 3: Запуск звичайного k-means</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="636A2746" w14:textId="5984B066" w:rsidR="008D1DA7" w:rsidRPr="008D1DA7" w:rsidRDefault="008D1DA7" w:rsidP="008D1DA7">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1DA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Тепер, коли центри </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1DA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>C1=(1,1)</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1DA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1DA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>C2=(5,4)</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1DA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> обрані,</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1DA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:br/>
         <w:t>ми можемо запустити алгоритм k-means, як у попередньому прикладі.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A71941A" w14:textId="77777777" w:rsidR="008D1DA7" w:rsidRPr="008D1DA7" w:rsidRDefault="008D1DA7" w:rsidP="008D1DA7">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1DA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>Він буде виконувати ітерації, поки центроїди не стабілізуються.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="681F3B3B" w14:textId="11303315" w:rsidR="008D1DA7" w:rsidRPr="008D1DA7" w:rsidRDefault="008D1DA7" w:rsidP="008D1DA7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A9DD73E" w14:textId="77777777" w:rsidR="008D1DA7" w:rsidRPr="008D1DA7" w:rsidRDefault="008D1DA7" w:rsidP="008D1DA7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1DA7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>В Py</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1DA7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1DA7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">е реалізується за рахунок </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">hon це реалізується за рахунок </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01246EA5" w14:textId="10C04182" w:rsidR="008D1DA7" w:rsidRPr="008D1DA7" w:rsidRDefault="008D1DA7" w:rsidP="008D1DA7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D1DA7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>kmeans</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D1DA7">
@@ -7161,173 +7101,160 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="681746EF" w14:textId="4E3F501C" w:rsidR="000528E2" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="000528E2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Приклад</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0987B96F" w14:textId="77777777" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>Нехай у нас є 4 точки:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E19A16" w14:textId="19D8F9E4" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>A=1,B=3,C=7,D=</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07E111C4" w14:textId="77777777" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>(одновимірні значення для простоти).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60734286" w14:textId="34CA7A47" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Використаємо </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>метод найближчого сусіда</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>single linkage</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>) для об'єднання.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30DFE33C" w14:textId="109A8EDA" w:rsidR="008D1DA7" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="000528E2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Знаходимо абсолютні різниці між точками (Евклідова відстань):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35592C2B" w14:textId="199DDBE7" w:rsidR="008D1DA7" w:rsidRDefault="00AC2420" w:rsidP="000528E2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14B2F8E5" wp14:editId="5CA3F93F">
             <wp:extent cx="5940425" cy="1273810"/>
             <wp:effectExtent l="0" t="0" r="3175" b="2540"/>
             <wp:docPr id="19" name="Рисунок 19"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
@@ -7370,50 +7297,51 @@
         <w:t>Найменша відстань 2 → точки A (1) і B (3) об’єднуються у кластер {A, B}.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5809E39D" w14:textId="24B55F6D" w:rsidR="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Оновлюємо матрицю відстаней (беремо мінімальну відстань до інших):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D1AA1BA" w14:textId="5049F372" w:rsidR="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="400D48B0" wp14:editId="1B20B58A">
             <wp:extent cx="5940425" cy="1136650"/>
             <wp:effectExtent l="0" t="0" r="3175" b="6350"/>
             <wp:docPr id="20" name="Рисунок 20"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
@@ -7443,164 +7371,159 @@
         <w:t>Об’єднуємо наступні найближчі точки</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C11931" w14:textId="510E60E0" w:rsidR="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Найменша відстань 2 → точки C (7) і D (9) об’єднуються у кластер {C, D}.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FA757BA" w14:textId="2B6C1900" w:rsidR="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F13D350" wp14:editId="38979CEE">
             <wp:extent cx="5940425" cy="824865"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:docPr id="21" name="Рисунок 21"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="824865"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CF40D6A" w14:textId="77777777" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>Об’єднуємо два залишкові кластери</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B3902B" w14:textId="77777777" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>Відстань між {A,B} і {C,D} — 4, тому їх об'єднуємо.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28AEBAC8" w14:textId="77777777" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>В результаті всі точки зливаються у один кластер.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D07D3DD" w14:textId="0D966A0C" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45068036" w14:textId="034F1E48" w:rsidR="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="591EE18C" wp14:editId="4F802D1A">
             <wp:extent cx="1427712" cy="927735"/>
             <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
             <wp:docPr id="23" name="Рисунок 23"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
@@ -8714,50 +8637,51 @@
         <w:t>Приклад:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1860EB3E" w14:textId="083E42C9" w:rsidR="000528E2" w:rsidRDefault="00AC2420" w:rsidP="000528E2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Нехай у нас є 6 точок у 2D-просторі:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5794BCD6" w14:textId="0A8F4686" w:rsidR="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="000528E2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="098D1846" wp14:editId="2C09AF1A">
             <wp:extent cx="5940425" cy="1854200"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:docPr id="24" name="Рисунок 24"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
@@ -8855,680 +8779,612 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> А </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> — далеко від усіх.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34221FB3" w14:textId="77777777" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>Параметри DBSCAN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C26F5A3" w14:textId="77777777" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>ε = 2.5 (радіус пошуку сусідів)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DAA3F5D" w14:textId="77777777" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>min_samples = 2 (мінімальна кількість точок для утворення кластеру)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EB54A63" w14:textId="77777777" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>Алгоритм крок за кроком</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF3872A" w14:textId="47254D8E" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>З</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>находимо сусідів для кожної точки (ε = 2.5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38952FDF" w14:textId="77777777" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>A (1,2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>: сусіди → {B}</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E5A6124" w14:textId="77777777" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>B (2,2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>: сусіди → {A, C}</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4D87D4" w14:textId="77777777" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>C (3,3)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>: сусіди → {B}</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4560C37B" w14:textId="77777777" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>D (8,8)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>: сусіди → {E}</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C381C14" w14:textId="77777777" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>E (8,9)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>: сусіди → {D}</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F99EF4C" w14:textId="77777777" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>F (25,80)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>: сусідів немає</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F7E341D" w14:textId="17A48585" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>Позначаємо ядрові та граничні точки</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37A21FF7" w14:textId="77777777" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> (2 сусіди: A, C) → </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>Ядрова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B121FE" w14:textId="77777777" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> (2 сусіди: E) → </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>Ядрова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6371F040" w14:textId="77777777" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>A і C</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> → </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>Граничні (бо мають менше сусідів, ніж min_samples)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="251AC56E" w14:textId="77777777" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> → </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>Гранична</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F14E24F" w14:textId="77777777" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> → </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>Шум (бо немає сусідів)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
-          <w:lang/>
         </w:rPr>
         <w:t>❌</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F3A9FE8" w14:textId="451027F9" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>Формуємо кластери</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77154B63" w14:textId="77777777" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>{A, B, C} → Кластер 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06FA1971" w14:textId="77777777" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>{D, E} → Кластер 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43AEBCEC" w14:textId="77777777" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>F → Шумова точка (викид)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
-          <w:lang/>
         </w:rPr>
         <w:t>❌</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21927E68" w14:textId="77777777" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
-[...3 lines deleted...]
-          <w:lang/>
+    <w:p w14:paraId="21927E68" w14:textId="77777777" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00610BA2" w:rsidP="00AC2420">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:pict w14:anchorId="3000832E">
+          <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C081900" w14:textId="77777777" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>🔹</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
-[...5 lines deleted...]
-      </w:r>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Результат кластеризації</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E08921" w14:textId="5FB4AA04" w:rsidR="00AC2420" w:rsidRPr="00AC2420" w:rsidRDefault="00AC2420" w:rsidP="00AC2420">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AC2420">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...17 lines deleted...]
-          <w:lang/>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30EB5237" wp14:editId="40DA9ABD">
             <wp:extent cx="5018405" cy="1609859"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="25" name="Рисунок 25"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
@@ -10565,50 +10421,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="787CDC83" w14:textId="0BD159CC" w:rsidR="00154CFA" w:rsidRDefault="00154CFA" w:rsidP="00233DCC">
       <w:r>
         <w:t xml:space="preserve">У нас є </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a6"/>
         </w:rPr>
         <w:t>6 точок у 2D-просторі</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796EA00D" w14:textId="6DB230DE" w:rsidR="00154CFA" w:rsidRDefault="00154CFA" w:rsidP="00233DCC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00154CFA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66F4D2CD" wp14:editId="2F47B9DD">
             <wp:extent cx="5940425" cy="1873250"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:docPr id="26" name="Рисунок 26"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
@@ -10677,50 +10534,51 @@
         <w:t>2×2 карту</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> з 4 нейронів, кожен з яких має </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a6"/>
         </w:rPr>
         <w:t>випадкові вагові вектори (координати)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30639CD7" w14:textId="77777777" w:rsidR="00154CFA" w:rsidRDefault="00154CFA" w:rsidP="00154CFA">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00154CFA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3633EBDA" wp14:editId="5F731940">
             <wp:extent cx="5940425" cy="1344295"/>
             <wp:effectExtent l="0" t="0" r="3175" b="8255"/>
             <wp:docPr id="27" name="Рисунок 27"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
@@ -10968,237 +10826,222 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00154CFA">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>нейрон (1,0) є BMU для точки A</w:t>
       </w:r>
       <w:r w:rsidRPr="00154CFA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="698FA4CE" w14:textId="77777777" w:rsidR="00154CFA" w:rsidRPr="00154CFA" w:rsidRDefault="00154CFA" w:rsidP="00154CFA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00154CFA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang/>
         </w:rPr>
         <w:t>Оновлення ваг нейрона та його сусідів</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46B26434" w14:textId="77777777" w:rsidR="00154CFA" w:rsidRPr="00154CFA" w:rsidRDefault="00154CFA" w:rsidP="00154CFA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00154CFA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>Найближчий нейрон рухається ближче до вхідної точки, а його сусіди оновлюються слабше.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44BAF1E9" w14:textId="0553EA5D" w:rsidR="00154CFA" w:rsidRPr="00154CFA" w:rsidRDefault="00154CFA" w:rsidP="00154CFA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00154CFA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>Формула оновлення ваг:</w:t>
       </w:r>
       <w:r w:rsidRPr="00154CFA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00154CFA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48DC022F" wp14:editId="3B4C9DF1">
             <wp:extent cx="2705478" cy="504895"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="28" name="Рисунок 28"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2705478" cy="504895"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DC142A5" w14:textId="77777777" w:rsidR="00154CFA" w:rsidRPr="00154CFA" w:rsidRDefault="00154CFA" w:rsidP="00154CFA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00154CFA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>де:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A26ACCD" w14:textId="19EFF662" w:rsidR="00154CFA" w:rsidRPr="00154CFA" w:rsidRDefault="00154CFA" w:rsidP="00154CFA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00154CFA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
       <w:r w:rsidRPr="00154CFA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> — вага нейрона</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C00DCA" w14:textId="1FB2BAB8" w:rsidR="00154CFA" w:rsidRPr="00154CFA" w:rsidRDefault="00154CFA" w:rsidP="00154CFA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00154CFA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>α— швидкість навчання (наприклад, 0.5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ADDC5A4" w14:textId="121A7890" w:rsidR="00154CFA" w:rsidRPr="00154CFA" w:rsidRDefault="00154CFA" w:rsidP="00154CFA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00154CFA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang/>
         </w:rPr>
         <w:t>x — координати точки</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13BBF031" w14:textId="77777777" w:rsidR="00154CFA" w:rsidRDefault="00154CFA" w:rsidP="00233DCC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00154CFA">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
-          <w:lang/>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C62F690" wp14:editId="33E0DF5E">
             <wp:extent cx="5940425" cy="949325"/>
             <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
             <wp:docPr id="29" name="Рисунок 29"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId28"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
@@ -11658,649 +11501,3054 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> на </w:t>
       </w:r>
       <w:r w:rsidRPr="00154CFA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Python</w:t>
       </w:r>
       <w:r w:rsidR="00233DCC" w:rsidRPr="00154CFA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41418D26" w14:textId="753C70E4" w:rsidR="00233DCC" w:rsidRPr="00233DCC" w:rsidRDefault="00233DCC" w:rsidP="00233DCC">
+    <w:p w14:paraId="43641630" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00233DCC">
-[...321 lines deleted...]
-      <w:r w:rsidRPr="00233DCC">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>import</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>numpy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>np</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="71B40B5F" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>import</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>matplotlib.pyplot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>plt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="232536D9" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65B5D5B5" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t># Дані (6 точок у 2D)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD46769" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>data</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>np.array</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>([</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8FD4C6" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>    [1, 2],</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE2A186" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>    [2, 1],</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775B533D" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>    [4, 5],</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="059548E5" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>    [5, 4],</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B1A24E0" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>    [3, 3],</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45057B3E" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>    [6, 6]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E55D981" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>])</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E861DDA" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A3414EE" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t># Параметри SOM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B13B50A" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>grid_size</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = (2, 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E1544E2" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>alpha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 0.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51005C81" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>epochs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E9A8DE" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>radius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 1.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4000049F" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BBE1589" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t># Ініціалізація ваг</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264D1771" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>weights</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>np.random.rand</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>grid_size</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[0], </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>grid_size</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>[1], 2) * 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76890863" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0213C2F7" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>def</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>find_bmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>point</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>weights</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2B4117" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>diff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>weights</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>point</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="556CF483" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dist</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>np.linalg.norm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>diff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>axis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>=2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FED184F" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>return</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>np.unravel_index</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>np.argmin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dist</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dist.shape</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CA7CEB" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="542724A1" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>def</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>update_weights</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>point</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>bmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>weights</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>alpha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>radius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB5057B" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>range</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>weights.shape</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>[0]):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A04D73" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> j </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>range</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>weights.shape</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>[1]):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC801BA" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>plt.figure(figsize=(8, 6))</w:t>
-[...164 lines deleted...]
-      <w:r w:rsidRPr="00233DCC">
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dist_to_bmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>np.linalg.norm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>np.array</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">([i, j]) - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>np.array</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>bmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F72B50" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dist_to_bmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &lt;= </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>radius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4587E3" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>weights</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[i, j] += </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>alpha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> * (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>point</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>weights</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>[i, j])</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797AD1A0" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>return</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>weights</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="77C8CFDF" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DDB9BD0" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t># Візуалізація процесу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF579DE" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>plt.figure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>figsize</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>=(8, 6))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10510481" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F268DF3" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>epoch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>range</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>epochs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="552068E2" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>point</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>data</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57649C7D" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>bmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>find_bmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>point</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>weights</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D440F3" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>weights</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>update_weights</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>point</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>bmu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>weights</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>alpha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>radius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ECC8670" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>    # Зменшення параметрів</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374E6090" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>alpha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *= 0.9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54DB411D" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>radius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *= 0.9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A5DD657" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF4BB84" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>    # Малюємо точки та нейрони після кожної епохи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53CAB728" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>plt.clf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>()</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E14B48" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>plt.scatter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>data</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[:,0], </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>data</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>[:,1], c='</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>blue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">', </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>label</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>='Дані')</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3811C327" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>plt.scatter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>weights</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[:,:,0], </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>weights</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>[:,:,1], c='</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>red</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">', </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>marker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">='x', s=100, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>label</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>='Нейрони')</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C787946" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>range</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>grid_size</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>[0]):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D13E8E" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> j </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>range</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>grid_size</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>[1]):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A59BC67" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>plt.text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>weights</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[i,j,0]+0.1, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>weights</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[i,j,1]+0.1, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>f"N</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">({i},{j})", </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>color</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>='</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>red</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>')</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9DAE0F" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>plt.title</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>f"Епоха</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> {epoch+1}")</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2B4BFE" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>plt.legend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>()</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0F213E" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>plt.pause</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(0.5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7B3CCA" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D7CF33" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>plt.show</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>()</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624A9211" w14:textId="2EC3EE02" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75D142A5" wp14:editId="36F3D36B">
-[...7 lines deleted...]
-            <wp:extent cx="5292725" cy="4008120"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A7D0C4F" wp14:editId="2DB8B6F1">
+            <wp:extent cx="5940425" cy="4385945"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
-            <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="9" name="Рисунок 9"/>
+            <wp:docPr id="6" name="Рисунок 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId29"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5292725" cy="4008120"/>
+                      <a:ext cx="5940425" cy="4385945"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-    <w:sectPr w:rsidR="00233DCC" w:rsidRPr="00233DCC">
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> У випадку </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Self-Organizing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Maps</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SOM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "нейрони" — це радше </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>абстрактні вузли з ваговими векторами</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, ніж справжні біологічні нейрони чи складна багатошарова мережа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D284FE" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+        </w:rPr>
+        <w:t>🔹</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Що мається на увазі під нейроном у SOM:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6444F6E9" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кожен нейрон має </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ваговий вектор</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тієї ж розмірності, що й вхідні дані (наприклад, у твоєму прикладі — 2D координати).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C14566" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Цей вектор можна уявити як "репрезентативну точку" у просторі даних.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45904474" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Нейрони розташовані на регулярній решітці (наприклад, 2×2), що дозволяє враховувати сусідство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9EED48" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+        </w:rPr>
+        <w:t>🔹</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Чому SOM називають картою:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E01C683" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Вузли (нейрони) утворюють карту, яка зберігає топологію даних: схожі точки потрапляють у сусідні нейрони.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352963E3" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Це дозволяє зменшити вимірність і візуалізувати багатовимірні дані на площині.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE9BC35" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+        </w:rPr>
+        <w:t>🔹</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Абстракція:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E5EE56" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тут "нейрон" — це просто контейнер для вагового </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>вектора</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, який оновлюється під час навчання.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F50BBE" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Він не має активаційної функції чи складної динаміки, як у класичних багатошарових нейронних мережах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD06232" w14:textId="77777777" w:rsidR="00610BA2" w:rsidRPr="00610BA2" w:rsidRDefault="00610BA2" w:rsidP="00610BA2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOM використовує </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>конкурентне навчання</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00610BA2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>: нейрони "змагаються" за право бути найближчим до точки (BMU), і лише переможець та його сусіди оновлюють ваги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271FAFEB" w14:textId="275400C4" w:rsidR="00233DCC" w:rsidRDefault="00233DCC" w:rsidP="00233DCC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00233DCC">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -13067,50 +15315,199 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14830B66"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F6A6CB40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="190337AD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="50D67D9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13215,51 +15612,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A1D0B33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8EE42558"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13301,51 +15698,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="231C1B53"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FB6E5C18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13450,51 +15847,200 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25475678"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F508FB2A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34D80244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4A48208"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
@@ -13539,51 +16085,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="359425FC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F3D029B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CD504E7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7D2EBC28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13688,51 +16383,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="402F10C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E332AD22"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13774,51 +16469,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47530FE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6FEA302"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="12AEF4A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -13866,51 +16561,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49574060"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D97C25D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14015,51 +16710,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ADB0288"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7C042F6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14164,51 +16859,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F204DDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CCCAEF98"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
@@ -14253,51 +16948,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F3D222E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E332AD22"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14339,51 +17034,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BE65B49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82404720"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14425,51 +17120,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D3F7258"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B97C7F54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -14538,51 +17233,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="602D71DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E332AD22"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14624,51 +17319,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="607B115A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B796844E"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14710,51 +17405,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="667E2B72"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E964394E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -14823,51 +17518,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CBB1897"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFF06860"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14909,51 +17604,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="743D0BC7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="06A8A3C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15058,51 +17753,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C117324"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FC5E6A10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15207,51 +17902,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D5D275E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="307C54BE"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
@@ -15296,51 +17991,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F605F09"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2D7AEA80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15446,252 +18141,264 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="30">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB6C00"/>
     <w:rsid w:val="000528E2"/>
     <w:rsid w:val="00154CFA"/>
     <w:rsid w:val="00184737"/>
     <w:rsid w:val="001A2447"/>
     <w:rsid w:val="001E7F99"/>
     <w:rsid w:val="0020393C"/>
     <w:rsid w:val="00220C94"/>
     <w:rsid w:val="002224D7"/>
     <w:rsid w:val="00233BC7"/>
     <w:rsid w:val="00233DCC"/>
+    <w:rsid w:val="005123AE"/>
     <w:rsid w:val="00550310"/>
+    <w:rsid w:val="00610BA2"/>
     <w:rsid w:val="00646672"/>
     <w:rsid w:val="00673B73"/>
     <w:rsid w:val="00747090"/>
     <w:rsid w:val="00760279"/>
     <w:rsid w:val="008A1023"/>
     <w:rsid w:val="008D1DA7"/>
     <w:rsid w:val="009756CC"/>
     <w:rsid w:val="00984273"/>
     <w:rsid w:val="009F6973"/>
     <w:rsid w:val="00A556D1"/>
     <w:rsid w:val="00AC2420"/>
     <w:rsid w:val="00BC047B"/>
     <w:rsid w:val="00BF3A38"/>
     <w:rsid w:val="00C61611"/>
     <w:rsid w:val="00CD5544"/>
     <w:rsid w:val="00D226BA"/>
     <w:rsid w:val="00DD1B7D"/>
     <w:rsid w:val="00DE6249"/>
     <w:rsid w:val="00FB6C00"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang/>
+  <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="43A3E187"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CE24F45A-6258-40C8-9FA7-03EFFE34403E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16037,53 +18744,50 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00646672"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
@@ -16988,50 +19692,679 @@
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
             <w:div w:id="1443911903">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1761675104">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="290749395">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1586062784">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="780732355">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1482189120">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1568223716">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="198250841">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="207956737">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1485391785">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1239173582">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2121342020">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1976645034">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1427536408">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="528032426">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1701201222">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="852572982">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="229467280">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="74016548">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1741827571">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1752316595">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2103720497">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2146195794">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1002851065">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1172136114">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1071538570">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="358746918">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="692192361">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1130585746">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="644504259">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="261031115">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1499540027">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="752361264">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="282419061">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="945650741">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="670762857">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1046638240">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="711610041">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1044254232">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1232931737">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2014070601">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1275677376">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1277365742">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1734351286">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1492257443">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="682777818">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="921449409">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="426271393">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1855076368">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1353609764">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1934246175">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1344357839">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="673579592">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1782140244">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1792507140">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -17041,50 +20374,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1877423359">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1883320139">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1893731700">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1972207031">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -17401,70 +20747,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>12101</Characters>
+  <Pages>15</Pages>
+  <Words>9257</Words>
+  <Characters>5277</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>100</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14195</CharactersWithSpaces>
+  <CharactersWithSpaces>14505</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>