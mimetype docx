--- v0 (2025-12-31)
+++ v1 (2026-04-22)
@@ -1218,51 +1218,51 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E13E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>біологічного</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E13E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> прототипу.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5632499F" w14:textId="77777777" w:rsidR="00E13E03" w:rsidRPr="00E13E03" w:rsidRDefault="00E13E03" w:rsidP="00E13E03">
+    <w:p w14:paraId="5632499F" w14:textId="3378E703" w:rsidR="00E13E03" w:rsidRPr="00E13E03" w:rsidRDefault="00E13E03" w:rsidP="00E13E03">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="980"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E13E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Елементом</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -1483,76 +1483,58 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>структурні</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E13E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E13E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>одиниці</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13E03">
-[...24 lines deleted...]
-        <w:t>.1)</w:t>
+      <w:r w:rsidR="00D41428">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="623F3419" w14:textId="77777777" w:rsidR="00E13E03" w:rsidRPr="00E13E03" w:rsidRDefault="00E13E03" w:rsidP="00E13E03">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="980"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E13E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
@@ -2323,285 +2305,300 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E13E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>нейронів</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E13E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581967CE" w14:textId="478FE24E" w:rsidR="00E13E03" w:rsidRPr="00E13E03" w:rsidRDefault="00E13E03" w:rsidP="00E13E03">
+    <w:p w14:paraId="69532A58" w14:textId="77777777" w:rsidR="00D41428" w:rsidRDefault="00E13E03" w:rsidP="00D41428">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="980"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E13E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E13E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>синапс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E13E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E13E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>місце</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E13E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> контакту </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E13E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нервових</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E13E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> волокон – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E13E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>передає</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E13E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E13E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>збудження</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E13E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E13E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>від</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E13E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E13E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>клітини</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E13E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E13E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>клітини</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E13E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Передача через синапс </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E13E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>майже</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E13E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E13E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>завжди</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E13E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E13E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>односпрямована</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="581967CE" w14:textId="40431A42" w:rsidR="00E13E03" w:rsidRPr="00E13E03" w:rsidRDefault="00E13E03" w:rsidP="00D41428">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="980"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E13E03">
-[...218 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="320E226A" wp14:editId="5C37AB54">
             <wp:extent cx="3337560" cy="2385403"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="13" name="Рисунок 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
@@ -2630,51 +2627,51 @@
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="402F94AC" w14:textId="77777777" w:rsidR="00E13E03" w:rsidRPr="00E13E03" w:rsidRDefault="00E13E03" w:rsidP="00E13E03">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="980"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C6758EE" w14:textId="3A8E7083" w:rsidR="00E13E03" w:rsidRPr="00E13E03" w:rsidRDefault="00E13E03" w:rsidP="00E13E03">
+    <w:p w14:paraId="7C6758EE" w14:textId="3A2E7706" w:rsidR="00E13E03" w:rsidRPr="00E13E03" w:rsidRDefault="00E13E03" w:rsidP="00E13E03">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="980"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E13E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">У 1943 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -2866,78 +2863,78 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>входів</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E13E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E13E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>вхідні</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E13E03">
+      <w:r w:rsidR="00D41428">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E13E03">
+      <w:r w:rsidR="00D41428">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>синапси</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E13E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
+        <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E13E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>дендрити</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E13E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">), і один </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E13E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -4675,64 +4672,56 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>видів</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="5492F3A9" w14:textId="6A07C444" w:rsidR="00E13E03" w:rsidRDefault="00E13E03" w:rsidP="00E13E03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E13E03">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>:</w:t>
-[...12 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E13E03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4912EFEF" wp14:editId="347039AF">
             <wp:extent cx="5940425" cy="2823845"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:docPr id="17" name="Рисунок 17"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -4744,50 +4733,51 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="470148E2" w14:textId="3AF63BA9" w:rsidR="005E00C6" w:rsidRPr="00E13E03" w:rsidRDefault="005E00C6" w:rsidP="00E13E03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E00C6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="135B85E8" wp14:editId="58404BB8">
             <wp:extent cx="5940425" cy="489585"/>
             <wp:effectExtent l="0" t="0" r="3175" b="5715"/>
             <wp:docPr id="19" name="Рисунок 19"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -6356,80 +6346,66 @@
         <w:t>tanh:</w:t>
       </w:r>
       <w:r w:rsidRPr="000711FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> переводить значення в діапазон від -1 до 1, допомагає центрирувати дані.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="342D2D97" w14:textId="77777777" w:rsidR="000711FD" w:rsidRPr="000711FD" w:rsidRDefault="000711FD" w:rsidP="00596E59">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000711FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Ці нелінійні функції дозволяють нейронним мережам моделювати складніші зв'язки між вхідними даними і виходами, що значно підвищує їхню потужність у розв'язанні різних задач.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D9E5DA" w14:textId="4A5E9E52" w:rsidR="000711FD" w:rsidRDefault="00A97D4A" w:rsidP="00596E59">
+    <w:p w14:paraId="27D9E5DA" w14:textId="4A5E9E52" w:rsidR="000711FD" w:rsidRDefault="0063784E" w:rsidP="00596E59">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00AF22C9" w:rsidRPr="00227DC5">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>https://de</w:t>
-[...13 lines deleted...]
-          <w:t>elopers.google.com/machine-learning/crash-course/neural-networks/interactive-exercises?hl=ru</w:t>
+          <w:t>https://developers.google.com/machine-learning/crash-course/neural-networks/interactive-exercises?hl=ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="37CC6681" w14:textId="77777777" w:rsidR="00AF22C9" w:rsidRDefault="00AF22C9" w:rsidP="00596E59">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45CB9D92" w14:textId="4C20A9F2" w:rsidR="000711FD" w:rsidRPr="000711FD" w:rsidRDefault="000711FD" w:rsidP="00C70428">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -6693,137 +6669,146 @@
     <w:p w14:paraId="26CC26B4" w14:textId="77777777" w:rsidR="000711FD" w:rsidRPr="000711FD" w:rsidRDefault="000711FD" w:rsidP="00596E59">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000711FD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Ці етапи повторюються для кількох ітерацій (епох), поки модель не досягне прийнятного рівня точності.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33FCED6A" w14:textId="40AA8CAF" w:rsidR="00AF22C9" w:rsidRDefault="005210B0" w:rsidP="005210B0">
       <w:pPr>
         <w:ind w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005210B0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54F56888" wp14:editId="297F4244">
             <wp:extent cx="5940425" cy="1973580"/>
             <wp:effectExtent l="0" t="0" r="3175" b="7620"/>
             <wp:docPr id="1" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="1973580"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="69E3F1BC" w14:textId="6F0F94B5" w:rsidR="005A3230" w:rsidRDefault="005A3230" w:rsidP="005210B0">
       <w:pPr>
         <w:ind w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005A3230">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43C8E8AD" wp14:editId="12677B9A">
             <wp:extent cx="5667864" cy="2351967"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="28" name="Рисунок 28"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5673075" cy="2354130"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1177BC69" w14:textId="124F5A8F" w:rsidR="005210B0" w:rsidRDefault="005210B0" w:rsidP="005210B0">
       <w:pPr>
         <w:ind w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005210B0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0951E137" wp14:editId="2CFE824D">
             <wp:extent cx="5109845" cy="3512165"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="20" name="Рисунок 20"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5114923" cy="3515656"/>
@@ -6838,50 +6823,53 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1081D4C0" w14:textId="0017310C" w:rsidR="005210B0" w:rsidRPr="005210B0" w:rsidRDefault="005210B0" w:rsidP="005210B0">
       <w:pPr>
         <w:ind w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005210B0">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Пряме поширення</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14C14725" w14:textId="3AD9963F" w:rsidR="005210B0" w:rsidRDefault="005210B0" w:rsidP="005210B0">
       <w:pPr>
         <w:ind w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005210B0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02B1954A" wp14:editId="190FA3D9">
             <wp:extent cx="5940425" cy="3235960"/>
             <wp:effectExtent l="0" t="0" r="3175" b="2540"/>
             <wp:docPr id="21" name="Рисунок 21"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
@@ -6897,50 +6885,53 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4865B34C" w14:textId="4D296DFD" w:rsidR="005210B0" w:rsidRPr="00344F5F" w:rsidRDefault="005210B0" w:rsidP="005210B0">
       <w:pPr>
         <w:ind w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344F5F">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Обчислення помилки</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="496D666A" w14:textId="23DD2E41" w:rsidR="005210B0" w:rsidRDefault="005210B0" w:rsidP="005210B0">
       <w:pPr>
         <w:ind w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005210B0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63010FC8" wp14:editId="1A786100">
             <wp:extent cx="5940425" cy="1362075"/>
             <wp:effectExtent l="0" t="0" r="3175" b="9525"/>
             <wp:docPr id="22" name="Рисунок 22"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="1362075"/>
@@ -6963,901 +6954,987 @@
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00344F5F">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Зворотнє</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00344F5F">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> поширення помилки</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68B4F312" w14:textId="0A4C8425" w:rsidR="00344F5F" w:rsidRDefault="00344F5F" w:rsidP="005210B0">
       <w:pPr>
         <w:ind w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00344F5F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58B56E92" wp14:editId="24B336DD">
             <wp:extent cx="5940425" cy="2385060"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:docPr id="23" name="Рисунок 23"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="2385060"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="34763A56" w14:textId="7C1F98CC" w:rsidR="00344F5F" w:rsidRDefault="00A32CDD" w:rsidP="005210B0">
       <w:pPr>
         <w:ind w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A32CDD">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72A15E31" wp14:editId="33A78127">
             <wp:extent cx="5792008" cy="2295845"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="27" name="Рисунок 27"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5792008" cy="2295845"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D2CA621" w14:textId="397843AB" w:rsidR="00344F5F" w:rsidRDefault="00344F5F" w:rsidP="005210B0">
       <w:pPr>
         <w:ind w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00344F5F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F9B3E73" wp14:editId="44C44AD9">
             <wp:extent cx="5940425" cy="3327400"/>
             <wp:effectExtent l="0" t="0" r="3175" b="6350"/>
             <wp:docPr id="26" name="Рисунок 26"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="3327400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D0078C1" w14:textId="4C73A9E4" w:rsidR="00344F5F" w:rsidRPr="005A3230" w:rsidRDefault="00344F5F" w:rsidP="00344F5F">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A3230">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Повторення процесу</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="062543F5" w14:textId="77777777" w:rsidR="00344F5F" w:rsidRPr="00344F5F" w:rsidRDefault="00344F5F" w:rsidP="00344F5F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00344F5F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Процес повторюється для кількох епох, поки мережа не досягне збіжності, тобто помилка не стане малою.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C8D2FB" w14:textId="77777777" w:rsidR="00344F5F" w:rsidRDefault="00344F5F" w:rsidP="005210B0">
-[...5 lines deleted...]
-    <w:p w14:paraId="28532D61" w14:textId="74629217" w:rsidR="00AF22C9" w:rsidRPr="00AF22C9" w:rsidRDefault="00AF22C9" w:rsidP="00C70428">
+    <w:p w14:paraId="55C8D2FB" w14:textId="33C4869D" w:rsidR="00344F5F" w:rsidRDefault="003E35EE" w:rsidP="003E35EE">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AF22C9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>Комп'ютерне бачення</w:t>
-[...437 lines deleted...]
-      <w:r w:rsidRPr="000C46A8">
+      </w:pPr>
+      <w:r w:rsidRPr="003E35EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>Рекурентні нейронні мережі</w:t>
-[...78 lines deleted...]
-      <w:r w:rsidRPr="00AB66FD">
+        <w:t xml:space="preserve">Застосування </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E35EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...35 lines deleted...]
-        <w:t>від Microsoft вміє складати слова в речення зі змістом зображеного. Від класифікації це відрізняється тим, що вихідні дані можуть бути різної довжини (яка залежить від характеристик зображення). Тоді як нейронні мережі прямого поширення не можуть змінювати кількість виходів, рекурентні нейронні мережі здатні на це завдяки своїй структурі. Наприклад, при створенні титрів мережа обробляє вхідні дані, щоб згенерувати вихідні, продовжує обробку даних з цього місця й створює ще один вихід, та повторює це стільки разів, скільки необхідно.</w:t>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>нейроних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E35EE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мереж</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29059345" w14:textId="77777777" w:rsidR="000C46A8" w:rsidRPr="00AB66FD" w:rsidRDefault="000C46A8" w:rsidP="0007709F">
-      <w:pPr>
+    <w:p w14:paraId="314C3A9E" w14:textId="77777777" w:rsidR="003B5897" w:rsidRPr="003B5897" w:rsidRDefault="003B5897" w:rsidP="003B5897">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="1069"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...51 lines deleted...]
-        </w:drawing>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B5897">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Застосування нейронних мереж можна описати як універсальний інструмент для роботи з даними різного типу — від зображень і текстів до часових рядів та складних багатовимірних структур.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55EF816D" w14:textId="77777777" w:rsidR="000C46A8" w:rsidRPr="00AB66FD" w:rsidRDefault="000C46A8" w:rsidP="00596E59">
-[...1 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="5471806F" w14:textId="77777777" w:rsidR="003B5897" w:rsidRPr="003B5897" w:rsidRDefault="003B5897" w:rsidP="003B5897">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="1069"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C571AB1" w14:textId="5F3250D0" w:rsidR="00AF22C9" w:rsidRPr="00AF22C9" w:rsidRDefault="00AF22C9" w:rsidP="0007709F">
+    <w:p w14:paraId="215915A4" w14:textId="77777777" w:rsidR="003B5897" w:rsidRPr="003B5897" w:rsidRDefault="003B5897" w:rsidP="003B5897">
       <w:pPr>
         <w:pStyle w:val="a3"/>
-      </w:pPr>
+        <w:ind w:left="1069"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B5897">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Нейронні мережі працюють за принципом багатошарової обробки: кожен шар поступово виділяє ознаки з даних, перетворюючи їх із «сирих» числових значень у більш абстрактні представлення. Це дозволяє моделі навчатися розпізнавати закономірності, які важко описати традиційними алгоритмами.</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00AF22C9" w:rsidRPr="00AF22C9">
+    <w:p w14:paraId="719FFCF5" w14:textId="77777777" w:rsidR="003B5897" w:rsidRPr="003B5897" w:rsidRDefault="003B5897" w:rsidP="003B5897">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="1069"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21B82EAE" w14:textId="77777777" w:rsidR="003B5897" w:rsidRPr="003B5897" w:rsidRDefault="003B5897" w:rsidP="003B5897">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="1069"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B5897">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Основні напрями застосування:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E37D70" w14:textId="77777777" w:rsidR="003B5897" w:rsidRPr="003B5897" w:rsidRDefault="003B5897" w:rsidP="003B5897">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="1069"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B5897">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Комп’ютерний зір: розпізнавання рукописних цифр, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003B5897">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>облич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B5897">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, об’єктів на фотографіях, медичних знімків.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4FFC50" w14:textId="77777777" w:rsidR="003B5897" w:rsidRPr="003B5897" w:rsidRDefault="003B5897" w:rsidP="003B5897">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="1069"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A8F85F8" w14:textId="77777777" w:rsidR="003B5897" w:rsidRPr="003B5897" w:rsidRDefault="003B5897" w:rsidP="003B5897">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="1069"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B5897">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Обробка природної мови: аналіз тональності текстів, автоматичний переклад, чат-боти, генерація текстів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F134D24" w14:textId="77777777" w:rsidR="003B5897" w:rsidRPr="003B5897" w:rsidRDefault="003B5897" w:rsidP="003B5897">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="1069"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="128333F3" w14:textId="77777777" w:rsidR="003B5897" w:rsidRPr="003B5897" w:rsidRDefault="003B5897" w:rsidP="003B5897">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="1069"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B5897">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Прогнозування часових рядів: фінансові дані, попит на товари, метеорологічні показники.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6CAAE6" w14:textId="77777777" w:rsidR="003B5897" w:rsidRPr="003B5897" w:rsidRDefault="003B5897" w:rsidP="003B5897">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="1069"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39E5072E" w14:textId="77777777" w:rsidR="003B5897" w:rsidRPr="003B5897" w:rsidRDefault="003B5897" w:rsidP="003B5897">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="1069"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B5897">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Рекомендаційні системи: персоналізовані поради у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003B5897">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>стрімінгових</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B5897">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сервісах, онлайн-магазинах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22515072" w14:textId="77777777" w:rsidR="003B5897" w:rsidRPr="003B5897" w:rsidRDefault="003B5897" w:rsidP="003B5897">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="1069"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2487EC00" w14:textId="77777777" w:rsidR="003B5897" w:rsidRPr="003B5897" w:rsidRDefault="003B5897" w:rsidP="003B5897">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="1069"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B5897">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Інтелектуальні ігри та моделювання: навчання агентів приймати рішення в складних середовищах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D757386" w14:textId="77777777" w:rsidR="003B5897" w:rsidRPr="003B5897" w:rsidRDefault="003B5897" w:rsidP="003B5897">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="1069"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DDDA602" w14:textId="77777777" w:rsidR="003B5897" w:rsidRPr="003B5897" w:rsidRDefault="003B5897" w:rsidP="003B5897">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="1069"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B5897">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ключова ідея:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED303D0" w14:textId="6B367BC2" w:rsidR="003E35EE" w:rsidRPr="003E35EE" w:rsidRDefault="003B5897" w:rsidP="003B5897">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="1069"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B5897">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Традиційні методи (лінійна чи логістична регресія) працюють із простими </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003B5897">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>залежностями</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B5897">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, тоді як нейронні мережі здатні моделювати складні нелінійні взаємозв’язки. Це робить їх потужним інструментом для сучасних задач, де дані великі, різноманітні й містять приховані закономірності.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE6BE60" w14:textId="62D31558" w:rsidR="003E35EE" w:rsidRPr="003E35EE" w:rsidRDefault="003E35EE" w:rsidP="003E35EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E35EE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Приклад. Розпізнавання зображень</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385E087E" w14:textId="77777777" w:rsidR="003E35EE" w:rsidRPr="003E35EE" w:rsidRDefault="003E35EE" w:rsidP="003E35EE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="932"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E35EE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003E35EE">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Задача:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E35EE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> розпізнавання рукописних цифр (0–9). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E35EE">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Модель:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E35EE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> багатошаровий </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E35EE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>перцептрон</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E35EE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (MLP).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E35EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE16B72" w14:textId="6736B22B" w:rsidR="003E35EE" w:rsidRPr="003E35EE" w:rsidRDefault="003E35EE" w:rsidP="003E35EE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="932"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E35EE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Постановка задачі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E398AF" w14:textId="77777777" w:rsidR="003E35EE" w:rsidRPr="003E35EE" w:rsidRDefault="003E35EE" w:rsidP="003E35EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="932"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E35EE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Вхідні дані:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E35EE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зображення розміром 28×28 пікселів (наприклад, з набору MNIST).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6521C1" w14:textId="77777777" w:rsidR="003E35EE" w:rsidRPr="003E35EE" w:rsidRDefault="003E35EE" w:rsidP="003E35EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="932"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E35EE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Вихідні дані:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E35EE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> клас від 0 до 9 (цифра, яку зображено).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB68FB4" w14:textId="77777777" w:rsidR="003E35EE" w:rsidRPr="003E35EE" w:rsidRDefault="003E35EE" w:rsidP="003E35EE">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E35EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ми маємо набір зображень рукописних цифр, кожне з яких має розмір 28×28 пікселів. Кожен піксель містить значення яскравості (від чорного до білого). Ці значення подаються на вхід багатошарового </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E35EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>перцептрона</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E35EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — штучної нейронної мережі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B3F0F0" w14:textId="77777777" w:rsidR="003E35EE" w:rsidRPr="003E35EE" w:rsidRDefault="003E35EE" w:rsidP="003E35EE">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E35EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спочатку зображення «розгортається» у довгий список чисел (784 значення). Вони надходять у вхідний шар мережі. Далі інформація проходить через один або кілька прихованих шарів, де кожен нейрон обчислює певну комбінацію вхідних сигналів і застосовує функцію активації (наприклад, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E35EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ReLU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E35EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>). Це дозволяє мережі «виявляти» шаблони: лінії, вигини, характерні форми цифр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="172F0D78" w14:textId="77777777" w:rsidR="003E35EE" w:rsidRPr="003E35EE" w:rsidRDefault="003E35EE" w:rsidP="003E35EE">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E35EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>На виході ми маємо 10 нейронів — кожен відповідає за одну цифру від 0 до 9. Кожен вихідний нейрон видає ймовірність того, що зображення належить до відповідного класу. Наприклад, якщо мережа бачить цифру «7», то нейрон для класу «7» матиме найбільшу ймовірність, а решта — значно менші.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032465C0" w14:textId="77777777" w:rsidR="003E35EE" w:rsidRPr="003E35EE" w:rsidRDefault="003E35EE" w:rsidP="003E35EE">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E35EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Під час навчання мережа порівнює свої передбачення з правильними відповідями (етикетками). Якщо вона помиляється, алгоритм коригує ваги </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E35EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>зв’язків</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E35EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E35EE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>між нейронами, щоб наступного разу результат був ближчим до правильного. Після багатьох повторень мережа «навчається» розпізнавати цифри з високою точністю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646CA102" w14:textId="04CCBB17" w:rsidR="003E35EE" w:rsidRPr="003E35EE" w:rsidRDefault="003E35EE" w:rsidP="003E35EE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="932"/>
+        </w:tabs>
+        <w:ind w:left="131"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003E35EE" w:rsidRPr="003E35EE">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -8440,50 +8517,199 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17857DF0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7D744AFA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A1D0B33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8EE42558"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8525,51 +8751,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B6A5CA9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32C87D70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -8642,51 +8868,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28991F67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="104815BA"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
@@ -8731,51 +8957,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34D80244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4A48208"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
@@ -8820,51 +9046,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="402F10C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E332AD22"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8906,51 +9132,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47530FE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CCCAEF98"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
@@ -8995,51 +9221,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ECF2F43"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="98E033F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9144,51 +9370,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F204DDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CCCAEF98"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
@@ -9233,51 +9459,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F3D222E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E332AD22"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9319,51 +9545,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BE65B49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82404720"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9405,51 +9631,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="602D71DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E332AD22"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9491,51 +9717,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="607B115A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B796844E"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9577,51 +9803,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="667E2B72"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E964394E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9690,51 +9916,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CBB1897"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFF06860"/>
     <w:lvl w:ilvl="0" w:tplc="1000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9776,140 +10002,172 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70E12536"/>
-    <w:multiLevelType w:val="hybridMultilevel"/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="5F3E23E4">
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C7AA4FEE"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="1000000F" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="1000000F" w:tentative="1">
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...21 lines deleted...]
-      </w:pPr>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="727116C4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="05C0088C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10014,51 +10272,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C117324"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FC5E6A10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10164,245 +10422,253 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="11">
-[...2 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="18">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="86"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB6C00"/>
     <w:rsid w:val="000711FD"/>
     <w:rsid w:val="0007709F"/>
     <w:rsid w:val="000C46A8"/>
     <w:rsid w:val="00184737"/>
     <w:rsid w:val="001A2447"/>
     <w:rsid w:val="001E7F99"/>
     <w:rsid w:val="0020393C"/>
     <w:rsid w:val="00220C94"/>
     <w:rsid w:val="002224D7"/>
     <w:rsid w:val="00233BC7"/>
     <w:rsid w:val="002657B4"/>
     <w:rsid w:val="00284AA9"/>
     <w:rsid w:val="00344F5F"/>
     <w:rsid w:val="00351D9D"/>
+    <w:rsid w:val="003B5897"/>
+    <w:rsid w:val="003E35EE"/>
     <w:rsid w:val="005210B0"/>
     <w:rsid w:val="00596E59"/>
     <w:rsid w:val="005A3230"/>
     <w:rsid w:val="005E00C6"/>
+    <w:rsid w:val="0063784E"/>
     <w:rsid w:val="00646672"/>
     <w:rsid w:val="006A5E0A"/>
     <w:rsid w:val="00747090"/>
     <w:rsid w:val="00860545"/>
     <w:rsid w:val="008A1023"/>
     <w:rsid w:val="009756CC"/>
     <w:rsid w:val="00984273"/>
     <w:rsid w:val="009F6973"/>
     <w:rsid w:val="00A32CDD"/>
     <w:rsid w:val="00A556D1"/>
     <w:rsid w:val="00A97D4A"/>
     <w:rsid w:val="00AF22C9"/>
     <w:rsid w:val="00BB3887"/>
     <w:rsid w:val="00BC047B"/>
     <w:rsid w:val="00BF3A38"/>
     <w:rsid w:val="00C61611"/>
     <w:rsid w:val="00C70428"/>
+    <w:rsid w:val="00D41428"/>
     <w:rsid w:val="00DD1B7D"/>
     <w:rsid w:val="00E13E03"/>
     <w:rsid w:val="00F52E39"/>
     <w:rsid w:val="00FB6C00"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang/>
+  <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="43A3E187"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CE24F45A-6258-40C8-9FA7-03EFFE34403E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10748,53 +11014,50 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00646672"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
@@ -11040,50 +11303,63 @@
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="uk-UA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="72170579">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="75250775">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="191194466">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="261646106">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -11433,50 +11709,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1361854192">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1397128779">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1497499932">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1646205561">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -11557,51 +11846,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2113238485">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developers.google.com/machine-learning/crash-course/neural-networks/interactive-exercises?hl=ru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://developers.google.com/machine-learning/crash-course/neural-networks/interactive-exercises?hl=ru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11859,70 +12148,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>10494</Characters>
+  <Pages>10</Pages>
+  <Words>6359</Words>
+  <Characters>3626</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>87</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12310</CharactersWithSpaces>
+  <CharactersWithSpaces>9966</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>