--- v0 (2025-12-31)
+++ v1 (2026-04-22)
@@ -87,8470 +87,9861 @@
         <w:t>мовні</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008A59B0" w:rsidRPr="00B55988">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> моделі</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29DDA0C6" w14:textId="765EAC74" w:rsidR="00860545" w:rsidRDefault="00860545" w:rsidP="00284AA9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B801B70" w14:textId="3E4E1606" w:rsidR="00785A8F" w:rsidRPr="00785A8F" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
+    <w:p w14:paraId="1B801B70" w14:textId="3E4E1606" w:rsidR="00785A8F" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Поняття та еволюція</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4357D897" w14:textId="54AFB819" w:rsidR="009C6494" w:rsidRPr="00B55988" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
+    <w:p w14:paraId="4357D897" w14:textId="54AFB819" w:rsidR="009C6494" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Великі </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
-[...1 lines deleted...]
-          <w:rStyle w:val="a6"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>мовні</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
-[...1 lines deleted...]
-          <w:rStyle w:val="a6"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> моделі (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
-[...1 lines deleted...]
-          <w:rStyle w:val="a6"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Large</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
-[...1 lines deleted...]
-          <w:rStyle w:val="a6"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
-[...1 lines deleted...]
-          <w:rStyle w:val="a6"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Language</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
-[...1 lines deleted...]
-          <w:rStyle w:val="a6"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
-[...1 lines deleted...]
-          <w:rStyle w:val="a6"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Models</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
-[...1 lines deleted...]
-          <w:rStyle w:val="a6"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
-[...1 lines deleted...]
-          <w:rStyle w:val="a6"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LLMs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
-[...1 lines deleted...]
-          <w:rStyle w:val="a6"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
-        <w:rPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> — це штучні нейронні мережі, які навчаються на великих обсягах текстових даних для розуміння, обробки та генерації природної мови.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040BB878" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="00B55988" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
+    <w:p w14:paraId="040BB878" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Основні властивості </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
-        <w:rPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LLMs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
-        <w:rPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C17DA0" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="00B55988" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
+    <w:p w14:paraId="20C17DA0" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Розуміння контексту та значення слів у реченні</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39FD2523" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="00B55988" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
+    <w:p w14:paraId="39FD2523" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Генерація зв’язного та змістовного тексту</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F868A87" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="00B55988" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
+    <w:p w14:paraId="3F868A87" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Вміння відповідати на запитання, перекладати мови, узагальнювати тексти</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743681B4" w14:textId="0A89C3F3" w:rsidR="00FB5AA3" w:rsidRPr="00B55988" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
+    <w:p w14:paraId="743681B4" w14:textId="0A89C3F3" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Використання сотень мільярдів параметрів (GPT-4, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
-        <w:rPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LLaMA</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
-        <w:rPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
-        <w:rPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gemini</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
-        <w:rPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414328B3" w14:textId="1F06941B" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
+    <w:p w14:paraId="414328B3" w14:textId="1F06941B" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Еволюція мовних моделей</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C934C0A" w14:textId="0C1A4F4A" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
+    <w:p w14:paraId="0C934C0A" w14:textId="0C1A4F4A" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>N-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>грамна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> модель</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> — це статистичний метод для прогнозування наступного елемента в послідовності на основі попередніх </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>n-1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> елементів. Цей підхід широко використовується в обробці природної мови для таких задач, як </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>автозавершення</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, розпізнавання мови, переклад текстів</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> тощо.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F5A2226" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
+    <w:p w14:paraId="5F5A2226" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>N-грам</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> — це послідовність з </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> елементів (наприклад, слів або символів), які використовуються для моделювання мови. Кожен елемент послідовності є частиною контексту, в якому інші елементи є можливими.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FDD045E" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
+    <w:p w14:paraId="1FDD045E" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1-грам (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>уніграм</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: один елемент (слово або символ) без контексту попередніх елементів.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFD4796" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
+    <w:p w14:paraId="7CFD4796" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2-грам (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>біграм</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: послідовність з двох елементів, враховує тільки попереднє слово.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB04399" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
+    <w:p w14:paraId="1BB04399" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3-грам (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>триграм</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: послідовність з трьох елементів, враховує два попередніх слова.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541E1308" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
+    <w:p w14:paraId="541E1308" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">І так далі для </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n-грам</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B54C4A" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
+    <w:p w14:paraId="72B54C4A" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Прогнозування в </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>n-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>грамній</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> моделі</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> здійснюється на основі ймовірностей наступного елемента в послідовності, що залежить від </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>n-1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> попередніх елементів. Наприклад:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C7BED5" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
+    <w:p w14:paraId="56C7BED5" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Для </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2-грамної моделі (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>біграм</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, ймовірність слова </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>w₂</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> після слова </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>w₁</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> визначається як: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8B96B2" w14:textId="18281896" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
+    <w:p w14:paraId="7B8B96B2" w14:textId="18281896" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5543F4F4" wp14:editId="74C24F94">
             <wp:extent cx="4884420" cy="1334535"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4892592" cy="1336768"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50ECE10F" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
+    <w:p w14:paraId="50ECE10F" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0C6C0ADC" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C6C0ADC" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5AA3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Недоліки n-грамних моделей:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E9436F" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
+    <w:p w14:paraId="27E9436F" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Просторові обмеження: Чим більше значення n, тим більший простір для зберігання ймовірностей. Це може стати проблемою з огляду на пам'ять і обчислювальні ресурси.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ACCC4ED" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
+    <w:p w14:paraId="3ACCC4ED" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Обмеження контексту: Моделі враховують лише n-1 попередніх елементів, що може призвести до втрати важливої інформації, якщо контекст вищий за n-1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CAB9C80" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
+    <w:p w14:paraId="5CAB9C80" w14:textId="18106117" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="5968B8C0" w14:textId="0425A143" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Рідкісні комбінації: Для</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2666" w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C2666" w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n-грам</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2666" w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, що</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ідко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зустрічаються часто буде проблема, оскільки ймовірності таких комбінацій можуть бути дуже низькими або нульовими.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5968B8C0" w14:textId="0425A143" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Моделі на основі прихованих марковських процесів (HMMs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4572DD6C" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
+    <w:p w14:paraId="4572DD6C" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Приховані </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FB5AA3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>марковські</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FB5AA3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> процеси (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FB5AA3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HMMs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FB5AA3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> — це статистичні моделі, що використовуються для аналізу послідовностей спостережень, де система знаходиться в </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>скритому стані</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, і ці стани змінюються за певними ймовірностями. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43500133" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
+    <w:p w14:paraId="43500133" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00FB5AA3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Розглянемо приклад мовної моделі, де ми маємо </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
-        <w:rPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>приховані стани</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (наприклад, частини мови: іменник, дієслово, прикметник), а </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
-        <w:rPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>спостереженнями</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> є реальні слова в тексті.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4AD66B" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
+    <w:p w14:paraId="6F4AD66B" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Приховані стани</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>: (Іменник, дієслово, прикметник)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2510BF5C" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
+    <w:p w14:paraId="2510BF5C" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Спостереження</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>: (слова тексту: "котик", "біг", "швидкий")</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E89E2E6" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
+    <w:p w14:paraId="0E89E2E6" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ймовірності переходів</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> між частинами мови: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD2470D" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
+    <w:p w14:paraId="5AD2470D" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00FB5AA3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>P(дієслово | іменник) = 0.6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFCB216" w14:textId="5C9D8CCD" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
+    <w:p w14:paraId="4FFCB216" w14:textId="5C9D8CCD" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00FB5AA3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>P(</w:t>
       </w:r>
-      <w:r w:rsidR="00F361E0">
+      <w:r w:rsidR="00F361E0" w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>прикметник</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> | дієслово) = 0.4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F0CBE2" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
+    <w:p w14:paraId="72F0CBE2" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00FB5AA3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Якщо ми маємо спостереження: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
-        <w:rPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"котик біг швидко"</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>, ми можемо за допомогою HMM обчислити ймовірність того, що ці слова відповідають певним частинам мови та побудувати ймовірнісну модель для тексту.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F4C0AF" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
+    <w:p w14:paraId="39F4C0AF" w14:textId="77777777" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Обмеження марковської гіпотези</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09157D8E" w14:textId="2B1AB093" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
+    <w:p w14:paraId="09157D8E" w14:textId="2B1AB093" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">модель враховує лише поточний стан, що може не вистачати для складних залежностей у даних. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA9504E" w14:textId="6D659CAE" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
+    <w:p w14:paraId="7BA9504E" w14:textId="6D659CAE" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>н</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>е завжди можна точно визначити кількість станів, особливо в складних задачах.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD7CA70" w14:textId="5EECDC01" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
+    <w:p w14:paraId="2DD7CA70" w14:textId="5EECDC01" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3. Рекурентні нейронні мережі (RNNs) та LSTMs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="150DF39D" w14:textId="4E558354" w:rsidR="00FB5AA3" w:rsidRPr="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
+    <w:p w14:paraId="150DF39D" w14:textId="31B66EE8" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FB5AA3">
+        <w:t>RNNs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>RNNs</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FB5AA3">
+        <w:t xml:space="preserve"> мають унікальну архітектуру, яка дозволяє зберігати інформацію про попередні етапи послідовності завдяки наявності циклічних </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> мають унікальну архітектуру, яка дозволяє зберігати інформацію про попередні етапи послідовності завдяки наявності циклічних </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FB5AA3">
+        <w:t>зв'язків</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>зв'язків</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> між нейронами. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>В RNN кожен нейрон отримує на вході не тільки поточне значення, але й значення з попереднього етапу (через рекурентні зв'язки). Це дозволяє мережі "запам'ятовувати" інформацію про попередні стани.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC1536B" w14:textId="3EAF0073" w:rsidR="00FB5AA3" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
+    <w:p w14:paraId="3EC97639" w14:textId="689F31A4" w:rsidR="004C2666" w:rsidRPr="006D1BE1" w:rsidRDefault="004C2666" w:rsidP="004C2666">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB5AA3">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E4060A2" wp14:editId="4C394280">
+            <wp:extent cx="2259254" cy="1891005"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+            <wp:docPr id="2" name="Рисунок 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2269640" cy="1899698"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC1536B" w14:textId="76B5C0EB" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00FB5AA3" w:rsidP="00FB5AA3">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>LSTM (Long Short-Term Memory) — це вдосконалений тип RNN, розроблений для подолання проблеми затухаючого градієнта та слабкої здатності зберігати довготривалі залежності в послідовностях.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1774E8DA" w14:textId="77777777" w:rsidR="00F361E0" w:rsidRPr="00F361E0" w:rsidRDefault="00F361E0" w:rsidP="00F361E0">
+    <w:p w14:paraId="35B6F3AE" w14:textId="4E4C7F4F" w:rsidR="004C2666" w:rsidRPr="006D1BE1" w:rsidRDefault="004C2666" w:rsidP="004C2666">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67BCDC87" wp14:editId="0C3E7CA5">
+            <wp:extent cx="5940425" cy="3112770"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+            <wp:docPr id="3" name="Рисунок 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5940425" cy="3112770"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1774E8DA" w14:textId="77777777" w:rsidR="00F361E0" w:rsidRPr="006D1BE1" w:rsidRDefault="00F361E0" w:rsidP="00F361E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F361E0">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Проблема звичайних RNN полягає в тому, що їм важко запам'ятовувати інформацію на довгий проміжок часу. Уявіть довге речення або абзац. Інформація про слова, які були на початку, може "забуватися" до того моменту, як мережа дійде до кінця. Це називається проблемою "затухаючого градієнта".</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B15B488" w14:textId="77777777" w:rsidR="00F361E0" w:rsidRPr="00F361E0" w:rsidRDefault="00F361E0" w:rsidP="00F361E0">
+    <w:p w14:paraId="7B15B488" w14:textId="77777777" w:rsidR="00F361E0" w:rsidRPr="006D1BE1" w:rsidRDefault="00F361E0" w:rsidP="00F361E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F361E0">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LSTM - це як RNN з "покращеною пам'яттю". Вона має спеціальні механізми, які дозволяють їй:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABBAE3C" w14:textId="77777777" w:rsidR="00F361E0" w:rsidRPr="00F361E0" w:rsidRDefault="00F361E0" w:rsidP="00F361E0">
+    <w:p w14:paraId="0ABBAE3C" w14:textId="77777777" w:rsidR="00F361E0" w:rsidRPr="006D1BE1" w:rsidRDefault="00F361E0" w:rsidP="00F361E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F361E0">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Вирішувати, яку інформацію потрібно запам'ятати на довгий термін.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D17EBC4" w14:textId="77777777" w:rsidR="00F361E0" w:rsidRPr="00F361E0" w:rsidRDefault="00F361E0" w:rsidP="00F361E0">
+    <w:p w14:paraId="5D17EBC4" w14:textId="77777777" w:rsidR="00F361E0" w:rsidRPr="006D1BE1" w:rsidRDefault="00F361E0" w:rsidP="00F361E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F361E0">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Вирішувати, коли потрібно "забути" стару інформацію, яка більше не є важливою.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79BCB257" w14:textId="77777777" w:rsidR="00F361E0" w:rsidRPr="00F361E0" w:rsidRDefault="00F361E0" w:rsidP="00F361E0">
+    <w:p w14:paraId="79BCB257" w14:textId="77777777" w:rsidR="00F361E0" w:rsidRPr="006D1BE1" w:rsidRDefault="00F361E0" w:rsidP="00F361E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F361E0">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Вирішувати, яку нову інформацію потрібно додати до "пам'яті".</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5712A246" w14:textId="77777777" w:rsidR="00F361E0" w:rsidRPr="00F361E0" w:rsidRDefault="00F361E0" w:rsidP="00F361E0">
+    <w:p w14:paraId="5712A246" w14:textId="77777777" w:rsidR="00F361E0" w:rsidRPr="006D1BE1" w:rsidRDefault="00F361E0" w:rsidP="00F361E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F361E0">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ці механізми реалізуються за допомогою спеціальних "вентилів" (gates) всередині LSTM-нейрона.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E83C36" w14:textId="77777777" w:rsidR="00F361E0" w:rsidRPr="00F361E0" w:rsidRDefault="00F361E0" w:rsidP="00F361E0">
+    <w:p w14:paraId="00E83C36" w14:textId="77777777" w:rsidR="00F361E0" w:rsidRPr="006D1BE1" w:rsidRDefault="00F361E0" w:rsidP="00F361E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F361E0">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Простий приклад LSTM: Уявіть, що ми аналізуємо відгук про фільм: "Фільм був дуже цікавим, особливо гра акторів. Але кінець був трохи передбачуваним."</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="685AA2DB" w14:textId="77777777" w:rsidR="00F361E0" w:rsidRPr="00F361E0" w:rsidRDefault="00F361E0" w:rsidP="00F361E0">
+    <w:p w14:paraId="685AA2DB" w14:textId="77777777" w:rsidR="00F361E0" w:rsidRPr="006D1BE1" w:rsidRDefault="00F361E0" w:rsidP="00F361E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F361E0">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LSTM обробляє "Фільм був дуже цікавим". Вона запам'ятовує, що відгук загалом позитивний.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78269116" w14:textId="77777777" w:rsidR="00F361E0" w:rsidRPr="00F361E0" w:rsidRDefault="00F361E0" w:rsidP="00F361E0">
+    <w:p w14:paraId="78269116" w14:textId="77777777" w:rsidR="00F361E0" w:rsidRPr="006D1BE1" w:rsidRDefault="00F361E0" w:rsidP="00F361E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F361E0">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Потім вона обробляє "особливо гра акторів". Вона додає до своєї "пам'яті" інформацію про те, що гра акторів була відзначена.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A98E303" w14:textId="77777777" w:rsidR="00F361E0" w:rsidRPr="00F361E0" w:rsidRDefault="00F361E0" w:rsidP="00F361E0">
+    <w:p w14:paraId="7A98E303" w14:textId="77777777" w:rsidR="00F361E0" w:rsidRPr="006D1BE1" w:rsidRDefault="00F361E0" w:rsidP="00F361E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F361E0">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Коли вона доходить до "Але кінець був трохи передбачуваним", слово "Але" сигналізує про зміну настрою. LSTM може зберегти інформацію про позитивні аспекти, але також запам'ятати і негативну оцінку кінця.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5649EB31" w14:textId="77777777" w:rsidR="00F361E0" w:rsidRPr="00F361E0" w:rsidRDefault="00F361E0" w:rsidP="00F361E0">
+    <w:p w14:paraId="5649EB31" w14:textId="77777777" w:rsidR="00F361E0" w:rsidRPr="006D1BE1" w:rsidRDefault="00F361E0" w:rsidP="00F361E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F361E0">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Завдяки своїм "вентилям", LSTM може довше зберігати важливу інформацію (наприклад, загальну позитивну оцінку фільму) і при цьому обробляти нову інформацію (негативну оцінку кінця), не "забуваючи" попередній контекст.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281520DB" w14:textId="330A5FEA" w:rsidR="00FB5AA3" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="281520DB" w14:textId="330A5FEA" w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI Emoji"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="00FB5AA3" w:rsidRPr="00B55988">
-        <w:rPr>
+      <w:r w:rsidR="00FB5AA3" w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Трансформери – революція в NLP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53811F15" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00B55988" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="53811F15" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Трансформери</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> — це архітектура нейронних мереж, яка була запропонована в статті "</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Attention</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>All</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>You</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Need</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">" (2017) авторами </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Ashish</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Vaswani</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> та іншими. Трансформери стали революцією в обробці природної мови (NLP) і отримали широке застосування завдяки своїм перевагам у порівнянні з рекурентними нейронними мережами (RNN) і LSTM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57BEA83A" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00B55988" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="57BEA83A" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Основною інновацією </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>трансформерів</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> є використання механізму </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>self-attention</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>самоувага</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">), який дозволяє моделі обробляти усі елементи вхідної послідовності одночасно, замість того щоб обробляти їх по черзі, як це робиться в RNN і LSTM. Це значно прискорює обчислення та дозволяє моделі краще справлятися з довготривалими </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>залежностями</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> в текстах.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2469789C" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00B55988" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="2469789C" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Трансформери складаються з двох основних компонентів:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D44C339" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00B55988" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="7D44C339" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Енкодер</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Encoder</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520257A5" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00B55988" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="520257A5" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Декодер (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Decoder</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE92B2F" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00B55988" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="3EE92B2F" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Обидва компоненти включають в себе стеки однакових блоків, що містять кілька важливих етапів, таких як механізм </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>самоуваги</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> та лінійні шари.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04781528" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00B55988" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="04781528" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Енкодер</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
-[...6 lines deleted...]
-    <w:p w14:paraId="0DD05BC7" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00B55988" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приймає вхідну послідовність (наприклад, текст) і перетворює її в набір </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>числових векторів, що містять інформацію про кожне слово в контексті всього тексту</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. Він складається з таких основних частин:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD05BC7" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Механізм </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>самоуваги</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Self-Attention</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Самоувага</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> дозволяє кожному елементу входу взаємодіяти з усіма іншими елементами в послідовності, оцінюючи їх значення і важливість для кожного елемента. Наприклад, у реченні "</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>cat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>sat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>mat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">" </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>трансформер</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> може визначити, що слово "</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>sat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>" пов'язане з "</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>cat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>", і використовувати цю інформацію для кращого розуміння контексту.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09311A04" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="00AF04B2" w:rsidRDefault="00CB446A" w:rsidP="001E7C6D">
+    <w:p w14:paraId="09311A04" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="001E7C6D">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Нормалізація та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Feed-Forward</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Neural</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Network</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (FFNN)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">: Після механізму </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>самоуваги</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> проходить етап нормалізації і </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Feed-Forward</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> шари</w:t>
       </w:r>
-      <w:r w:rsidR="00AF04B2" w:rsidRPr="00AF04B2">
-[...19 lines deleted...]
-      <w:r w:rsidR="00AF04B2">
+      <w:r w:rsidR="00AF04B2" w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> які обробляють інформацію кожного слова незалежно, але вже з урахуванням контексту, отриманого від механізму </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AF04B2" w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>самоуваги</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00AF04B2">
+      <w:r w:rsidR="00AF04B2" w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>, і витягує більш складні ознаки.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47CFCDD4" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
-[...9 lines deleted...]
-    <w:p w14:paraId="609F125C" w14:textId="3BBFCAB1" w:rsidR="00CB446A" w:rsidRPr="00AF04B2" w:rsidRDefault="00CB446A" w:rsidP="00AF04B2">
+    <w:p w14:paraId="609F125C" w14:textId="3BBFCAB1" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00AF04B2">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Декодер працює аналогічно </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>енкодеру</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, але з додатковим етапом взаємодії з виходами </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>енкодера</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>. Він генерує передбачення на основі вихідної послідовності, що вже була оброблена. Основні етапи декодера:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51904F81" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00B55988" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="51904F81" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Механізм </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>самоуваги</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: Як і в </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>енкодері</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, декодер використовує </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>самоувагу</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, щоб враховувати зв'язки між елементами виходу.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2846D9E9" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00B55988" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="2846D9E9" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Механізм уваги (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Attention</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mechanism</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: Декодер також використовує механізм уваги для взаємодії з виходами </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>енкодера</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, щоб орієнтуватися на відповідні частини вхідної послідовності.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66CEA292" w14:textId="77AE4637" w:rsidR="00CB446A" w:rsidRPr="00B55988" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="66CEA292" w14:textId="77AE4637" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Самоувага</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> є основою </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>трансформера</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, дозволяючи кожному слову в послідовності "поважати" всі інші слова. Вона дозволяє моделі навчатися взаємозв'язку між елементами, незалежно від того, наскільки вони віддалені одне від одного в тексті.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238B5A01" w14:textId="3D616F88" w:rsidR="00AF04B2" w:rsidRPr="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+    <w:p w14:paraId="238B5A01" w14:textId="4CA91211" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Приклад роботи механізму:</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Приклад роботи </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5A43" w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>LLM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D26F26A" w14:textId="78B19846" w:rsidR="002C5A43" w:rsidRPr="006D1BE1" w:rsidRDefault="002C5A43" w:rsidP="002C5A43">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Кодування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F71095" w14:textId="61ACD0B8" w:rsidR="002C5A43" w:rsidRPr="006D1BE1" w:rsidRDefault="002C5A43" w:rsidP="002C5A43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Вхідний текст</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ви вводите речення: «Кіт сидить на килимку».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B43DF05" w14:textId="3DD005F9" w:rsidR="002C5A43" w:rsidRPr="006D1BE1" w:rsidRDefault="002C5A43" w:rsidP="002C5A43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Алгоритм </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>токенізації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Модель застосовує свій алгоритм (наприклад, BPE чи </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>SentencePiece</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>) до цього тексту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CFBA2D" w14:textId="77777777" w:rsidR="002C5A43" w:rsidRPr="006D1BE1" w:rsidRDefault="002C5A43" w:rsidP="002C5A43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Текст розбивається на токени (частини слів або цілі слова).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2637D3" w14:textId="77777777" w:rsidR="002C5A43" w:rsidRPr="006D1BE1" w:rsidRDefault="002C5A43" w:rsidP="002C5A43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Кожен токен має унікальний індекс у словнику моделі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E386DA5" w14:textId="70820735" w:rsidR="002C5A43" w:rsidRPr="006D1BE1" w:rsidRDefault="002C5A43" w:rsidP="002C5A43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Перетворення в індекси</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Наприклад:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D34488" w14:textId="77777777" w:rsidR="002C5A43" w:rsidRPr="006D1BE1" w:rsidRDefault="002C5A43" w:rsidP="002C5A43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>«Кіт» → ID 105</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F8FD55" w14:textId="77777777" w:rsidR="002C5A43" w:rsidRPr="006D1BE1" w:rsidRDefault="002C5A43" w:rsidP="002C5A43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>«сидить» → ID 256</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1B7D3E" w14:textId="77777777" w:rsidR="002C5A43" w:rsidRPr="006D1BE1" w:rsidRDefault="002C5A43" w:rsidP="002C5A43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>«на» → ID 57</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA0ABC8" w14:textId="77777777" w:rsidR="002C5A43" w:rsidRPr="006D1BE1" w:rsidRDefault="002C5A43" w:rsidP="002C5A43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>«килимку» → ID 389</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AEB0607" w14:textId="11820F8E" w:rsidR="002C5A43" w:rsidRPr="006D1BE1" w:rsidRDefault="002C5A43" w:rsidP="002C5A43">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ембединг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для кожного індексу модель бере відповідний рядок із матриці </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ембедингів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (на початку випадкової)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. Це дає великі числові вектори (наприклад, 512 чи 1024 компонентів).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C67F251" w14:textId="459B7A5A" w:rsidR="002C5A43" w:rsidRPr="006D1BE1" w:rsidRDefault="002C5A43" w:rsidP="002C5A43">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3.Трансформер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3408AF5B" w14:textId="2287BCEF" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="002C5A43">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Уявіть, що кожне слово в реченні хоче "запитати" у інших слів, наскільки вони важливі для його розуміння. Для цього кожне слово перетворюється на три різні "представлення":</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369123DC" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+    <w:p w14:paraId="369123DC" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Запит (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Query</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Q): Це як "питання", яке слово ставить іншим словам.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79196EE8" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+    <w:p w14:paraId="79196EE8" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ключ (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Key</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - K): Це як "ярлик" або "ключове слово", яке описує зміст кожного слова.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC0BF21" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+    <w:p w14:paraId="5FC0BF21" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Значення (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Value</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - V): Це сама "інформація", яку несе слово.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007130C8" w14:textId="38C4210E" w:rsidR="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+    <w:p w14:paraId="007130C8" w14:textId="38C4210E" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Давайте уявимо, що для кожного слова ми отримали такі спрощені вектори (насправді вони будуть набагато більшими):</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3115"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3115"/>
+        <w:gridCol w:w="2459"/>
+        <w:gridCol w:w="2361"/>
+        <w:gridCol w:w="2349"/>
+        <w:gridCol w:w="2176"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF04B2" w14:paraId="45DEE7F0" w14:textId="77777777" w:rsidTr="00AF04B2">
+      <w:tr w:rsidR="006D1BE1" w:rsidRPr="006D1BE1" w14:paraId="45DEE7F0" w14:textId="14DFD9B3" w:rsidTr="006D1BE1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:tcW w:w="2459" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AD01956" w14:textId="2B6A1306" w:rsidR="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+          <w:p w14:paraId="4AD01956" w14:textId="2B6A1306" w:rsidR="006D1BE1" w:rsidRPr="006D1BE1" w:rsidRDefault="006D1BE1" w:rsidP="00AF04B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E21CC">
+            <w:r w:rsidRPr="006D1BE1">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Слово</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:tcW w:w="2361" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C68CE43" w14:textId="1F68956A" w:rsidR="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+          <w:p w14:paraId="2C68CE43" w14:textId="1F68956A" w:rsidR="006D1BE1" w:rsidRPr="006D1BE1" w:rsidRDefault="006D1BE1" w:rsidP="00AF04B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E21CC">
+            <w:r w:rsidRPr="006D1BE1">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Запит (Q)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:tcW w:w="2349" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BBDA7E5" w14:textId="0A38BAE2" w:rsidR="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+          <w:p w14:paraId="4BBDA7E5" w14:textId="0A38BAE2" w:rsidR="006D1BE1" w:rsidRPr="006D1BE1" w:rsidRDefault="006D1BE1" w:rsidP="00AF04B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E21CC">
+            <w:r w:rsidRPr="006D1BE1">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ключ (K)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00AF04B2" w14:paraId="0887546D" w14:textId="77777777" w:rsidTr="00AF04B2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1374C3AC" w14:textId="3D662C7F" w:rsidR="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+          <w:p w14:paraId="6AAF6A56" w14:textId="1D864883" w:rsidR="006D1BE1" w:rsidRPr="006D1BE1" w:rsidRDefault="006D1BE1" w:rsidP="00AF04B2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="a6"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D1BE1">
+              <w:rPr>
+                <w:rStyle w:val="a6"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Значення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D1BE1">
+              <w:rPr>
+                <w:rStyle w:val="a6"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D1BE1">
+              <w:rPr>
+                <w:rStyle w:val="a6"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D1BE1" w:rsidRPr="006D1BE1" w14:paraId="0887546D" w14:textId="668F5BED" w:rsidTr="006D1BE1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2459" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1374C3AC" w14:textId="3D662C7F" w:rsidR="006D1BE1" w:rsidRPr="006D1BE1" w:rsidRDefault="006D1BE1" w:rsidP="00AF04B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E21CC">
+            <w:r w:rsidRPr="006D1BE1">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Кіт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:tcW w:w="2361" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01835D07" w14:textId="13C5C70D" w:rsidR="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+          <w:p w14:paraId="01835D07" w14:textId="13C5C70D" w:rsidR="006D1BE1" w:rsidRPr="006D1BE1" w:rsidRDefault="006D1BE1" w:rsidP="00AF04B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E21CC">
+            <w:r w:rsidRPr="006D1BE1">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>[0.8, 0.1]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:tcW w:w="2349" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27948A38" w14:textId="2571F911" w:rsidR="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+          <w:p w14:paraId="27948A38" w14:textId="2571F911" w:rsidR="006D1BE1" w:rsidRPr="006D1BE1" w:rsidRDefault="006D1BE1" w:rsidP="00AF04B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E21CC">
+            <w:r w:rsidRPr="006D1BE1">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>[0.2, 0.9]</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00AF04B2" w14:paraId="3D895054" w14:textId="77777777" w:rsidTr="00AF04B2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4ABE7C8D" w14:textId="206CD59F" w:rsidR="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+          <w:p w14:paraId="24C68883" w14:textId="4D9534BE" w:rsidR="006D1BE1" w:rsidRPr="006D1BE1" w:rsidRDefault="006D1BE1" w:rsidP="00AF04B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E21CC">
+            <w:r w:rsidRPr="006D1BE1">
+              <w:rPr>
+                <w:rStyle w:val="a6"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>[1.0, 0.5]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D1BE1" w:rsidRPr="006D1BE1" w14:paraId="3D895054" w14:textId="6F6FD544" w:rsidTr="006D1BE1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2459" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ABE7C8D" w14:textId="206CD59F" w:rsidR="006D1BE1" w:rsidRPr="006D1BE1" w:rsidRDefault="006D1BE1" w:rsidP="00AF04B2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="a6"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D1BE1">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>спить</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:tcW w:w="2361" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08BD1018" w14:textId="0A4C0371" w:rsidR="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+          <w:p w14:paraId="08BD1018" w14:textId="0A4C0371" w:rsidR="006D1BE1" w:rsidRPr="006D1BE1" w:rsidRDefault="006D1BE1" w:rsidP="00AF04B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E21CC">
+            <w:r w:rsidRPr="006D1BE1">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>[0.3, 0.7]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:tcW w:w="2349" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="581F22DD" w14:textId="212CAEE4" w:rsidR="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+          <w:p w14:paraId="581F22DD" w14:textId="212CAEE4" w:rsidR="006D1BE1" w:rsidRPr="006D1BE1" w:rsidRDefault="006D1BE1" w:rsidP="00AF04B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E21CC">
+            <w:r w:rsidRPr="006D1BE1">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>[0.8, 0.3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00AF04B2" w14:paraId="526709F7" w14:textId="77777777" w:rsidTr="00AF04B2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57DB6A66" w14:textId="4A3E1414" w:rsidR="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+          <w:p w14:paraId="30557D14" w14:textId="0CBA083D" w:rsidR="006D1BE1" w:rsidRPr="006D1BE1" w:rsidRDefault="006D1BE1" w:rsidP="00AF04B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E21CC">
+            <w:r w:rsidRPr="006D1BE1">
+              <w:rPr>
+                <w:rStyle w:val="a6"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>[0.2, 0.8]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D1BE1" w:rsidRPr="006D1BE1" w14:paraId="526709F7" w14:textId="5AAC26FB" w:rsidTr="006D1BE1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2459" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57DB6A66" w14:textId="4A3E1414" w:rsidR="006D1BE1" w:rsidRPr="006D1BE1" w:rsidRDefault="006D1BE1" w:rsidP="00AF04B2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="a6"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D1BE1">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>на</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:tcW w:w="2361" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="178DBAA0" w14:textId="4A952665" w:rsidR="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+          <w:p w14:paraId="178DBAA0" w14:textId="4A952665" w:rsidR="006D1BE1" w:rsidRPr="006D1BE1" w:rsidRDefault="006D1BE1" w:rsidP="00AF04B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E21CC">
+            <w:r w:rsidRPr="006D1BE1">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>[0.5, 0.5]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:tcW w:w="2349" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="333D515C" w14:textId="56EED671" w:rsidR="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+          <w:p w14:paraId="333D515C" w14:textId="56EED671" w:rsidR="006D1BE1" w:rsidRPr="006D1BE1" w:rsidRDefault="006D1BE1" w:rsidP="00AF04B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E21CC">
+            <w:r w:rsidRPr="006D1BE1">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>[0.4, 0.6]</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00AF04B2" w14:paraId="231CDF67" w14:textId="77777777" w:rsidTr="00AF04B2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:tcW w:w="2176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55F636E0" w14:textId="23A5A084" w:rsidR="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+          <w:p w14:paraId="1960464D" w14:textId="7A7AC003" w:rsidR="006D1BE1" w:rsidRPr="006D1BE1" w:rsidRDefault="006D1BE1" w:rsidP="00AF04B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E21CC">
+            <w:r w:rsidRPr="006D1BE1">
+              <w:rPr>
+                <w:rStyle w:val="a6"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>[0.7, 0.1]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D1BE1" w:rsidRPr="006D1BE1" w14:paraId="231CDF67" w14:textId="1D75A6A8" w:rsidTr="006D1BE1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2459" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55F636E0" w14:textId="23A5A084" w:rsidR="006D1BE1" w:rsidRPr="006D1BE1" w:rsidRDefault="006D1BE1" w:rsidP="00AF04B2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="a6"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D1BE1">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>килимку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:tcW w:w="2361" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61A409A9" w14:textId="240BBE46" w:rsidR="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+          <w:p w14:paraId="61A409A9" w14:textId="240BBE46" w:rsidR="006D1BE1" w:rsidRPr="006D1BE1" w:rsidRDefault="006D1BE1" w:rsidP="00AF04B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E21CC">
+            <w:r w:rsidRPr="006D1BE1">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>[0.9, 0.2]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:tcW w:w="2349" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D1393E0" w14:textId="718F407E" w:rsidR="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+          <w:p w14:paraId="6D1393E0" w14:textId="718F407E" w:rsidR="006D1BE1" w:rsidRPr="006D1BE1" w:rsidRDefault="006D1BE1" w:rsidP="00AF04B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E21CC">
+            <w:r w:rsidRPr="006D1BE1">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>[0.1, 0.8]</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2176" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="458734BA" w14:textId="2D4B2067" w:rsidR="006D1BE1" w:rsidRPr="006D1BE1" w:rsidRDefault="006D1BE1" w:rsidP="00AF04B2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="a6"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D1BE1">
+              <w:rPr>
+                <w:rStyle w:val="a6"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>[0.4, 0.9]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B8964B2" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+    <w:p w14:paraId="1EE9E62A" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ці вектори отримуються шляхом множення </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ці вектори отримуються шляхом множення </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t>ембедингів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ембедингів</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t xml:space="preserve"> (числових представлень) слів на різні матриці ваг під час навчання моделі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50CC7EC1" w14:textId="068E7226" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (числових представлень) слів на різні матриці ваг під час навчання моделі.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t>Обчислення уваги:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17FA43C6" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2. Обчислення уваги:</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t>Для кожного слова ми обчислюємо, наскільки воно "уважне" до всіх інших слів. Це робиться шляхом порівняння його запиту (Q) з ключами (K) всіх інших слів. Чим більше схожі запит одного слова і ключ іншого, тим більша їх "увага" один до одного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BBA383" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Для кожного слова ми обчислюємо, наскільки воно "уважне" до всіх інших слів. Це робиться шляхом порівняння його запиту (Q) з ключами (K) всіх інших слів. Чим більше схожі запит одного слова і ключ іншого, тим більша їх "увага" один до одного.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t>Зазвичай використовується скалярний добуток між вектором запиту одного слова та вектором ключа іншого слова. Результат ділиться на корінь з розмірності векторів (щоб стабілізувати градієнти).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51039E8B" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t>Розглянемо, як обчислюється увага слова "спить" до всіх інших слів:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20816F16" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Розглянемо, як обчислюється увага слова "спить" до всіх інших слів:</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t>Увага ("спить", "Кіт"): Скалярний добуток Q("спить") і K("Кіт") = (0.3 * 0.2) + (0.7 * 0.9) = 0.06 + 0.63 = 0.69.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="208F7217" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Увага ("спить", "Кіт"): Скалярний добуток Q("спить") і K("Кіт") = (0.3 * 0.2) + (0.7 * 0.9) = 0.06 + 0.63 = 0.69.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t>Увага ("спить", "спить"): Скалярний добуток Q("спить") і K("спить") = (0.3 * 0.8) + (0.7 * 0.3) = 0.24 + 0.21 = 0.45.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A18A0B1" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Увага ("спить", "спить"): Скалярний добуток Q("спить") і K("спить") = (0.3 * 0.8) + (0.7 * 0.3) = 0.24 + 0.21 = 0.45.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t>Увага ("спить", "на"): Скалярний добуток Q("спить") і K("на") = (0.3 * 0.4) + (0.7 * 0.6) = 0.12 + 0.42 = 0.54.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD972F3" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Увага ("спить", "на"): Скалярний добуток Q("спить") і K("на") = (0.3 * 0.4) + (0.7 * 0.6) = 0.12 + 0.42 = 0.54.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t>Увага ("спить", "килимку"): Скалярний добуток Q("спить") і K("килимку") = (0.3 * 0.1) + (0.7 * 0.8) = 0.03 + 0.56 = 0.59.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A1BCD82" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Увага ("спить", "килимку"): Скалярний добуток Q("спить") і K("килимку") = (0.3 * 0.1) + (0.7 * 0.8) = 0.03 + 0.56 = 0.59.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t xml:space="preserve">Після цього отримані значення зазвичай нормалізуються за допомогою функції </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Після цього отримані значення зазвичай нормалізуються за допомогою функції </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t>Softmax</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Softmax</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t xml:space="preserve">, щоб отримати ймовірності (сума всіх ваг уваги для одного слова дорівнює 1). Уявімо, що після </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, щоб отримати ймовірності (сума всіх ваг уваги для одного слова дорівнює 1). Уявімо, що після </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>Softmax</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ми отримали такі ваги уваги для слова "спить":</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="2405" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2267"/>
         <w:gridCol w:w="1702"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF04B2" w14:paraId="6328F0CE" w14:textId="77777777" w:rsidTr="00AF04B2">
+      <w:tr w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w14:paraId="6328F0CE" w14:textId="77777777" w:rsidTr="00AF04B2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78748FFE" w14:textId="44DBA6DB" w:rsidR="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+          <w:p w14:paraId="78748FFE" w14:textId="44DBA6DB" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050088E">
+            <w:r w:rsidRPr="006D1BE1">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>До слова:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AC503A1" w14:textId="399CF940" w:rsidR="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+          <w:p w14:paraId="2AC503A1" w14:textId="399CF940" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050088E">
+            <w:r w:rsidRPr="006D1BE1">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вага уваги:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF04B2" w14:paraId="7C603A3D" w14:textId="77777777" w:rsidTr="00AF04B2">
+      <w:tr w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w14:paraId="7C603A3D" w14:textId="77777777" w:rsidTr="00AF04B2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34AB0D51" w14:textId="5612CFFC" w:rsidR="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+          <w:p w14:paraId="34AB0D51" w14:textId="5612CFFC" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050088E">
+            <w:r w:rsidRPr="006D1BE1">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Кіт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="212AA748" w14:textId="2AC1D82E" w:rsidR="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+          <w:p w14:paraId="212AA748" w14:textId="2AC1D82E" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050088E">
+            <w:r w:rsidRPr="006D1BE1">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF04B2" w14:paraId="0063164A" w14:textId="77777777" w:rsidTr="00AF04B2">
+      <w:tr w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w14:paraId="0063164A" w14:textId="77777777" w:rsidTr="00AF04B2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12A72223" w14:textId="698F2A2F" w:rsidR="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+          <w:p w14:paraId="12A72223" w14:textId="698F2A2F" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050088E">
+            <w:r w:rsidRPr="006D1BE1">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>спить</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30D54273" w14:textId="3452463C" w:rsidR="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+          <w:p w14:paraId="30D54273" w14:textId="479D9A50" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050088E">
+            <w:r w:rsidRPr="006D1BE1">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>0.25</w:t>
+              <w:t>0.2</w:t>
+            </w:r>
+            <w:r w:rsidR="002C5A43" w:rsidRPr="006D1BE1">
+              <w:rPr>
+                <w:rStyle w:val="a6"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF04B2" w14:paraId="2911EA1F" w14:textId="77777777" w:rsidTr="00AF04B2">
+      <w:tr w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w14:paraId="2911EA1F" w14:textId="77777777" w:rsidTr="00AF04B2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2267" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="745AC68F" w14:textId="535D3A9F" w:rsidR="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+          <w:p w14:paraId="745AC68F" w14:textId="535D3A9F" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050088E">
+            <w:r w:rsidRPr="006D1BE1">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>на</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59804633" w14:textId="3A9EC2E6" w:rsidR="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+          <w:p w14:paraId="59804633" w14:textId="214BD65B" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050088E">
+            <w:r w:rsidRPr="006D1BE1">
               <w:rPr>
                 <w:rStyle w:val="a6"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>0.20</w:t>
+              <w:t>0.2</w:t>
+            </w:r>
+            <w:r w:rsidR="002C5A43" w:rsidRPr="006D1BE1">
+              <w:rPr>
+                <w:rStyle w:val="a6"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C5A43" w:rsidRPr="006D1BE1" w14:paraId="3EF0509C" w14:textId="77777777" w:rsidTr="00AF04B2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B52C37A" w14:textId="6CA429AB" w:rsidR="002C5A43" w:rsidRPr="006D1BE1" w:rsidRDefault="002C5A43" w:rsidP="00AF04B2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="a6"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D1BE1">
+              <w:rPr>
+                <w:rStyle w:val="a6"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Килимку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7121F63C" w14:textId="2A302439" w:rsidR="002C5A43" w:rsidRPr="006D1BE1" w:rsidRDefault="002C5A43" w:rsidP="00AF04B2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="a6"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D1BE1">
+              <w:rPr>
+                <w:rStyle w:val="a6"/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0,20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="789D8171" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+    <w:p w14:paraId="789D8171" w14:textId="4E024439" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Це означає, що для розуміння слова "спить" найбільшу увагу слід приділити слову "Кіт" (вага 0.35), трохи менше - самому слову "спить" (0.25), і ще менше - словам "на" та "килимку" (по 0.20).</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Це означає, що для розуміння слова "спить" найбільшу увагу слід приділити слову "Кіт" (вага 0.35</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5A43" w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="1FE1FC2D" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7BC283" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+    </w:p>
+    <w:p w14:paraId="1FE1FC2D" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3. Зважене сумування значень:</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t>3. Зважене сумування значень:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3843B067" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>На останньому кроці для кожного слова обчислюється його нове представлення шляхом зваженого сумування векторів значень (V) всіх інших слів. Вагами для цього сумування є обчислені на попередньому кроці ваги уваги.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t>На останньому кроці для кожного слова обчислюється його нове представлення шляхом зваженого сумування векторів значень (V) всіх інших слів. Вагами для цього сумування є обчислені на попередньому кроці ваги уваги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD8A6B7" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Для слова "спить" його нове представлення буде обчислено так:</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t>Для слова "спить" його нове представлення буде обчислено так:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FBEEDE3" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Нове представлення("спить") =</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t>Нове представлення("спить") =</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB90C82" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(Вага уваги("спить", "Кіт") * V("Кіт")) +</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t>(Вага уваги("спить", "Кіт") * V("Кіт")) +</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5821B868" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(Вага уваги("спить", "спить") * V("спить")) +</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t>(Вага уваги("спить", "спить") * V("спить")) +</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AC5E2D" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(Вага уваги("спить", "на") * V("на")) +</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+        <w:lastRenderedPageBreak/>
+        <w:t>(Вага уваги("спить", "на") * V("на")) +</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA5A982" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(Вага уваги("спить", "килимку") * V("килимку"))</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="6E4626BC" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+        <w:t>(Вага уваги("спить", "килимку") * V("килимку"))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6164ACCD" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+    </w:p>
+    <w:p w14:paraId="6E4626BC" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Підставляючи наші умовні вектори та ваги:</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t>Підставляючи наші умовні вектори та ваги:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC1B20B" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Нове представлення("спить") =</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t>Нове представлення("спить") =</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D82543" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t>(0.35 * [1.0, 0.5]) +</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A1A704E" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(0.25 * [0.2, 0.8]) +</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t>(0.25 * [0.2, 0.8]) +</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235328A5" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(0.20 * [0.7, 0.1]) +</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t>(0.20 * [0.7, 0.1]) +</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484B0048" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(0.20 * [0.4, 0.9]) =</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t>(0.20 * [0.4, 0.9]) =</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17963709" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>[0.35, 0.175] + [0.05, 0.2] + [0.14, 0.02] + [0.08, 0.18] =</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t>[0.35, 0.175] + [0.05, 0.2] + [0.14, 0.02] + [0.08, 0.18] =</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3EC2EC" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>[(0.35 + 0.05 + 0.14 + 0.08), (0.175 + 0.2 + 0.02 + 0.18)] =</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t>[(0.35 + 0.05 + 0.14 + 0.08), (0.175 + 0.2 + 0.02 + 0.18)] =</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37252E8A" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>[0.62, 0.575]</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="0171AC8E" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="00AF04B2" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+        <w:t>[0.62, 0.575]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28773D26" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+    </w:p>
+    <w:p w14:paraId="0171AC8E" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Таким чином, нове представлення слова "спить" тепер містить інформацію, зважену відповідно до його зв'язку з іншими словами в реченні. Особливо сильно вплинув вектор значення слова "Кіт", оскільки вага уваги до нього була найбільшою.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t>Таким чином, нове представлення слова "спить" тепер містить інформацію, зважену відповідно до його зв'язку з іншими словами в реченні. Особливо сильно вплинув вектор значення слова "Кіт", оскільки вага уваги до нього була найбільшою.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D575BD" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Цей процес повторюється для кожного слова вхідної послідовності, і в результаті кожне слово отримує нове, збагачене контекстом представлення. Це дозволяє </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AF04B2">
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>трансформеру</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t xml:space="preserve">Цей процес повторюється для кожного слова вхідної послідовності, і в результаті кожне слово отримує нове, збагачене контекстом представлення. Це дозволяє </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> розуміти зв'язки та залежності між словами в реченні і краще обробляти складні </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t>трансформеру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>мовні</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AF04B2">
+        <w:t xml:space="preserve"> розуміти зв'язки та залежності між словами в реченні і краще обробляти складні </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> завдання.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>мовні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="19E40A03" w14:textId="721299B7" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00AF04B2">
+        <w:t xml:space="preserve"> завдання.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9FFB50" w14:textId="77777777" w:rsidR="00AF04B2" w:rsidRPr="006D1BE1" w:rsidRDefault="00AF04B2" w:rsidP="00AF04B2">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19E40A03" w14:textId="721299B7" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00AF04B2">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Паралельне оброблення</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C60D4ED" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="5C60D4ED" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Оскільки трансформер використовує механізм самоуваги, який дозволяє всім елементам входу взаємодіяти одночасно, трансформери можуть обробляти усі елементи послідовності паралельно, що значно прискорює навчання і інференс у порівнянні з RNN або LSTM, де послідовність обробляється по черзі.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D57F03" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="09D57F03" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Мультиголова увага (Multi-Head Attention)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7653AE" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="5E7653AE" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Для кращої обробки різних аспектів взаємозв'язків між елементами, трансформери використовують </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>мультиголову увагу</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Це означає, що замість одного механізму уваги модель використовує кілька "голів" уваги, що дозволяє моделі вивчати різні види взаємозв'язків одночасно. Потім результати всіх голів об'єднуються в один вектор.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C751FE3" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="7C751FE3" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Позиційне кодування (Positional Encoding)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345533F6" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="345533F6" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оскільки трансформер обробляє всю послідовність одночасно, він не має внутрішньої структури, яка б враховувала порядок слів, як це роблять RNN або LSTM. Для </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">вирішення цієї проблеми додається </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>позиційне кодування</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> до кожного вектора вхідних даних, щоб модель могла враховувати порядок елементів у послідовності.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43B73ECE" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="43B73ECE" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Позиційне кодування є вектором, який додається до вхідного вектору кожного слова, і він містить інформацію про його позицію в послідовності.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F147E4" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="67F147E4" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Переваги трансформерів:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5FD49D" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="2E5FD49D" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Швидкість</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Завдяки паралельній обробці даних трансформери значно швидші за RNN і LSTM при тренуванні на великих наборах даних.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6C5C42" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="2D6C5C42" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Гнучкість</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Механізм самоуваги дозволяє трансформерам обробляти віддалені залежності у текстах і зберігати контекст, незалежно від відстані між словами.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C25EC" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="311C25EC" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Масштабованість</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Трансформери добре працюють на великих обсягах даних і можуть бути використані в таких великих моделях, як GPT, BERT, T5 тощо.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE78F53" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="1FE78F53" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Недоліки трансформерів:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11722CA9" w14:textId="60B9CF77" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="11722CA9" w14:textId="50B47F84" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Висока обчислювальна складність</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB446A">
-[...8 lines deleted...]
-    <w:p w14:paraId="64280A23" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Оскільки </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>трансформери</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обчислюють увагу для кожної пари елементів в послідовності, їх складність може бути квадратичною O(n^2), що може бути проблемою для дуже довгих послідовностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64280A23" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Потреба в великих обчислювальних ресурсах</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Трансформери вимагають великої кількості пам'яті та потужних обчислювальних ресурсів, що може бути обмеженням для деяких завдань.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F19CA23" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="6F19CA23" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Приклади використання трансформерів:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6C905C" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="4B6C905C" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Моделі мови</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Наприклад, BERT, GPT, T5 — трансформери, які використовуються для широкого спектра завдань обробки природної мови (переклад, сумаризація, запитання-відповіді, тощо).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EEAE5C7" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="1EEAE5C7" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Переклад текстів</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Трансформери були основою для нових досягнень у машинному перекладі, перевершуючи попередні методи, такі як LSTM і RNN.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016D87D7" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00B55988" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="016D87D7" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Творче генерування текстів</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Моделі на основі трансформерів (наприклад, GPT) можуть генерувати текст, схожий на людський, що використовується в чат-ботах, автоматичному створенні контенту тощо.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01ADC71D" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00CB446A">
-[...9 lines deleted...]
-    <w:p w14:paraId="17AAFF52" w14:textId="0D6548FD" w:rsidR="00CB446A" w:rsidRPr="00B55988" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="01ADC71D" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00CB446A">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17AAFF52" w14:textId="0D6548FD" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B55988">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3.Навчання великих </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>мовних</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> моделей (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LLMs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1611AF54" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="1611AF54" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Навчання великих </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>мовних</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> моделей (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>LLMs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>), таких як GPT (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Generative</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Pre-trained</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Transformer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>), BERT (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Bidirectional</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Encoder</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Representations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Transformers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>) або T5 (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Text-to-Text</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Transfer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Transformer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>), є складним і ресурсномістким процесом, що включає кілька етапів. Нижче ми розглянемо основні кроки та принципи, які використовуються при навчанні таких моделей.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7FE861" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="3F7FE861" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1. Попереднє навчання (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pretraining</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2902BA4A" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="2902BA4A" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Попереднє навчання є першим етапом у процесі навчання великої </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>мовної</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> моделі. На цьому етапі модель навчається на великій кількості текстових даних, без конкретного завдання, щоб освоїти загальні принципи роботи з мовою. Це дозволяє моделі захопити синтаксис, семантику, контекст і інші особливості мови.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B175AF" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="68B175AF" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Методи попереднього навчання</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AFC9B61" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="7AFC9B61" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Маскування слів</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (як у BERT): Модель навчається передбачати масковані або пропущені слова в тексті на основі контексту. Це дозволяє моделі вивчати контекстну залежність між словами.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E1CC27" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="47E1CC27" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Моделювання наступного слова</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (як у GPT): Модель навчається передбачати наступне слово в послідовності, враховуючи попередні слова. Це дозволяє моделі генерувати тексти або завершувати частину тексту.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C61CE02" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="3C61CE02" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Моделювання за допомогою </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>денсних</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> представлень</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (як у T5): Тут модель може бути навчена на завданні перекладу або іншому специфічному завданні, де текст перетворюється з одного формату в інший.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F28F467" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="0F28F467" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2. Трансферне навчання (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Transfer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Learning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3134C672" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="3134C672" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Після попереднього навчання велика </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>мовна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> модель вже має загальні знання про мову і контекст. Трансферне навчання полягає в тому, щоб перенести ці знання на конкретні завдання, такі як переклад текстів, класифікація, питання-відповідь або аналіз настроїв.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50ADD1A3" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="50ADD1A3" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Етапи трансферного навчання</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37504C55" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="37504C55" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Файнтюнинг</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fine-Tuning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: Це процес </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>донавчання</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> моделі на конкретному наборі даних для конкретного завдання. Наприклад, для задачі класифікації тексту модель буде навчена на спеціалізованих даних, щоб правильно класифікувати текстові фрагменти.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E8D24DC" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="1E8D24DC" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Адаптація до специфічних доменів</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Файнтюнинг</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> може включати адаптацію моделі до специфічних доменів, наприклад, медичних текстів або юридичних документів.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CBC671" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="27CBC671" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3. Механізми навчання</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F88B192" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="4F88B192" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Під час навчання великих </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>мовних</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> моделей використовуються деякі важливі механізми та техніки:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1103AF" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="4A1103AF" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Обробка великих даних</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>: Для навчання LLM потрібні величезні обсяги текстових даних. Це можуть бути книги, статті, веб-сторінки, соціальні мережі, технічна документація тощо. Для ефективного навчання модель потребує десятків, а іноді й сотень мільярдів слів.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C71BA8" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="09C71BA8" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Паралельне навчання</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>: Навчання LLM часто розподіляється між кількома обчислювальними пристроями (наприклад, GPU або TPU), що дозволяє обробляти великі обсяги даних і забезпечує високі швидкості навчання.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367CAFA8" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="367CAFA8" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Адаптивне навчання</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">: Логіка навчання часто включає використання методів адаптивного навчання, таких як </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Adam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> або </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>LAMB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, для коригування коефіцієнтів навчання в залежності від величини градієнта.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="686B9FA3" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="686B9FA3" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="4"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4. Оцінка і тестування моделі</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D827BB" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="03D827BB" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Після завершення процесу навчання модель оцінюється на різноманітних тестових наборах, щоб перевірити її здатність виконувати різні завдання.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1678D98C" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="1678D98C" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Метрики для оцінки великих </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>мовних</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> моделей</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353E9492" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="353E9492" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Perplexity</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Перплексія</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">: Це основна метрика для оцінки моделей, які генерують текст. Вона вимірює, наскільки модель невизначена в своєму передбаченні. Чим менша </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>перплексія</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, тим краще модель передбачає наступне слово.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD66E2B" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="3CD66E2B" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Точність (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Accuracy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>: Для задач, таких як класифікація тексту або відповіді на питання, використовується точність як метрика. Вона вимірює частку правильних передбачень серед всіх передбачень.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="094D4C41" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="094D4C41" w14:textId="77777777" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>F1-Score</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB446A">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>: Це середнє гармонійне між точністю та відзивом, яке широко використовується в задачах класифікації, щоб оцінити якість моделі.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB1C8F6" w14:textId="5058D9BB" w:rsidR="00CB446A" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
+    <w:p w14:paraId="2CB1C8F6" w14:textId="5058D9BB" w:rsidR="00CB446A" w:rsidRPr="006D1BE1" w:rsidRDefault="00CB446A" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="7BA5BD9C" w14:textId="61BF20CC" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BA5BD9C" w14:textId="61BF20CC" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
-        <w:rPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Деякі приклади </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
-        <w:rPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>LLM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1340894B" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="1340894B" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>GPT (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Generative</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Pretrained</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Transformer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DDFB98B" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="2DDFB98B" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Розробник</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OpenAI</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="7ADDE548" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="7ADDE548" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Опис</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: GPT є </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>трансформерною</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>мовною</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> моделлю, яка працює на основі </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>автогресивного</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> навчання. Модель передбачає наступне слово в послідовності на основі попередніх слів. GPT здатна генерувати текст, який є осмисленим і відповідає заданому контексту.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB1E88E" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="2DB1E88E" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Відомі версії</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D334A8F" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="1D334A8F" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>GPT-3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Містить 175 мільярдів параметрів, що зробило її однією з найбільших моделей на момент її виходу.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C0018D" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="53C0018D" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>GPT-4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Ще більша та точніша версія, здатна вирішувати складніші завдання, включаючи креативне написання, програмування, і навіть виконання задачі, що вимагають глибшого розуміння світу.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08086182" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="08086182" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Застосування</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Генерація тексту, чат-боти, питання-відповіді, переклад, підсумовування.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44915F30" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="44915F30" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>BERT (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Bidirectional</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Encoder</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Representations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Transformers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17FD9FAA" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="17FD9FAA" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Розробник</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Google</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> AI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E2ED75" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="77E2ED75" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Опис</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: BERT є однією з найбільш впливових моделей для задач, пов'язаних з розумінням тексту. На відміну від GPT, BERT використовує двостороннє навчання, що дозволяє моделі краще розуміти контекст слів з обох боків. BERT здатний розпізнавати взаємозв'язки між словами на рівні фраз та речень.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57BCA441" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="57BCA441" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Застосування</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Класифікація текстів, відповіді на питання, сентимент-аналіз, іменовані сутності.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF62A1A" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="7AF62A1A" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Особливості</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Завдяки двосторонньому навчання модель здатна краще враховувати контекст, що підвищує точність для завдань, де важливо розуміння значення слів у контексті.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50BA1524" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="50BA1524" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>T5 (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Text-to-Text</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Transfer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Transformer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC9DCEC" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="0DC9DCEC" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Розробник</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Google</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> AI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142D1138" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="142D1138" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Опис</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: T5 є універсальною моделлю, яка перетворює всі завдання обробки природної мови на задачу "текст до тексту". Наприклад, питання може бути перетворене на форму запиту, а текст — на відповідь. Це дозволяє моделі застосовувати один і той самий підхід до різних типів завдань (переклад, класифікація, підсумовування тощо).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FFA4FC3" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="1FFA4FC3" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Застосування</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Переклад тексту, підсумовування, генерація тексту, питання-відповіді, класифікація.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D2AB14" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="60D2AB14" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Особливості</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Модель здатна ефективно вирішувати різні задачі, завдяки універсальності архітектури "текст до тексту".</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CFA03CC" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="0CFA03CC" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>LLaMA</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Large</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Language</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Model</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Meta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> AI)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E70614E" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="6E70614E" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Розробник</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Meta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (раніше </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Facebook</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6851D004" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="6851D004" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Опис</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LLaMA</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> — це серія моделей, орієнтованих на ефективність і масштабованість, яка була розроблена для того, щоб забезпечити високі результати з меншою кількістю параметрів порівняно з іншими великими моделями. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LLaMA</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> надає більшу доступність для дослідників завдяки своєму відкритому коду і тренуванню на великих наборах даних.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A60BD6" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="25A60BD6" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Застосування</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Генерація тексту, креативні завдання, дослідження в галузі штучного інтелекту.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E20D72C" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="6E20D72C" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Особливості</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: Моделі </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LLaMA</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> вважаються більш ефективними і оптимізованими порівняно з GPT або іншими великими моделями, що дозволяє використовувати їх на менш потужних обчислювальних системах.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CEBA94B" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="7CEBA94B" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Gemini</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> (раніше </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Bard</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77CA9B41" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="77CA9B41" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Розробник</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Google</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DeepMind</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="32B2F3F1" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="32B2F3F1" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Опис</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gemini</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> є новою серією </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>мовних</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> моделей від </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Google</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, яка прийшла на зміну </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bard</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Вона має кілька версій, що спеціалізуються на вирішенні різноманітних задач в обробці природної мови, включаючи відповіді на питання, генерацію тексту, підсумовування та інше. Моделі </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gemini</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> відрізняються високою точністю в рішеннях складних запитів і можуть інтегрувати різноманітні джерела даних для поліпшення результатів.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16452A9D" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="16452A9D" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Застосування</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Генерація тексту, інтерактивні чат-боти, відповіді на питання, аналітика даних.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76807624" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="76807624" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rStyle w:val="a6"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Особливості</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gemini</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> є еволюцією </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bard</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> і спирається на новіші досягнення в області AI, включаючи інтеграцію з іншими технологіями </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Google</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339B40CC" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="339B40CC" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Сучасні </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>LLMs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, такі як GPT, BERT, T5, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>LLaMA</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Gemini</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, різняться своїми </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>архітектурами</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> та підходами до обробки тексту. GPT орієнтований на генерацію, BERT на розуміння контексту, T5 на універсальність задач, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>LLaMA</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> на ефективність та масштабованість, а </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Gemini</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> від </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Google</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
+      <w:r w:rsidRPr="006D1BE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> є новим кроком у розвитку інтелектуальних систем. Кожна з цих моделей має свої особливості і застосування, що робить їх дуже потужними інструментами для різних завдань в області обробки природної мови.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4E74BD" w14:textId="01D2A7A5" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="5E4E74BD" w14:textId="01D2A7A5" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
-[...1 lines deleted...]
-          <w:rStyle w:val="a6"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Обмеження та виклики великих </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
-[...1 lines deleted...]
-          <w:rStyle w:val="a6"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>мовних</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
-[...1 lines deleted...]
-          <w:rStyle w:val="a6"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> моделей (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
-[...1 lines deleted...]
-          <w:rStyle w:val="a6"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>LLMs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
-[...1 lines deleted...]
-          <w:rStyle w:val="a6"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E16063" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="02E16063" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="a4"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">Хоча великі </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>мовні</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> моделі, такі як GPT, BERT, T5 та інші, мають потужний потенціал для вирішення широкого спектру завдань, вони стикаються з кількома важливими обмеженнями та викликами. Ось основні з них:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FAF232" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="52FAF232" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
-[...1 lines deleted...]
-          <w:rStyle w:val="a6"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>1. Потреба у великих обчислювальних ресурсах</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002A5018" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="002A5018" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="a6"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Опис</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">: Тренування великих </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>мовних</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> моделей вимагає значних обчислювальних ресурсів. Для навчання моделей на мільярди параметрів використовуються тисячі графічних процесорів (GPU) та терабайти даних. Це стає великою перешкодою для дрібних компаній та академічних дослідників, які не мають доступу до таких </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>потужностей</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="724F59B8" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="724F59B8" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="a6"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Наслідки</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6931E01A" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="6931E01A" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Висока вартість</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">: Тренування таких моделей потребує величезних фінансових вкладень, що робить їх доступними переважно великим корпораціям (наприклад, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>OpenAI</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Google</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396F4234" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="396F4234" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="a6"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Екологічний вплив</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">: Висока енергетична </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>споживаність</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> моделей призводить до значних викидів CO2, що є серйозним екологічним питанням.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C4B88EC" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="7C4B88EC" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="a6"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Рішення</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">: Для зменшення витрат на обчислення розробляються більш ефективні алгоритми, а також створюються моделі меншого розміру, які все ще досягають хороших результатів. Використання хмарних обчислень і спеціалізованих апаратних засобів (наприклад, TPU від </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Google</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>) також допомагає вирішити ці проблеми.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BDEDE96" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="7BDEDE96" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
-[...1 lines deleted...]
-          <w:rStyle w:val="a6"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>2. Проблеми упередженості (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
-[...1 lines deleted...]
-          <w:rStyle w:val="a6"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>bias</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
-[...1 lines deleted...]
-          <w:rStyle w:val="a6"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>) та етичні питання</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300E2232" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="300E2232" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="a6"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Опис</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>: Моделі, навчальні на великих обсягах текстових даних, можуть відтворювати соціальні упередження, які присутні в цих даних. Це може включати расову, гендерну або культурну дискримінацію, що ставить під загрозу етичність їх використання в реальному світі.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29429BD3" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="29429BD3" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="a6"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Приклади</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B60C850" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="7B60C850" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Генерація расистських або </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>сексистських</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> висловлювань.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF19D06" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="4AF19D06" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Проблеми в системах автоматизованого прийняття рішень, де упередженість моделі може призводити до несправедливих результатів.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3221C1AD" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="3221C1AD" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="a6"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Рішення</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">: Виробники великих </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>мовних</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> моделей активно працюють над зменшенням упередженості через застосування різноманітних технік (наприклад, балансування даних, покращення фільтрації контенту, контролювання поведінки моделей). Також важливою є співпраця з етичними експертами для оцінки і виявлення упереджень у тренувальних наборах даних.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540FE329" w14:textId="0C5324AA" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="540FE329" w14:textId="0C5324AA" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="008A8985" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="008A8985" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
-[...1 lines deleted...]
-          <w:rStyle w:val="a6"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Проблема галюцинацій у </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
-[...1 lines deleted...]
-          <w:rStyle w:val="a6"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>LLMs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="5DCA5CD3" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="5DCA5CD3" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="a6"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Опис</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">: Галюцинації — це явище, коли </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>мовні</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> моделі генерують неправдиву або недостовірну інформацію, навіть якщо вона виглядає правдоподібною. Це може стати серйозною проблемою в таких застосуваннях, як автоматичні чат-боти, пошукові системи або інші сервіси, де точність є критично важливою.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3757FC9F" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="3757FC9F" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="a6"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Приклади</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45832944" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="45832944" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Модель може створити факти, які не відповідають реальності, наприклад, вигадати статистичні дані або імена людей, які не існують.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D2F6CF" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="53D2F6CF" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Генерація неправдивих відомостей або відповідей на складні питання без достовірної підстави.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F534C9F" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="5F534C9F" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="a6"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Причини</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19AF5F68" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="19AF5F68" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Моделі тренуються на великих текстових корпусах, де є велика кількість неточних або суперечливих даних.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EBE4FB" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="77EBE4FB" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Моделі можуть генерувати текст, орієнтуючись на шаблони, а не на фактичну точність.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FBC66F9" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="2FBC66F9" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="a6"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Рішення</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C7269C" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="69C7269C" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Використання додаткових методів перевірки достовірності (наприклад, інтеграція з базами даних або зовнішніми джерелами).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18212BCE" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="18212BCE" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Покращення архітектурних підходів, щоб моделі могли краще фільтрувати або оцінювати достовірність своєї інформації.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B9A3E59" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="4B9A3E59" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Впровадження механізмів </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>валідації</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> та фільтрації результатів, щоб попередити генерацію хибних відповідей.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7756C53B" w14:textId="6CB2461A" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="7756C53B" w14:textId="6CB2461A" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="56D94DA9" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56D94DA9" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B55988">
-[...1 lines deleted...]
-          <w:rStyle w:val="a6"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B55988">
-[...1 lines deleted...]
-          <w:rStyle w:val="a6"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Інтерпретованість</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B55988">
-[...1 lines deleted...]
-          <w:rStyle w:val="a6"/>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> та контроль поведінки моделей</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69853584" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="69853584" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="a6"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Опис</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">: Великі </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>мовні</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> моделі, через свою складність і величезну кількість параметрів, є "чорними ящиками". Це означає, що вони можуть приймати рішення або генерувати текст, але важко зрозуміти, чому модель прийняла певне рішення або як саме була сформульована відповідь.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36630316" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="36630316" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="a6"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Наслідки</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7A3FAF" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
+    <w:p w14:paraId="0F7A3FAF" w14:textId="77777777" w:rsidR="00B55988" w:rsidRPr="006D1BE1" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="a6"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rStyle w:val="a6"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Неясність</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D1BE1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>: Важко зрозуміти, чому модель прийняла певний висновок, що обмежує можливості для аудиту та виявлення помилок.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FE9C422" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a6"/>
         </w:rPr>
         <w:t>Відповідальність</w:t>
       </w:r>
       <w:r>
         <w:t>: Коли модель генерує непотрібні або небезпечні результати, відсутність розуміння механізмів прийняття рішень ускладнює визначення відповідальності.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="261648F6" w14:textId="77777777" w:rsidR="00B55988" w:rsidRDefault="00B55988" w:rsidP="00B55988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -8668,90 +10059,83 @@
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B55988" w:rsidRPr="00B55988">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Emoji">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B830BC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A126C5A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
@@ -9685,50 +11069,199 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23801EB4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="09BCB5A8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27146192"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F468CAB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9833,51 +11366,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DD214DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA32ABCA"/>
     <w:lvl w:ilvl="0" w:tplc="D756A0CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9946,51 +11479,51 @@
     <w:lvl w:ilvl="7" w:tplc="10000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30086B2F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="69AEC5F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10095,51 +11628,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="352B6DE6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E2CAF642"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10244,51 +11777,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36936762"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1BC5E34"/>
     <w:lvl w:ilvl="0" w:tplc="D756A0CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10357,51 +11890,51 @@
     <w:lvl w:ilvl="7" w:tplc="10000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B195F02"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="45506C70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10506,51 +12039,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4049601C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A39ADBDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10655,51 +12188,200 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41757201"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A29CC00C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43763741"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F4F2A44E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10804,51 +12486,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="441E676C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CC50A186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -10917,84 +12599,80 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47426345"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="210AC2B6"/>
+    <w:tmpl w:val="D8F2636A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
-[...7 lines deleted...]
-        </w:tabs>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11066,51 +12744,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50034A17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD6899D8"/>
     <w:lvl w:ilvl="0" w:tplc="B47C699C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1000001B" w:tentative="1">
@@ -11155,51 +12833,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="532F764C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31C00EE6"/>
     <w:lvl w:ilvl="0" w:tplc="D756A0CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11268,51 +12946,51 @@
     <w:lvl w:ilvl="7" w:tplc="10000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56D02728"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C93804BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11417,51 +13095,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66953676"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F3FCAE4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11566,51 +13244,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="685F5961"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1984646A"/>
     <w:lvl w:ilvl="0" w:tplc="6178C67C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -11656,51 +13334,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70B92D73"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AFC6D056"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -11769,51 +13447,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70E603E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="28E06416"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11918,51 +13596,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="712B6052"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D9D68322"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12067,51 +13745,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77E60138"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E6BC3D60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12216,51 +13894,164 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79B85375"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F2F2F7F2"/>
+    <w:lvl w:ilvl="0" w:tplc="D756A0CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04220001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04220001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7ACA6424"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0E7CFFA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12329,51 +14120,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C6B7572"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F156FE2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12442,51 +14233,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FC73D0F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6B306E24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12592,236 +14383,249 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="25">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="26">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="27">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="27"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB6C00"/>
     <w:rsid w:val="000711FD"/>
     <w:rsid w:val="000C46A8"/>
     <w:rsid w:val="00184737"/>
     <w:rsid w:val="001A2447"/>
     <w:rsid w:val="001E7F99"/>
     <w:rsid w:val="002009CA"/>
     <w:rsid w:val="0020393C"/>
     <w:rsid w:val="00220C94"/>
     <w:rsid w:val="002224D7"/>
     <w:rsid w:val="00226A04"/>
     <w:rsid w:val="00233BC7"/>
     <w:rsid w:val="00284AA9"/>
+    <w:rsid w:val="002C5A43"/>
+    <w:rsid w:val="004C2666"/>
     <w:rsid w:val="004E37A0"/>
     <w:rsid w:val="00646672"/>
     <w:rsid w:val="006A5E0A"/>
+    <w:rsid w:val="006D1BE1"/>
     <w:rsid w:val="00747090"/>
     <w:rsid w:val="00785A8F"/>
     <w:rsid w:val="00860545"/>
     <w:rsid w:val="008A1023"/>
     <w:rsid w:val="008A59B0"/>
     <w:rsid w:val="009756CC"/>
     <w:rsid w:val="00984273"/>
     <w:rsid w:val="009C6494"/>
     <w:rsid w:val="009F6973"/>
     <w:rsid w:val="00A556D1"/>
     <w:rsid w:val="00A86C3B"/>
     <w:rsid w:val="00AE1D95"/>
     <w:rsid w:val="00AF04B2"/>
     <w:rsid w:val="00AF22C9"/>
     <w:rsid w:val="00B55988"/>
     <w:rsid w:val="00BB3887"/>
     <w:rsid w:val="00BC047B"/>
     <w:rsid w:val="00BF3A38"/>
     <w:rsid w:val="00C61611"/>
     <w:rsid w:val="00CB446A"/>
     <w:rsid w:val="00D30C81"/>
     <w:rsid w:val="00DD1B7D"/>
     <w:rsid w:val="00F361E0"/>
     <w:rsid w:val="00F52E39"/>
     <w:rsid w:val="00FB5AA3"/>
     <w:rsid w:val="00FB6C00"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang/>
+  <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="43A3E187"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CE24F45A-6258-40C8-9FA7-03EFFE34403E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13167,53 +14971,50 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00646672"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
@@ -14423,58 +16224,71 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2075927141">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2146388633">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14732,70 +16546,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>21537</Characters>
+  <Pages>13</Pages>
+  <Words>16475</Words>
+  <Characters>9392</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>179</Lines>
-  <Paragraphs>50</Paragraphs>
+  <Lines>78</Lines>
+  <Paragraphs>51</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25265</CharactersWithSpaces>
+  <CharactersWithSpaces>25816</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Admin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>