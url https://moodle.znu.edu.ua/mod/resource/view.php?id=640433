--- v0 (2026-02-23)
+++ v1 (2026-04-10)
@@ -3758,59 +3758,58 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="109D20E3" w14:textId="79647431" w:rsidR="00B52E40" w:rsidRPr="002D35C5" w:rsidRDefault="002D35C5" w:rsidP="00B52E40">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D35C5">
+      <w:r w:rsidRPr="009E3281">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00B52E40" w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.2. Подання нечітких знань</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="770362F4" w14:textId="77777777" w:rsidR="00B52E40" w:rsidRPr="002D35C5" w:rsidRDefault="00B52E40" w:rsidP="00B52E40">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4132,85 +4131,85 @@
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4520D9AB" w14:textId="77777777" w:rsidR="00B52E40" w:rsidRPr="002D35C5" w:rsidRDefault="00B52E40" w:rsidP="00B52E40">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="184B5B7A" w14:textId="37312042" w:rsidR="00B52E40" w:rsidRPr="002D35C5" w:rsidRDefault="00B52E40" w:rsidP="00B52E40">
+    <w:p w14:paraId="184B5B7A" w14:textId="398B04ED" w:rsidR="00B52E40" w:rsidRPr="002D35C5" w:rsidRDefault="00B52E40" w:rsidP="00B52E40">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Рис. </w:t>
       </w:r>
-      <w:r w:rsidR="00D54947" w:rsidRPr="002D35C5">
+      <w:r w:rsidR="009E3281">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">.1. </w:t>
+        <w:t>9.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D35C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Види</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4803,85 +4802,85 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2508250" cy="1365250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04FA5C20" w14:textId="318FF1DD" w:rsidR="00B52E40" w:rsidRPr="002D35C5" w:rsidRDefault="00EC3029" w:rsidP="00B52E40">
+    <w:p w14:paraId="04FA5C20" w14:textId="649D9256" w:rsidR="00B52E40" w:rsidRPr="002D35C5" w:rsidRDefault="00EC3029" w:rsidP="00B52E40">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Рис. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D54947" w:rsidRPr="002D35C5">
+        <w:t>Рис.</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3281">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">.2. </w:t>
+        <w:t xml:space="preserve"> 9.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D35C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B52E40" w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Безперервна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B52E40" w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B52E40" w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6453,79 +6452,79 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2559050" cy="1625600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24ACF701" w14:textId="1E371346" w:rsidR="009B5D38" w:rsidRPr="002D35C5" w:rsidRDefault="009B5D38" w:rsidP="00B52E40">
+    <w:p w14:paraId="24ACF701" w14:textId="49353EAB" w:rsidR="009B5D38" w:rsidRPr="002D35C5" w:rsidRDefault="009B5D38" w:rsidP="00B52E40">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Рис. </w:t>
       </w:r>
-      <w:r w:rsidR="00D54947" w:rsidRPr="002D35C5">
+      <w:r w:rsidR="009E3281">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
@@ -6971,126 +6970,104 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>визначається</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> так:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DBD0381" w14:textId="77777777" w:rsidR="009B5D38" w:rsidRPr="002D35C5" w:rsidRDefault="009B5D38" w:rsidP="009B5D38">
+    <w:p w14:paraId="6DBD0381" w14:textId="2B90CD1D" w:rsidR="009B5D38" w:rsidRPr="002D35C5" w:rsidRDefault="009E3281" w:rsidP="009E3281">
       <w:pPr>
         <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="atLeast"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D35C5">
+      <w:r w:rsidRPr="009E3281">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="594264DE" wp14:editId="63248478">
-[...2 lines deleted...]
-            <wp:docPr id="27" name="Рисунок 27" descr="\mu _A (x) = \left\{ {\begin{array}{*{20}c}&#10;   {\frac{{x - a}}&#10;{{b - a}},} &amp; {\t{\char229}\t{\char241}\t{\char235}\t{\char232}\;x \in&#10;[a,b],} &amp; {}  \\&#10;   {\frac{{x - c}}&#10;{{b - c}},} &amp; {\t{\char229}\t{\char241}\t{\char235}\t{\char232}\;x \in&#10;[b,c],} &amp; {}  \\&#10;   {0,} &amp; {\t{\char226}{\kern 1pt}&#10;\;\t{\char239}\t{\char240}\t{\char238}\t{\char242}\t{\char232}\t{\char226}\t{\char237}\t{\char238}\t{\char236}\;\t{\char241}\t{\char235}\t{\char243}\t{\char247}\t{\char224}\t{\char229}.} &amp; {}  \\&#10;\end{array} } \right."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6571EBB8" wp14:editId="347C9C9C">
+            <wp:extent cx="2672714" cy="1042842"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+            <wp:docPr id="25" name="Рисунок 25"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 6" descr="\mu _A (x) = \left\{ {\begin{array}{*{20}c}&#10;   {\frac{{x - a}}&#10;{{b - a}},} &amp; {\t{\char229}\t{\char241}\t{\char235}\t{\char232}\;x \in&#10;[a,b],} &amp; {}  \\&#10;   {\frac{{x - c}}&#10;{{b - c}},} &amp; {\t{\char229}\t{\char241}\t{\char235}\t{\char232}\;x \in&#10;[b,c],} &amp; {}  \\&#10;   {0,} &amp; {\t{\char226}{\kern 1pt}&#10;\;\t{\char239}\t{\char240}\t{\char238}\t{\char242}\t{\char232}\t{\char226}\t{\char237}\t{\char238}\t{\char236}\;\t{\char241}\t{\char235}\t{\char243}\t{\char247}\t{\char224}\t{\char229}.} &amp; {}  \\&#10;\end{array} } \right."/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3081562" cy="715059"/>
+                      <a:ext cx="2680001" cy="1045685"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="073C4B40" w14:textId="77777777" w:rsidR="009B5D38" w:rsidRPr="002D35C5" w:rsidRDefault="009B5D38" w:rsidP="009B5D38">
       <w:pPr>
         <w:spacing w:before="105" w:after="105" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
@@ -8429,290 +8406,760 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>приналежності</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE0DB17" w14:textId="77777777" w:rsidR="00B52E40" w:rsidRPr="002D35C5" w:rsidRDefault="00B52E40" w:rsidP="00B52E40">
+    <w:p w14:paraId="5BE0DB17" w14:textId="17022F4A" w:rsidR="00B52E40" w:rsidRPr="002D35C5" w:rsidRDefault="009E3281" w:rsidP="00B52E40">
       <w:pPr>
         <w:ind w:right="527"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D35C5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...51 lines deleted...]
-      <w:r w:rsidRPr="002D35C5">
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F991A41" wp14:editId="37743FAB">
+                <wp:extent cx="304800" cy="304800"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="21" name="Прямоугольник 21" descr="{\textstyle f_{T}(x;a;b;c;d)={\begin{Bmatrix}0,&amp;x\leq a\\{\frac {x-a}{b-a}},&amp;a\leq x\leq b\\1,&amp;b\leq x\leq c\\{\frac {d-x}{d-c}},&amp;c\leq x\leq d\\0,&amp;d\leq x\end{Bmatrix}},}"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="304800" cy="304800"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="789B5102" id="Прямоугольник 21" o:spid="_x0000_s1026" alt="{\textstyle f_{T}(x;a;b;c;d)={\begin{Bmatrix}0,&amp;x\leq a\\{\frac {x-a}{b-a}},&amp;a\leq x\leq b\\1,&amp;b\leq x\leq c\\{\frac {d-x}{d-c}},&amp;c\leq x\leq d\\0,&amp;d\leq x\end{Bmatrix}},}" style="width:24pt;height:24pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsOeR/hgIAAJ8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u1DAQviPxDpYPCKRus7ssUHabrUqr&#10;IqQClVpukZBjO5uIxHZtb5MlioTEFYlH4CG4IH76DNk3YuzsbrdwQ1wse2byzTffzGT/oCpydMW1&#10;yaQI8WC3jxEXVLJMzEL85uKkt4eRsUQwkkvBQ7zgBh9M797ZL9WYD2Uqc8Y1AhBhxqUKcWqtGgeB&#10;oSkviNmVigtwJlIXxMJTzwKmSQnoRR4M+/3HQSk1U1pSbgxYjzsnnnr8JOHUvk4Swy3KQwzcrD+1&#10;P2N3BtN9Mp5potKMrmiQf2BRkExA0g3UMbEEzXX2F1SRUS2NTOwulUUgkySj3NcA1Qz6f1RznhLF&#10;fS0gjlEbmcz/g6Wvrs40yliIhwOMBCmgR+2X5Yfl5/Zne7382H5tr9sfy0/tr/Zb+x25IMYNBQXr&#10;yPLKGrvIOUre1hfN/WpCJvGETtiDsI5iPstE/QzaprOq6e/cI4WaVFHOLxGJojpKNKGornqkqWM4&#10;mi6A+IAuLI6iQWeNt6z05mPWq5qa9ej6Y7oVxqJolZOtrFywDZ1mp3GdL5UZgwDn6ky73hl1Kuk7&#10;g4Q8SomY8UOjYH5gqkGYtUlrWaacMGjBwEEEtzDcwwAaisuXkoGUZG6ln4sq0YXLAR1HlR+/xWb8&#10;QEZEwfiwP9rrw5BScK3uLgMZrz9W2tjnXBbIXUKsgZ0HJ1enxnah6xCXS8iTLM/BTsa5uGUATGfx&#10;5B3fTopYsgVw17LbEthquKRSv8eohA0JsbmcE80xyl8IqP/pYDRyK+Ufo0dPhvDQ255420MEBagQ&#10;W4y665Ht1nCudDZLvcwdx0PQLMl8PU7PjtWKLGyBV2S1sW7Ntt8+6ua/Mv0NAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBMoOks2AAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGL2I0i&#10;UmI2RQpiEaGYas/T7JgEs7NpdpvEf9+pHvQyw+MNb76XLSbXqoH60Hg2cDNLQBGX3jZcGXjfPF3P&#10;QYWIbLH1TAa+KcAiPz/LMLV+5DcailgpCeGQooE6xi7VOpQ1OQwz3xGL9+l7h1FkX2nb4yjhrtW3&#10;SXKvHTYsH2rsaFlT+VUcnIGxXA/bzeuzXl9tV573q/2y+Hgx5vJienwAFWmKf8dwwhd0yIVp5w9s&#10;g2oNSJH4M8W7m4va/W6dZ/o/e34EAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7Dnkf4YC&#10;AACfBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATKDp&#10;LNgAAAADAQAADwAAAAAAAAAAAAAAAADgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" filled="f" stroked="f">
+                <o:lock v:ext="edit" aspectratio="t"/>
+                <w10:anchorlock/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FC1980C" wp14:editId="30099DD6">
+                <wp:extent cx="304800" cy="304800"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="19" name="Прямоугольник 19" descr="{\displaystyle f_{\vartriangle }(x;a;b;c)={\begin{Bmatrix}0,&amp;x\leq a\\{\frac {x-a}{b-a}},&amp;a\leq x\leq b\\{\frac {c-x}{c-b}},&amp;b\leq x\leq c\\0,&amp;c\leq x\end{Bmatrix}},}"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="304800" cy="304800"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="313F41E6" id="Прямоугольник 19" o:spid="_x0000_s1026" alt="{\displaystyle f_{\vartriangle }(x;a;b;c)={\begin{Bmatrix}0,&amp;x\leq a\\{\frac {x-a}{b-a}},&amp;a\leq x\leq b\\{\frac {c-x}{c-b}},&amp;b\leq x\leq c\\0,&amp;c\leq x\end{Bmatrix}},}" style="width:24pt;height:24pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmI3tVhQIAAJYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u1DAQviPxDpYPCKRus1sWaHebrUqr&#10;IqQClQq3SMhxnI1FYru2d5MlioTEFYlH4CG4IH76DNk3YuzsbrdwQ1wsz3jyzTffzOTwqCpyNGfa&#10;cClCPNjtY8QElQkX0xC/eX3W28fIWCISkkvBQrxgBh9N7t45LNWI7clM5gnTCECEGZUqxJm1ahQE&#10;hmasIGZXKibgMZW6IBZMPQ0STUpAL/Jgr99/HJRSJ0pLyowB72n3iCceP00Zta/S1DCL8hADN+tP&#10;7c/YncHkkIymmqiM0xUN8g8sCsIFJN1AnRJL0Ezzv6AKTrU0MrW7VBaBTFNOma8Bqhn0/6jmMiOK&#10;+VpAHKM2Mpn/B0tfzi804gn07gAjQQroUftl+WH5uf3ZXi8/tl/b6/bH8lP7q/3WfkcuKGGGgoJ1&#10;lHCjcrIwdpEzlL6toznRVnMipmA396sxGcdj+iCso5hNuaifQg81r5r+zj1SqHEV5ewKkSiqo1QT&#10;iuqqR5o6hqPpAogP6MLimzDaq5qa9uJ1WLwVRqNohU5XXiaSTeJmp3ENL5UZQd2X6kK7lhl1Luk7&#10;g4Q8yYA7OzYKxgYEAT3WLq1lmTGSgPIDBxHcwnCGATQUly9kAgqSmZV+HKpUFy4HNBpVfuoWm6lj&#10;lUUUnA/7w/0+zCaFp9XdZSCj9cdKG/uMyQK5S4g1sPPgZH5ubBe6DnG5hDzjeQ5+MsrFLQdgOo8n&#10;7/h2UsQyWQB3LbvlgGWGSyb1e4xKWIwQm6sZ0Qyj/LmA+g8Gw6HbJG8MHz3ZA0Nvv8TbL0RQgAqx&#10;xai7nthu+2ZK82nmZe44HoNmKff1OD07ViuyMPxekdWiuu3atn3Uze9k8hsAAP//AwBQSwMEFAAG&#10;AAgAAAAhAEyg6SzYAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwYvYjSJS&#10;YjZFCmIRoZhqz9PsmASzs2l2m8R/36ke9DLD4w1vvpctJteqgfrQeDZwM0tAEZfeNlwZeN88Xc9B&#10;hYhssfVMBr4pwCI/P8swtX7kNxqKWCkJ4ZCigTrGLtU6lDU5DDPfEYv36XuHUWRfadvjKOGu1bdJ&#10;cq8dNiwfauxoWVP5VRycgbFcD9vN67NeX21Xnver/bL4eDHm8mJ6fAAVaYp/x3DCF3TIhWnnD2yD&#10;ag1Ikfgzxbubi9r9bp1n+j97fgQAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDmI3tVhQIA&#10;AJYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMoOks&#10;2AAAAAMBAAAPAAAAAAAAAAAAAAAAAN8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" filled="f" stroked="f">
+                <o:lock v:ext="edit" aspectratio="t"/>
+                <w10:anchorlock/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00B52E40" w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="424242"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A1E91F9" wp14:editId="21D2C46B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A1E91F9" wp14:editId="52F49CE2">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>664845</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>2540</wp:posOffset>
+            </wp:positionV>
             <wp:extent cx="2813050" cy="1555750"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21424"/>
+                <wp:lineTo x="21502" y="21424"/>
+                <wp:lineTo x="21502" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
             <wp:docPr id="51" name="Рисунок 51" descr="https://ok-t.ru/mydocxru/baza5/33500714452.files/image470.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="https://ok-t.ru/mydocxru/baza5/33500714452.files/image470.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20">
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2813050" cy="1555750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C41E529" w14:textId="77777777" w:rsidR="00B52E40" w:rsidRPr="002D35C5" w:rsidRDefault="00B52E40" w:rsidP="00B52E40">
+    <w:p w14:paraId="5C41E529" w14:textId="49DCF09D" w:rsidR="00B52E40" w:rsidRPr="002D35C5" w:rsidRDefault="009E3281" w:rsidP="00B52E40">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="009E3281">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07F61513" wp14:editId="3A5AD766">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>3293745</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>10160</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2623184" cy="1217676"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="1905"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21296"/>
+                <wp:lineTo x="21495" y="21296"/>
+                <wp:lineTo x="21495" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="23" name="Рисунок 23"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2623184" cy="1217676"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="33409497" w14:textId="7C37C1C7" w:rsidR="009B5D38" w:rsidRPr="002D35C5" w:rsidRDefault="002D35C5" w:rsidP="009B5D38">
+    <w:p w14:paraId="084707CC" w14:textId="77777777" w:rsidR="009E3281" w:rsidRDefault="009E3281" w:rsidP="009B5D38">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D35C5">
+    </w:p>
+    <w:p w14:paraId="1147C24D" w14:textId="77777777" w:rsidR="009E3281" w:rsidRDefault="009E3281" w:rsidP="009B5D38">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="009B5D38" w:rsidRPr="002D35C5">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58712715" w14:textId="77777777" w:rsidR="009E3281" w:rsidRDefault="009E3281" w:rsidP="009B5D38">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.3. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="009B5D38" w:rsidRPr="002D35C5">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64FD7D28" w14:textId="77777777" w:rsidR="009E3281" w:rsidRDefault="009E3281" w:rsidP="009B5D38">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Нечіткий</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="009B5D38" w:rsidRPr="002D35C5">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75C8AC54" w14:textId="77777777" w:rsidR="009E3281" w:rsidRDefault="009E3281" w:rsidP="009B5D38">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="009B5D38" w:rsidRPr="002D35C5">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3400FD13" w14:textId="77777777" w:rsidR="009E3281" w:rsidRDefault="009E3281" w:rsidP="009B5D38">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>логічний</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="009B5D38" w:rsidRPr="002D35C5">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1800AC61" w14:textId="77777777" w:rsidR="009E3281" w:rsidRDefault="009E3281" w:rsidP="009B5D38">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="009B5D38" w:rsidRPr="002D35C5">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A07FB33" w14:textId="7F453640" w:rsidR="009E3281" w:rsidRPr="009E3281" w:rsidRDefault="009E3281" w:rsidP="009B5D38">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3281">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Приклад нечіткої функції Швидкість автомобіля</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3F262B" w14:textId="2B7CFD3A" w:rsidR="009E3281" w:rsidRPr="009E3281" w:rsidRDefault="009E3281" w:rsidP="009B5D38">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3281">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="750B5A35" wp14:editId="2EAAE4C0">
+            <wp:extent cx="6096752" cy="3368040"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+            <wp:docPr id="26" name="Рисунок 26"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6097710" cy="3368569"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211C7724" w14:textId="77777777" w:rsidR="009E3281" w:rsidRDefault="009E3281" w:rsidP="009B5D38">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D147946" w14:textId="77777777" w:rsidR="009E3281" w:rsidRDefault="009E3281" w:rsidP="009B5D38">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F7B865" w14:textId="77777777" w:rsidR="009E3281" w:rsidRDefault="009E3281" w:rsidP="009B5D38">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58F91E74" w14:textId="77777777" w:rsidR="009E3281" w:rsidRDefault="009E3281" w:rsidP="009B5D38">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BCB0A85" w14:textId="77777777" w:rsidR="009E3281" w:rsidRDefault="009E3281" w:rsidP="009B5D38">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D8D4AD8" w14:textId="77777777" w:rsidR="009E3281" w:rsidRDefault="009E3281" w:rsidP="009B5D38">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="506055A5" w14:textId="77777777" w:rsidR="009E3281" w:rsidRDefault="009E3281" w:rsidP="009B5D38">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31268CE8" w14:textId="77777777" w:rsidR="009E3281" w:rsidRDefault="009E3281" w:rsidP="009B5D38">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C5535BE" w14:textId="77777777" w:rsidR="009E3281" w:rsidRDefault="009E3281" w:rsidP="009B5D38">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33409497" w14:textId="2EF872B4" w:rsidR="009B5D38" w:rsidRPr="002D35C5" w:rsidRDefault="002D35C5" w:rsidP="009B5D38">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3281">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="009B5D38" w:rsidRPr="002D35C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009B5D38" w:rsidRPr="002D35C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Нечіткий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009B5D38" w:rsidRPr="002D35C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009B5D38" w:rsidRPr="002D35C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>логічний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009B5D38" w:rsidRPr="002D35C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009B5D38" w:rsidRPr="002D35C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>висновок</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4F913E8B" w14:textId="77777777" w:rsidR="009B5D38" w:rsidRPr="002D35C5" w:rsidRDefault="009B5D38" w:rsidP="009B5D38">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12194499" w14:textId="77777777" w:rsidR="009B5D38" w:rsidRPr="002D35C5" w:rsidRDefault="009B5D38" w:rsidP="009B5D38">
+    <w:p w14:paraId="12194499" w14:textId="21B18637" w:rsidR="009B5D38" w:rsidRPr="002D35C5" w:rsidRDefault="009B5D38" w:rsidP="009B5D38">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Основою </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>щодо</w:t>
@@ -9036,51 +9483,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Нехай у </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>базі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> є m правил виду:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B1BE4AB" w14:textId="77777777" w:rsidR="003B064C" w:rsidRPr="002D35C5" w:rsidRDefault="003B064C" w:rsidP="009B5D38">
+    <w:p w14:paraId="5B1BE4AB" w14:textId="27108013" w:rsidR="003B064C" w:rsidRPr="002D35C5" w:rsidRDefault="003B064C" w:rsidP="009B5D38">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
@@ -9489,51 +9936,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЦЕ </w:t>
       </w:r>
       <w:r w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F12F1B8" w14:textId="77777777" w:rsidR="003B064C" w:rsidRPr="002D35C5" w:rsidRDefault="003B064C" w:rsidP="009B5D38">
+    <w:p w14:paraId="6F12F1B8" w14:textId="3E46EFDE" w:rsidR="003B064C" w:rsidRPr="002D35C5" w:rsidRDefault="003B064C" w:rsidP="009B5D38">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44D01B1A" w14:textId="77777777" w:rsidR="003B064C" w:rsidRPr="002D35C5" w:rsidRDefault="003B064C" w:rsidP="009B5D38">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D35C5">
@@ -10439,161 +10886,134 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF0B91F" w14:textId="77777777" w:rsidR="00B52E40" w:rsidRPr="002D35C5" w:rsidRDefault="003B064C" w:rsidP="00B52E40">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DC5F0DF" wp14:editId="1DB6771A">
             <wp:extent cx="4591050" cy="2279650"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="2" name="Рисунок 2" descr="Теория алгоритмов и математическая логикаТема 5 Некласична математична  логіка Нечітка логіка"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="Теория алгоритмов и математическая логикаТема 5 Некласична математична  логіка Нечітка логіка"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21">
+                    <a:blip r:embed="rId22">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4591050" cy="2279650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CFAB66C" w14:textId="77777777" w:rsidR="00B52E40" w:rsidRPr="002D35C5" w:rsidRDefault="00EC3029" w:rsidP="00B52E40">
+    <w:p w14:paraId="6CFAB66C" w14:textId="002E8A11" w:rsidR="00B52E40" w:rsidRPr="002D35C5" w:rsidRDefault="00EC3029" w:rsidP="00B52E40">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Рис.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D35C5">
+      <w:r w:rsidR="009E3281">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...25 lines deleted...]
-        <w:t>4</w:t>
+        <w:t>9.4</w:t>
       </w:r>
       <w:r w:rsidR="003B064C" w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Алгоритм </w:t>
+        <w:t xml:space="preserve"> Алгоритм </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003B064C" w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>нечіткого</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003B064C" w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003B064C" w:rsidRPr="002D35C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11157,50 +11577,51 @@
     <w:p w14:paraId="4DDD4378" w14:textId="77777777" w:rsidR="00D1206B" w:rsidRPr="001E58D6" w:rsidRDefault="00D1206B" w:rsidP="00F5297A">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D4987EC" w14:textId="7896D7AF" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E58D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Система повинна </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E58D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>використовувати</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E58D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E58D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -11680,60 +12101,50 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> трьома вхідними параметрами та використаємо </w:t>
       </w:r>
       <w:r w:rsidRPr="001E58D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>метод Мамдані</w:t>
       </w:r>
       <w:r w:rsidRPr="001E58D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> для обчислення рівня комфорту.</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="3076A2F9" w14:textId="77777777" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:firstLine="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E58D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1. Визначення вхідних та вихідних змінних</w:t>
       </w:r>
     </w:p>
@@ -11826,51 +12237,50 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Середня (30–80 км/год)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68BC3AA2" w14:textId="77777777" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E58D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Висока (70–120 км/год)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="182237A3" w14:textId="77777777" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E58D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Якість дороги (% гарного покриття):</w:t>
@@ -12287,4153 +12697,3026 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> = </w:t>
       </w:r>
       <w:r w:rsidRPr="001E58D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>50%</w:t>
       </w:r>
       <w:r w:rsidRPr="001E58D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (між "середня" і "погана")</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300DB071" w14:textId="77777777" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+    <w:p w14:paraId="300DB071" w14:textId="266EB13C" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E58D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Шум у салоні</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Шум у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E58D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>45 дБ</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (між "низький" і "середній")</w:t>
+        <w:t>салоні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
+      </w:r>
+      <w:r w:rsidR="00697454">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5 дБ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>між</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>низький</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>" і "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>середній</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>")</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1836A689" w14:textId="4F0C9343" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="039F9430" w14:textId="77777777" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:firstLine="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E58D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3. Фазифікація вхідних значень</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C04B4AE" w14:textId="77777777" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+    <w:p w14:paraId="1C04B4AE" w14:textId="144B3107" w:rsidR="00F5297A" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E58D6">
-[...5 lines deleted...]
-        <w:t>Знайдемо ступені належності до нечітких множин:</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Знайдемо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ступені</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>належності</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>нечітких</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>множин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B94365F" w14:textId="77777777" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
-[...389 lines deleted...]
-    <w:p w14:paraId="0C4A1184" w14:textId="77777777" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+    <w:p w14:paraId="23A49EB4" w14:textId="137F5264" w:rsidR="0029227B" w:rsidRPr="001E58D6" w:rsidRDefault="0029227B" w:rsidP="00F5297A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:firstLine="0"/>
-        <w:outlineLvl w:val="2"/>
-[...147 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029227B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Якщо </w:t>
-[...771 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35CDDB54" wp14:editId="643512CF">
-[...141 lines deleted...]
-            <wp:docPr id="11" name="Рисунок 11"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16888B31" wp14:editId="0F508782">
+            <wp:extent cx="3639058" cy="1286054"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="37" name="Рисунок 37"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5940425" cy="1771015"/>
+                      <a:ext cx="3639058" cy="1286054"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="783E6A0E" w14:textId="77777777" w:rsidR="001E58D6" w:rsidRPr="001E58D6" w:rsidRDefault="001E58D6" w:rsidP="001E58D6">
+    <w:p w14:paraId="7B94365F" w14:textId="77777777" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Швидкість 50 км/год:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF6DF6E" w14:textId="6A069405" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>µ(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>низька</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>=  0</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D1206B" w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (низька до 40, тому, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1206B" w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1206B" w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1206B" w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>рог</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D1206B" w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ідність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D1206B" w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приналежності 50 до цього інтервалу -0)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0018071F" w14:textId="6F3D1117" w:rsidR="0029227B" w:rsidRDefault="00F5297A" w:rsidP="00EC2791">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029227B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>µ(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0029227B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>середня</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0029227B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) = (50 - 30) / (</w:t>
+      </w:r>
+      <w:r w:rsidR="001144BB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>55</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029227B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 30) = 0.</w:t>
+      </w:r>
+      <w:r w:rsidR="001144BB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="0029227B" w:rsidRPr="0029227B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (середнє між 30 та 80 – 55, 50</w:t>
+      </w:r>
+      <w:r w:rsidR="0029227B" w:rsidRPr="0029227B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&lt;55</w:t>
+      </w:r>
+      <w:r w:rsidR="0029227B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7302307C" w14:textId="3D9E61BB" w:rsidR="00F5297A" w:rsidRPr="0029227B" w:rsidRDefault="00F5297A" w:rsidP="00EC2791">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029227B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>µ(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0029227B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>висока</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0029227B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) = 0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="360AE99A" w14:textId="77777777" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Якість дороги 50%:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB089CB" w14:textId="45CCCC50" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>µ(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>погана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>=  0</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="1EA30A36" w14:textId="1DBFD95F" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>µ(середня) = (</w:t>
+      </w:r>
+      <w:r w:rsidR="0029227B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>50-30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) / (70 - 30) = </w:t>
+      </w:r>
+      <w:r w:rsidR="001144BB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCB8ECF" w14:textId="77777777" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>µ(хороша) = 0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F328931" w14:textId="77777777" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Шум у салоні 45 дБ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="510C4923" w14:textId="329D9E5D" w:rsidR="00697454" w:rsidRPr="00697454" w:rsidRDefault="00697454" w:rsidP="00697454">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697454">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> μ(низький)=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(40-35)/(40-30)=</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697454">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="001144BB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697454">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5EA57F" w14:textId="2181F1BE" w:rsidR="00697454" w:rsidRPr="00697454" w:rsidRDefault="00697454" w:rsidP="00697454">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697454">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> μ(середній)=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="001144BB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>35-30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="001144BB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>/(45-30)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>=0,33</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CFFD48C" w14:textId="74D74C7F" w:rsidR="00697454" w:rsidRPr="00697454" w:rsidRDefault="00697454" w:rsidP="00697454">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697454">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> μ(високий)=0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3125A57A" w14:textId="307A5C1D" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00697454">
+      <w:pPr>
+        <w:ind w:left="708" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C4A1184" w14:textId="77777777" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:firstLine="0"/>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t>З наших розрахунків:</w:t>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4. Правила нечіткої логіки</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F37B480" w14:textId="77777777" w:rsidR="001E58D6" w:rsidRPr="001E58D6" w:rsidRDefault="001E58D6" w:rsidP="001E58D6">
+    <w:p w14:paraId="108EA06A" w14:textId="77777777" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Приклад нечітких правил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AACC378" w14:textId="77777777" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E58D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>μ(середній)=0.4</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Якщо </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>швидкість середня</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>дорога середня</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>шум низький</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, то </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>комфорт середній</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C18E98" w14:textId="24AC409E" w:rsidR="001E58D6" w:rsidRPr="001E58D6" w:rsidRDefault="001E58D6" w:rsidP="001E58D6">
+    <w:p w14:paraId="60D3BEF0" w14:textId="77777777" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E58D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>μ(низький)=0.4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E58D6">
+        <w:t xml:space="preserve">Якщо </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>швидкість низька</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>дорога погана</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>шум середній</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, то </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>комфорт низький</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3650F00E" w14:textId="77777777" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Якщо </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>швидкість середня</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>дорога середня</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>шум середній</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, то </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>комфорт низький</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A160E05" w14:textId="612C9827" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B24B3DB" w14:textId="77777777" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5. Визначення ступенів належності вихідної змінної</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A148A75" w14:textId="77777777" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">За </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>правилом 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3110A9A9" w14:textId="515DC316" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мінімальне значення серед входів: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>min</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0.</w:t>
+      </w:r>
+      <w:r w:rsidR="00816639">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00816639">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 0.</w:t>
+      </w:r>
+      <w:r w:rsidR="00697454">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) = 0.</w:t>
+      </w:r>
+      <w:r w:rsidR="00816639">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F7B1D4F" w14:textId="02DCF474" w:rsidR="001E58D6" w:rsidRPr="001E58D6" w:rsidRDefault="001E58D6" w:rsidP="001E58D6">
-      <w:pPr>
+    <w:p w14:paraId="6749753C" w14:textId="709B6C56" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тому </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">комфорт </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>середній</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>рівні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0.</w:t>
+      </w:r>
+      <w:r w:rsidR="00816639">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08236B86" w14:textId="77777777" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">За </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>правилом 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E0964C" w14:textId="4D5B0F61" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мінімальне значення: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>min(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0, 0, 0.</w:t>
+      </w:r>
+      <w:r w:rsidR="00816639">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) = 0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF2B84D" w14:textId="77777777" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Впливу немає.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9541E2" w14:textId="77777777" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">За </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>правилом 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320D41C3" w14:textId="78EA3CE0" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Мінімальне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>значення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>min</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0.</w:t>
+      </w:r>
+      <w:r w:rsidR="00816639">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00816639">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 0.</w:t>
+      </w:r>
+      <w:r w:rsidR="00697454">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) = 0.</w:t>
+      </w:r>
+      <w:r w:rsidR="00816639">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A09455" w14:textId="7F99F67F" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тому </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">комфорт </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>низький</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>рівні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0.</w:t>
+      </w:r>
+      <w:r w:rsidR="00697454">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48674716" w14:textId="06D60549" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D1EF866" w14:textId="0EF3DD42" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="001E58D6" w:rsidP="001E58D6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-        <w:t>Обчислюємо центр ваги</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F5297A" w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Дефазифікація</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F5297A" w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (метод центру ваги)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="719ABB0A" w14:textId="674211E4" w:rsidR="001E58D6" w:rsidRPr="001E58D6" w:rsidRDefault="001E58D6" w:rsidP="001E58D6">
+    <w:p w14:paraId="139892B9" w14:textId="2EA78276" w:rsidR="001E58D6" w:rsidRPr="001E58D6" w:rsidRDefault="001E58D6" w:rsidP="001E58D6">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-        <w:ind w:left="720" w:firstLine="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>проведення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>дефазифікації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>методом центру ваги</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">центр </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>тяжіння</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>центроїдний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> метод</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>використовуємо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> формулу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3750391E" w14:textId="2DAF3696" w:rsidR="001E58D6" w:rsidRPr="001E58D6" w:rsidRDefault="001E58D6" w:rsidP="00F5297A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E58D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CB53B2E" wp14:editId="3063486F">
-[...2 lines deleted...]
-            <wp:docPr id="12" name="Рисунок 12"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35CDDB54" wp14:editId="643512CF">
+            <wp:extent cx="5940425" cy="1775460"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+            <wp:docPr id="10" name="Рисунок 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2391556" cy="961429"/>
+                      <a:ext cx="5940425" cy="1775460"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C98FC3D" w14:textId="1BABFCA8" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+    <w:p w14:paraId="30087AD2" w14:textId="629A6CB9" w:rsidR="001E58D6" w:rsidRPr="001E58D6" w:rsidRDefault="001E58D6" w:rsidP="00F5297A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:firstLine="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E58D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>7. Висновок</w:t>
+        <w:t>Гіпотетично</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>візьмемо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> центри </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>інтервалів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141197DD" w14:textId="77777777" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+    <w:p w14:paraId="5949CFDE" w14:textId="3A93E4E9" w:rsidR="001E58D6" w:rsidRPr="001E58D6" w:rsidRDefault="001E58D6" w:rsidP="00F5297A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:firstLine="0"/>
-        <w:rPr>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="001E58D6">
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3.5</w:t>
-[...8 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="001E58D6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...545 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BA8FD19" wp14:editId="291EBEB1">
-[...10 lines deleted...]
-            <wp:docPr id="1" name="Рисунок 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DC66DD4" wp14:editId="28D97CC2">
+            <wp:extent cx="5940425" cy="1771015"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="635"/>
+            <wp:docPr id="11" name="Рисунок 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4027805" cy="554550"/>
-[...421 lines deleted...]
-                      <a:ext cx="2593575" cy="549378"/>
+                      <a:ext cx="5940425" cy="1771015"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E22CF54" w14:textId="5878AFDE" w:rsidR="008333FF" w:rsidRPr="002D35C5" w:rsidRDefault="008333FF" w:rsidP="001E58D6">
+    <w:p w14:paraId="783E6A0E" w14:textId="77777777" w:rsidR="001E58D6" w:rsidRPr="001E58D6" w:rsidRDefault="001E58D6" w:rsidP="001E58D6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>З наших розрахунків:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F37B480" w14:textId="079D7EF2" w:rsidR="001E58D6" w:rsidRPr="001E58D6" w:rsidRDefault="001E58D6" w:rsidP="001E58D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>μ(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>середній</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)=0.</w:t>
+      </w:r>
+      <w:r w:rsidR="00816639">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C18E98" w14:textId="29C8C524" w:rsidR="001E58D6" w:rsidRPr="001E58D6" w:rsidRDefault="001E58D6" w:rsidP="001E58D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>μ(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>низький</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)=0.</w:t>
+      </w:r>
+      <w:r w:rsidR="00697454">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7B1D4F" w14:textId="02DCF474" w:rsidR="001E58D6" w:rsidRPr="001E58D6" w:rsidRDefault="001E58D6" w:rsidP="001E58D6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Обчислюємо центр ваги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719ABB0A" w14:textId="293B4303" w:rsidR="001E58D6" w:rsidRPr="00697454" w:rsidRDefault="00816639" w:rsidP="001E58D6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00697454">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(2,5*0,33)+(4,5*0,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00697454">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00697454">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>/(0,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00697454">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>+0,33)=</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C98FC3D" w14:textId="1BABFCA8" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7. Висновок</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141197DD" w14:textId="330A5F40" w:rsidR="00F5297A" w:rsidRPr="001E58D6" w:rsidRDefault="00F5297A" w:rsidP="00F5297A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Рівень</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> комфорту ≈ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00816639">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>тобто</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>між</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>низьким</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>" і "середнім"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E58D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182D3307" w14:textId="77777777" w:rsidR="00F5297A" w:rsidRPr="00F5297A" w:rsidRDefault="00F5297A" w:rsidP="00B52E40">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28FFB622" w14:textId="52DAB51D" w:rsidR="008333FF" w:rsidRPr="001E58D6" w:rsidRDefault="008333FF" w:rsidP="001E58D6">
+    <w:p w14:paraId="6375A643" w14:textId="6AF54E15" w:rsidR="003B064C" w:rsidRDefault="003B064C" w:rsidP="00B52E40">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E58D6">
-[...2 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidRPr="00DB2FFE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t xml:space="preserve">Детальніше один з методів </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB2FFE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>нечікого</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB2FFE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> логічного виводу буде розглянутий в практичній роботі.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6303EF" w14:textId="30E28C9F" w:rsidR="008333FF" w:rsidRPr="008333FF" w:rsidRDefault="008333FF" w:rsidP="008333FF">
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="5FC177C9" w14:textId="1C1D331D" w:rsidR="0044070A" w:rsidRDefault="0044070A" w:rsidP="0044070A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E398733" w14:textId="24FDD6AF" w:rsidR="008333FF" w:rsidRPr="002D35C5" w:rsidRDefault="008333FF" w:rsidP="008333FF">
-[...7 lines deleted...]
-          <w:color w:val="FF0000"/>
+    <w:p w14:paraId="42C452BF" w14:textId="2C1C9F8B" w:rsidR="00762819" w:rsidRPr="001E58D6" w:rsidRDefault="00762819" w:rsidP="00762819">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D35C5">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7F05BAF6" w14:textId="77777777" w:rsidR="008333FF" w:rsidRPr="008333FF" w:rsidRDefault="008333FF" w:rsidP="008333FF">
-[...679 lines deleted...]
-    <w:p w14:paraId="1ACEDB2E" w14:textId="7F19B1F4" w:rsidR="00762819" w:rsidRPr="001E58D6" w:rsidRDefault="00762819" w:rsidP="00762819">
+    <w:p w14:paraId="1ACEDB2E" w14:textId="6121595B" w:rsidR="00762819" w:rsidRPr="001E58D6" w:rsidRDefault="00762819" w:rsidP="00762819">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E58D6">
-[...42 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="17CCE02B" w14:textId="36EA08E3" w:rsidR="00762819" w:rsidRPr="001E58D6" w:rsidRDefault="00762819" w:rsidP="00762819">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="105C5A05" w14:textId="77777777" w:rsidR="00762819" w:rsidRPr="00762819" w:rsidRDefault="00762819" w:rsidP="00762819">
-[...192 lines deleted...]
-    <w:sectPr w:rsidR="00762819" w:rsidRPr="00762819">
+    <w:sectPr w:rsidR="00762819" w:rsidRPr="001E58D6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria Math">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F736D55"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="42B6C1FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
+          <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
+          <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
+          <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
+          <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
+          <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
+          <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25556966"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="53126A38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
@@ -18489,77 +17772,84 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="164"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B52E40"/>
+    <w:rsid w:val="001144BB"/>
     <w:rsid w:val="001E58D6"/>
+    <w:rsid w:val="0029227B"/>
     <w:rsid w:val="002D35C5"/>
     <w:rsid w:val="003B064C"/>
     <w:rsid w:val="0044070A"/>
     <w:rsid w:val="004E0927"/>
+    <w:rsid w:val="00697454"/>
     <w:rsid w:val="00762819"/>
+    <w:rsid w:val="00816639"/>
     <w:rsid w:val="008333FF"/>
     <w:rsid w:val="00907CA0"/>
     <w:rsid w:val="009B5D38"/>
+    <w:rsid w:val="009E3281"/>
     <w:rsid w:val="00AA44D8"/>
     <w:rsid w:val="00B52E40"/>
+    <w:rsid w:val="00CF7B91"/>
     <w:rsid w:val="00D1206B"/>
+    <w:rsid w:val="00D3301C"/>
     <w:rsid w:val="00D54947"/>
     <w:rsid w:val="00D87FC1"/>
     <w:rsid w:val="00DB2FFE"/>
     <w:rsid w:val="00EC3029"/>
     <w:rsid w:val="00F5297A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -19289,50 +18579,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="885874914">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="981352152">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="981932212">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1058745968">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -19694,51 +18997,51 @@
                                       </w:divBdr>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.gif"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.gif"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.gif"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.gif"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.gif"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.gif"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.gif"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -19962,76 +19265,76 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>4796</Characters>
+  <Pages>8</Pages>
+  <Words>6826</Words>
+  <Characters>3892</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13183</CharactersWithSpaces>
+  <CharactersWithSpaces>10697</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lenovo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>a822e8f1d976925c6c207bf112af5cb16be0daa323f35609ce8b12c6d3417e25</vt:lpwstr>
   </property>