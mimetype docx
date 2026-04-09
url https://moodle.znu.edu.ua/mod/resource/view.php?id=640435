--- v0 (2026-02-23)
+++ v1 (2026-04-09)
@@ -3312,53 +3312,53 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>оптимізації</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C351198" w14:textId="77777777" w:rsidR="0030778E" w:rsidRPr="009672C5" w:rsidRDefault="0030778E" w:rsidP="0030778E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AF0E98E" w14:textId="77777777" w:rsidR="0030778E" w:rsidRPr="009672C5" w:rsidRDefault="0030778E" w:rsidP="0030778E">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="4AF0E98E" w14:textId="7EBFBEDD" w:rsidR="0030778E" w:rsidRPr="009672C5" w:rsidRDefault="0030778E" w:rsidP="00843AA3">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Асоціативна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
@@ -3547,55 +3547,114 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>спотвореним</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>змістом</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009672C5">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidR="00843AA3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00843AA3">
+        <w:rPr>
+          <w:rFonts w:hAnsi="Symbol"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00843AA3" w:rsidRPr="00843AA3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">знайти схоже </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00843AA3" w:rsidRPr="00843AA3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">фото </w:t>
+      </w:r>
+      <w:r w:rsidR="00843AA3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00843AA3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00843AA3" w:rsidRPr="00843AA3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> знайти музику за уривком</w:t>
+      </w:r>
+      <w:r w:rsidR="00843AA3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Асоціативна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>пам'ять</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
@@ -5319,51 +5378,50 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="980"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6546140E" w14:textId="77777777" w:rsidR="0030778E" w:rsidRPr="009672C5" w:rsidRDefault="0030778E" w:rsidP="0030778E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="980"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ідея</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>побудови</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
@@ -7343,51 +7401,62 @@
         </w:rPr>
         <w:t>виступати</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> і </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>нейрони</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D253F6E" w14:textId="77777777" w:rsidR="0030778E" w:rsidRPr="009672C5" w:rsidRDefault="0030778E" w:rsidP="0030778E">
+    <w:p w14:paraId="27E1CFD9" w14:textId="77777777" w:rsidR="00843AA3" w:rsidRDefault="00843AA3" w:rsidP="0030778E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="980"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D253F6E" w14:textId="1D0A1C06" w:rsidR="0030778E" w:rsidRPr="009672C5" w:rsidRDefault="0030778E" w:rsidP="0030778E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="980"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Набір</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
@@ -13268,130 +13337,116 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>коефіцієнтів</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> кожного нейрона</w:t>
       </w:r>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="red"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ABEB9E8" w14:textId="77777777" w:rsidR="00744D76" w:rsidRPr="009672C5" w:rsidRDefault="00744D76" w:rsidP="00744D76">
+    <w:p w14:paraId="4ABEB9E8" w14:textId="65FD8380" w:rsidR="00744D76" w:rsidRPr="009672C5" w:rsidRDefault="00744D76" w:rsidP="00744D76">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Нехай є </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>набір</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> пар </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>векторів</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> {x</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">p, званий </w:t>
+        <w:t xml:space="preserve"> {</w:t>
+      </w:r>
+      <w:r w:rsidR="00843AA3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00843AA3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}, званий </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>навчальною</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>вибіркою</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
@@ -13417,58 +13472,66 @@
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>складається</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> з p </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>об'єктів</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>. Вектор {x</w:t>
-[...6 lines deleted...]
-        <w:t>α</w:t>
+        <w:t>. Вектор {</w:t>
+      </w:r>
+      <w:r w:rsidR="00843AA3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidR="00843AA3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">} </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>характеризує</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> систему </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -13500,64 +13563,51 @@
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>навчальної</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>вибірки</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>. Вектор {y</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">} </w:t>
+        <w:t xml:space="preserve">. Вектор {y} </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>характеризує</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>вихідні</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
@@ -13586,51 +13636,51 @@
         </w:rPr>
         <w:t>відповідних</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>вхідних</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11EEE076" w14:textId="77777777" w:rsidR="00744D76" w:rsidRPr="009672C5" w:rsidRDefault="00744D76" w:rsidP="00744D76">
+    <w:p w14:paraId="11EEE076" w14:textId="73AB0351" w:rsidR="00744D76" w:rsidRPr="009672C5" w:rsidRDefault="00744D76" w:rsidP="00744D76">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Будемо</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -13759,58 +13809,58 @@
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>вхід</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>мережі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> вектора {x</w:t>
-[...6 lines deleted...]
-        <w:t>α</w:t>
+        <w:t xml:space="preserve"> вектора {</w:t>
+      </w:r>
+      <w:r w:rsidR="00843AA3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>X</w:t>
       </w:r>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">} на </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>виході</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -13829,78 +13879,78 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>виходить</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>відповідний</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> вектор {y</w:t>
-[...6 lines deleted...]
-        <w:t>α</w:t>
+        <w:t xml:space="preserve"> вектор {</w:t>
+      </w:r>
+      <w:r w:rsidR="00843AA3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">} </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>тобто</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">. кожному набору </w:t>
+        <w:t xml:space="preserve"> кожному набору </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ознак</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>відповідають</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
@@ -14278,68 +14328,150 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f(w)=(w−3)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE4C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE4C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="031C12FE" w14:textId="77777777" w:rsidR="00AE4C77" w:rsidRPr="000659F9" w:rsidRDefault="00AE4C77" w:rsidP="000659F9">
+    <w:p w14:paraId="7B5A223C" w14:textId="77777777" w:rsidR="00843AA3" w:rsidRDefault="00843AA3" w:rsidP="000659F9">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE4C77">
+    </w:p>
+    <w:p w14:paraId="031C12FE" w14:textId="02AB2940" w:rsidR="00AE4C77" w:rsidRPr="000659F9" w:rsidRDefault="00AE4C77" w:rsidP="000659F9">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ця функція має мінімум у точці w=3</w:t>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE4C77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ця</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE4C77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE4C77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>функція</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE4C77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE4C77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>має</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE4C77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE4C77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>мінімум</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE4C77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у точці w=3</w:t>
       </w:r>
       <w:r w:rsidRPr="000659F9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE4C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> де f(w)=0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0108B67C" w14:textId="18A81436" w:rsidR="00AE4C77" w:rsidRPr="00AE4C77" w:rsidRDefault="00AE4C77" w:rsidP="000659F9">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
@@ -14357,51 +14489,65 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Наше завдання — знайти цей мінімум, використовуючи </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE4C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>градієнтний спуск</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE4C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="204F2C48" w14:textId="0DCCA89E" w:rsidR="00AE4C77" w:rsidRPr="00AE4C77" w:rsidRDefault="00AE4C77" w:rsidP="000659F9">
+    <w:p w14:paraId="7923FAAB" w14:textId="77777777" w:rsidR="00843AA3" w:rsidRDefault="00843AA3" w:rsidP="000659F9">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="204F2C48" w14:textId="4BE05B86" w:rsidR="00AE4C77" w:rsidRPr="00AE4C77" w:rsidRDefault="00AE4C77" w:rsidP="000659F9">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE4C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. Обчислимо градієнт (похідну)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18627FC7" w14:textId="4A669D7D" w:rsidR="00AE4C77" w:rsidRPr="00AE4C77" w:rsidRDefault="00AE4C77" w:rsidP="000659F9">
@@ -14476,51 +14622,64 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B5E921A" w14:textId="6052A227" w:rsidR="00AE4C77" w:rsidRPr="00AE4C77" w:rsidRDefault="00AE4C77" w:rsidP="000659F9">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE4C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Градієнт показує, в якому напрямку змінювати w, щоб зменшити значення функції f(w).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C6EC65C" w14:textId="649619D6" w:rsidR="00AE4C77" w:rsidRPr="00AE4C77" w:rsidRDefault="00AE4C77" w:rsidP="000659F9">
+    <w:p w14:paraId="66091374" w14:textId="77777777" w:rsidR="00843AA3" w:rsidRDefault="00843AA3" w:rsidP="000659F9">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C6EC65C" w14:textId="74546DE6" w:rsidR="00AE4C77" w:rsidRPr="00AE4C77" w:rsidRDefault="00AE4C77" w:rsidP="000659F9">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE4C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2. Використовуємо градієнтний спуск</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BCB60D" w14:textId="68A6D792" w:rsidR="00AE4C77" w:rsidRPr="000659F9" w:rsidRDefault="00AE4C77" w:rsidP="000659F9">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
@@ -14754,110 +14913,171 @@
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="2011680"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3422482A" w14:textId="77777777" w:rsidR="00AE4C77" w:rsidRPr="00AE4C77" w:rsidRDefault="00AE4C77" w:rsidP="000659F9">
+    <w:p w14:paraId="3422482A" w14:textId="70F9B320" w:rsidR="00AE4C77" w:rsidRPr="00AE4C77" w:rsidRDefault="00AE4C77" w:rsidP="000659F9">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE4C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Як бачимо, www поступово наближається до </w:t>
+        <w:t xml:space="preserve">Як </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE4C77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>бачимо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE4C77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, w </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE4C77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>поступово</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE4C77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE4C77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>наближається</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE4C77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE4C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE4C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, що є мінімумом функції.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="264F3CF6" w14:textId="77777777" w:rsidR="000659F9" w:rsidRDefault="000659F9" w:rsidP="00744D76">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D2D82D6" w14:textId="77777777" w:rsidR="000659F9" w:rsidRDefault="000659F9" w:rsidP="00744D76">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Алгоритм </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>зворотн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ого розповсюдження помилки</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="311604DD" w14:textId="5A7B7467" w:rsidR="000659F9" w:rsidRPr="000659F9" w:rsidRDefault="000659F9" w:rsidP="00744D76">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -14957,51 +15177,50 @@
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>випадковими</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EBE7B15" w14:textId="77777777" w:rsidR="00744D76" w:rsidRPr="009672C5" w:rsidRDefault="00744D76" w:rsidP="00744D76">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Крок 1: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Мережі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>пред'являється</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009672C5">
@@ -16334,6735 +16553,3618 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
       <w:r w:rsidR="00C13849" w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C13849" w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>прийнятну малу величину</w:t>
       </w:r>
       <w:r w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B76A03" w14:textId="02C7E6D3" w:rsidR="00C13849" w:rsidRDefault="000659F9" w:rsidP="00744D76">
+    <w:p w14:paraId="21B76A03" w14:textId="3652E9BD" w:rsidR="00C13849" w:rsidRDefault="000659F9" w:rsidP="00744D76">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Приклад:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029C17B7" w14:textId="3D17AB26" w:rsidR="000659F9" w:rsidRDefault="000659F9" w:rsidP="000659F9">
+    <w:p w14:paraId="5980F81F" w14:textId="276B3440" w:rsidR="00D37476" w:rsidRDefault="00D37476" w:rsidP="00D37476">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="27"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43BBB5BF" w14:textId="77777777" w:rsidR="00D37476" w:rsidRPr="00D37476" w:rsidRDefault="00D37476" w:rsidP="00D37476">
       <w:pPr>
         <w:pStyle w:val="a4"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...11 lines deleted...]
-          <w:noProof/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D37476">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Вхід</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D37476">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>: один нейрон x</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13383D3A" w14:textId="77777777" w:rsidR="00D37476" w:rsidRPr="00D37476" w:rsidRDefault="00D37476" w:rsidP="00D37476">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D37476">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Прихований</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D37476">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шар: один нейрон h</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F918F91" w14:textId="77777777" w:rsidR="00D37476" w:rsidRPr="00D37476" w:rsidRDefault="00D37476" w:rsidP="00D37476">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D37476">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Вихід</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D37476">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>: один нейрон y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6400AC4E" w14:textId="77777777" w:rsidR="00D37476" w:rsidRPr="00D37476" w:rsidRDefault="00D37476" w:rsidP="004908CE">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D37476">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Функція</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D37476">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D37476">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>активації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D37476">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D37476">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>сигмоїда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D37476">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37476">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70646594" wp14:editId="5DA02E6A">
-[...2 lines deleted...]
-            <wp:docPr id="12" name="Рисунок 12"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53F3CCAC" wp14:editId="4AFFD580">
+            <wp:extent cx="1181265" cy="504895"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="9" name="Рисунок 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5940425" cy="2796540"/>
+                      <a:ext cx="1181265" cy="504895"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="500DB1B0" w14:textId="6B1EC010" w:rsidR="000659F9" w:rsidRDefault="000659F9" w:rsidP="000659F9">
+    <w:p w14:paraId="5D7E36EB" w14:textId="53AE625F" w:rsidR="00D37476" w:rsidRPr="00D37476" w:rsidRDefault="00D37476" w:rsidP="004908CE">
       <w:pPr>
         <w:pStyle w:val="a4"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37476">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вага: w1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D37476">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>між</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D37476">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D37476">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>x→h</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D37476">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, w2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D37476">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>між</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D37476">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D37476">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>h→y</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4E0DB4AE" w14:textId="77777777" w:rsidR="00D37476" w:rsidRPr="00D37476" w:rsidRDefault="00D37476" w:rsidP="00D37476">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D37476">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ціль</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D37476">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>: t</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25DDB8DA" w14:textId="460937B8" w:rsidR="0000149C" w:rsidRDefault="0000149C" w:rsidP="00744D76">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000659F9">
+    </w:p>
+    <w:p w14:paraId="6AAB7458" w14:textId="3325246A" w:rsidR="0000149C" w:rsidRDefault="00D37476" w:rsidP="0000149C">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:noProof/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37476">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15BB13BC" wp14:editId="7EE8FE21">
-            <wp:extent cx="5940425" cy="974725"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27431187" wp14:editId="15D5AC72">
+            <wp:extent cx="5940425" cy="2903855"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
-            <wp:docPr id="13" name="Рисунок 13"/>
+            <wp:docPr id="8" name="Рисунок 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5940425" cy="974725"/>
+                      <a:ext cx="5940425" cy="2903855"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60BC911B" w14:textId="311220D7" w:rsidR="000659F9" w:rsidRDefault="000659F9" w:rsidP="000659F9">
+    <w:p w14:paraId="32F2B54D" w14:textId="29212475" w:rsidR="00D37476" w:rsidRDefault="00D37476" w:rsidP="0000149C">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B283DD0" w14:textId="43CC348A" w:rsidR="00D37476" w:rsidRDefault="00BD67A3" w:rsidP="000659F9">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="uk-UA"/>
-[...6 lines deleted...]
-          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk152933883"/>
+      <w:r w:rsidRPr="00BD67A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="uk-UA"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="276A5CB2" wp14:editId="02EBF491">
-[...2 lines deleted...]
-            <wp:docPr id="14" name="Рисунок 14"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6387925B" wp14:editId="36FDDB20">
+            <wp:extent cx="5940425" cy="3039745"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="8255"/>
+            <wp:docPr id="22" name="Рисунок 22"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6029660" cy="3529951"/>
+                      <a:ext cx="5940425" cy="3039745"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F829A7F" w14:textId="48517F67" w:rsidR="000659F9" w:rsidRDefault="000659F9" w:rsidP="000659F9">
+    <w:p w14:paraId="0C086AC7" w14:textId="5BC714A5" w:rsidR="00BD67A3" w:rsidRDefault="00BD67A3" w:rsidP="000659F9">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="uk-UA"/>
-[...6 lines deleted...]
-          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD67A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="uk-UA"/>
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AC81D4D" wp14:editId="10AFEE31">
-[...2 lines deleted...]
-            <wp:docPr id="15" name="Рисунок 15"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72375EDD" wp14:editId="1F0D4970">
+            <wp:extent cx="5940425" cy="4206240"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="3810"/>
+            <wp:docPr id="23" name="Рисунок 23"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5940425" cy="1345565"/>
+                      <a:ext cx="5940425" cy="4206240"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799175B2" w14:textId="5E0321A6" w:rsidR="000659F9" w:rsidRDefault="000659F9" w:rsidP="000659F9">
+    <w:p w14:paraId="7F6FD84D" w14:textId="1579E843" w:rsidR="00BD67A3" w:rsidRPr="00D37476" w:rsidRDefault="00BD67A3" w:rsidP="000659F9">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="uk-UA"/>
-[...6 lines deleted...]
-          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD67A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27FBAB5F" wp14:editId="18465A4E">
-[...2 lines deleted...]
-            <wp:docPr id="16" name="Рисунок 16"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00D015DB" wp14:editId="434BFA81">
+            <wp:extent cx="5940425" cy="1650365"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="6985"/>
+            <wp:docPr id="24" name="Рисунок 24"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5940425" cy="3107055"/>
+                      <a:ext cx="5940425" cy="1650365"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392EC9CD" w14:textId="31A49EC5" w:rsidR="000659F9" w:rsidRDefault="000659F9" w:rsidP="000659F9">
+    <w:p w14:paraId="2C4844CD" w14:textId="27B9AEBE" w:rsidR="00D37476" w:rsidRDefault="00BD67A3" w:rsidP="000659F9">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidRPr="00BD67A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03DDB622" wp14:editId="2456D135">
-[...2 lines deleted...]
-            <wp:docPr id="19" name="Рисунок 19"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19716BA5" wp14:editId="3D2DDC37">
+            <wp:extent cx="5940425" cy="1819275"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="9525"/>
+            <wp:docPr id="25" name="Рисунок 25"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5756583" cy="3424096"/>
+                      <a:ext cx="5940425" cy="1819275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="136BAE1B" w14:textId="0699BD01" w:rsidR="000659F9" w:rsidRDefault="000659F9" w:rsidP="000659F9">
+    <w:p w14:paraId="48F2661E" w14:textId="77777777" w:rsidR="00D37476" w:rsidRDefault="00D37476" w:rsidP="000659F9">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C1BAC7A" w14:textId="6B842E55" w:rsidR="00D37476" w:rsidRPr="00BD67A3" w:rsidRDefault="00D37476" w:rsidP="000659F9">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD67A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Навчання без вчителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0638D2AF" w14:textId="77777777" w:rsidR="00D37476" w:rsidRDefault="00D37476" w:rsidP="000659F9">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="146AAAF7" w14:textId="7D0AAD8A" w:rsidR="00C13849" w:rsidRPr="009672C5" w:rsidRDefault="00C13849" w:rsidP="000659F9">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="uk-UA"/>
-[...6 lines deleted...]
-          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Такі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>задачі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>виникають</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>частіше</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ніж</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>задачі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>відомим</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>контрольним</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> набором </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>вихідних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>даних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. При </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>пред'явленні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>вхідних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>образів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мережа </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>самоорганізується</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>налаштовуючи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>свої</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ваги </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>згідно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>певним</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алгоритмом. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Необхідний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>вихід</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>процесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>навчання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>вказано</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, тому </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>результати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>визначення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>збудливих</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>образів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>конкретних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>нейронів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>непередбачувані</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. При </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>цьому</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>однак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, мережа </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>організується</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>формі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>відображає</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>суттєві</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> характеристики </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>навчального</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> набору. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Наприклад</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>вхідні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>образи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>можуть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бути </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>класифіковані</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>згідно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ступенем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>їх</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>подібності</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> так, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>образи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> одного </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>класу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>активізують</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> один і той же </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>вихідний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нейрон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2D9035" w14:textId="77777777" w:rsidR="00C13849" w:rsidRPr="009672C5" w:rsidRDefault="00C13849" w:rsidP="00C13849">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk152935054"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Одним з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>алгоритмів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>навчання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> без </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>вчителя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> є </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>карти</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кохонена, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>самоорганізуються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E023038" w14:textId="77777777" w:rsidR="00C13849" w:rsidRPr="009672C5" w:rsidRDefault="00C13849" w:rsidP="00C13849">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F2BEB5D" w14:textId="77777777" w:rsidR="00962643" w:rsidRPr="009672C5" w:rsidRDefault="00962643" w:rsidP="00962643">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Навчальний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алгоритм </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>налаштовує</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вагові</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вектори</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>околиці</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>збудженого</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нейрона таким чином, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>щоб</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вони </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>були</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>більш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> схожими з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вхідним</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вектором. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Оскільки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>всі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вектори</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нормалізуються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вектори</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>одиничною</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>довжиною</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, вони </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>можуть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>розглядатися</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> як </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>крапки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>поверхні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>одиничної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>гіперсфери</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. У </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>процесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>навчання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>група</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сусідніх</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вагових</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>точок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>переміщується</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ближче</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до точки </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вхідного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вектора. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Передбачається</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вхідні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вектори</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>фактично</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>групуються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>класи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>відповідно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>їх</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>положення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у векторному </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>просторі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Певний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>клас</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>асоціюватиметься</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>певним</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нейроном, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>переміщуючи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>його</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ваговий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вектор у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>напрямку</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> центру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>класу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сприяючи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>його</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>збудженню</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>появою</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вході</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> будь-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>якого</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вектора </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>даного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>класу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F15A27" w14:textId="77777777" w:rsidR="00962643" w:rsidRPr="009672C5" w:rsidRDefault="00962643" w:rsidP="00962643">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Після</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>навчання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>класифікація</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>виконується</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у два кроки: подачею на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вхід</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мережі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>випробуваного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вектора та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>обчислення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>збудження</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для кожного нейрона, з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>наступним</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вибором</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нейрона з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>найвищим</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>збудженням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> як </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>індикатор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>правильної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>класифікації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009672C5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101C5E51" w14:textId="058799B9" w:rsidR="00962643" w:rsidRDefault="00BD67A3" w:rsidP="00962643">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Простий приклад:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E210BE0" w14:textId="7FE3BCA2" w:rsidR="00BD67A3" w:rsidRDefault="00BD67A3" w:rsidP="00BD67A3">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD67A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52F492F3" wp14:editId="33870467">
-[...2 lines deleted...]
-            <wp:docPr id="20" name="Рисунок 20"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="621DEE05" wp14:editId="5CA9F821">
+            <wp:extent cx="5940425" cy="1503680"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="1270"/>
+            <wp:docPr id="1" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5364340" cy="2145736"/>
+                      <a:ext cx="5940425" cy="1503680"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="146AAAF7" w14:textId="39468080" w:rsidR="00C13849" w:rsidRPr="009672C5" w:rsidRDefault="00C13849" w:rsidP="000659F9">
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="5EC885CA" w14:textId="0AA01A82" w:rsidR="00BD67A3" w:rsidRDefault="00BD67A3" w:rsidP="00BD67A3">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...1150 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...92 lines deleted...]
-          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">в </w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD67A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...142 lines deleted...]
-          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>ваг</w:t>
-[...727 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A416F0E" wp14:editId="7B4E3344">
-[...2 lines deleted...]
-            <wp:docPr id="64" name="Рисунок 64" descr="\bf X"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="005174CE" wp14:editId="16746700">
+            <wp:extent cx="5940425" cy="3150235"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+            <wp:docPr id="26" name="Рисунок 26"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3" descr="\bf X"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="209550" cy="171450"/>
+                      <a:ext cx="5940425" cy="3150235"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00C13849" w:rsidRPr="009672C5">
-[...7 lines deleted...]
-      <w:r w:rsidR="00C13849" w:rsidRPr="009672C5">
+    </w:p>
+    <w:p w14:paraId="3B25A6D9" w14:textId="2FA1CD7D" w:rsidR="00BD67A3" w:rsidRDefault="00BD67A3" w:rsidP="00BD67A3">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>є</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00C13849" w:rsidRPr="009672C5">
+      </w:pPr>
+      <w:r w:rsidRPr="00BD67A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>ь</w:t>
-[...103 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0211B271" wp14:editId="7BF73A8A">
-[...2 lines deleted...]
-            <wp:docPr id="65" name="Рисунок 65" descr="D_j"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E00AAFF" wp14:editId="12966B5F">
+            <wp:extent cx="5940425" cy="2316480"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="7620"/>
+            <wp:docPr id="27" name="Рисунок 27"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 4" descr="D_j"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="285750" cy="228600"/>
+                      <a:ext cx="5940425" cy="2316480"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="0030778E" w:rsidRPr="009672C5">
+    </w:p>
+    <w:p w14:paraId="6D55142B" w14:textId="691ACFFF" w:rsidR="00BD67A3" w:rsidRDefault="00BD67A3" w:rsidP="00BD67A3">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-          <w:noProof/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD67A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="568DC7C1" wp14:editId="18351F31">
-[...2 lines deleted...]
-            <wp:docPr id="66" name="Рисунок 66" descr="n"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36BE438E" wp14:editId="3EC36587">
+            <wp:extent cx="5940425" cy="1982470"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+            <wp:docPr id="28" name="Рисунок 28"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 5" descr="n"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="171450" cy="114300"/>
+                      <a:ext cx="5940425" cy="1982470"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="009672C5">
+    </w:p>
+    <w:p w14:paraId="44AA4F50" w14:textId="6F1FDBD5" w:rsidR="00BD67A3" w:rsidRDefault="00BD67A3" w:rsidP="00BD67A3">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009672C5">
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD67A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>і</w:t>
-[...87 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48FA59BE" wp14:editId="475197AE">
-[...2 lines deleted...]
-            <wp:docPr id="67" name="Рисунок 67" descr="X"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="623FFB25" wp14:editId="44E70E64">
+            <wp:extent cx="5940425" cy="832485"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="5715"/>
+            <wp:docPr id="29" name="Рисунок 29"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 6" descr="X"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId28"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="228600" cy="171450"/>
+                      <a:ext cx="5940425" cy="832485"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="009672C5">
+    </w:p>
+    <w:p w14:paraId="34415B7D" w14:textId="34B4F518" w:rsidR="00BD67A3" w:rsidRDefault="00BD67A3" w:rsidP="00BD67A3">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009672C5">
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD67A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>і</w:t>
-[...34 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2034B6E5" wp14:editId="21592A03">
-[...2 lines deleted...]
-            <wp:docPr id="68" name="Рисунок 68" descr="W_j"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48F112A4" wp14:editId="2954C922">
+            <wp:extent cx="5940425" cy="1581150"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+            <wp:docPr id="30" name="Рисунок 30"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 7" descr="W_j"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId29"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="304800" cy="228600"/>
+                      <a:ext cx="5940425" cy="1581150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="009672C5">
-[...136 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="54301D95" w14:textId="77777777" w:rsidR="0030778E" w:rsidRPr="009672C5" w:rsidRDefault="0030778E" w:rsidP="0030778E">
-[...61 lines deleted...]
-        </w:drawing>
+    <w:p w14:paraId="4575714A" w14:textId="77777777" w:rsidR="00BD67A3" w:rsidRPr="00BD67A3" w:rsidRDefault="00BD67A3" w:rsidP="00BD67A3">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD67A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>  кожен нейрон «змагається» за схожість із вхідним вектором,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54EBACED" w14:textId="77777777" w:rsidR="0030778E" w:rsidRPr="009672C5" w:rsidRDefault="0030778E" w:rsidP="00C13849">
+    <w:p w14:paraId="45880A76" w14:textId="77777777" w:rsidR="00BD67A3" w:rsidRPr="00BD67A3" w:rsidRDefault="00BD67A3" w:rsidP="00BD67A3">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD67A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  переможець трохи наближає свої ваги до цього </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD67A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>вектора</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD67A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2B6819" w14:textId="77777777" w:rsidR="00BD67A3" w:rsidRPr="009672C5" w:rsidRDefault="00BD67A3" w:rsidP="00BD67A3">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...434 lines deleted...]
-      <w:r w:rsidR="00962643" w:rsidRPr="009672C5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>який має</w:t>
-[...519 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B28E03F" w14:textId="77777777" w:rsidR="0030778E" w:rsidRPr="009672C5" w:rsidRDefault="00962643" w:rsidP="0030778E">
-[...2366 lines deleted...]
-    <w:sectPr w:rsidR="004E0927" w:rsidRPr="00962643">
+    <w:sectPr w:rsidR="00BD67A3" w:rsidRPr="009672C5">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -23191,50 +20293,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4782" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5568" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="251B2B98"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3F806560"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B0765CC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F9C6DBBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -23303,51 +20518,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37A607CF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="997218E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -23416,51 +20631,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4782" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5568" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42550BA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BE4F1B2"/>
     <w:lvl w:ilvl="0" w:tplc="D7E60A1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -23505,51 +20720,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CA7618F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CEF2B168"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -23618,51 +20833,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59BC3B4F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EBF6E8E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -23731,51 +20946,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F1866C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5A6696C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23880,51 +21095,200 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B904E88"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E74273FA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AD91979"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EC74C8EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -23994,111 +21358,121 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0030778E"/>
+    <w:rsid w:val="0000149C"/>
     <w:rsid w:val="000659F9"/>
     <w:rsid w:val="00162805"/>
     <w:rsid w:val="001B5310"/>
     <w:rsid w:val="00273994"/>
     <w:rsid w:val="0030778E"/>
     <w:rsid w:val="004E0927"/>
     <w:rsid w:val="0051301B"/>
     <w:rsid w:val="007410B6"/>
     <w:rsid w:val="00744D76"/>
     <w:rsid w:val="007B5193"/>
+    <w:rsid w:val="00843AA3"/>
     <w:rsid w:val="008A39AF"/>
     <w:rsid w:val="00962643"/>
     <w:rsid w:val="009672C5"/>
     <w:rsid w:val="00A6140B"/>
     <w:rsid w:val="00AE4C77"/>
+    <w:rsid w:val="00BD67A3"/>
     <w:rsid w:val="00BD6FF0"/>
     <w:rsid w:val="00C13849"/>
     <w:rsid w:val="00C962A7"/>
+    <w:rsid w:val="00D37476"/>
     <w:rsid w:val="00F14E64"/>
     <w:rsid w:val="00F728BF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -24519,50 +21893,73 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00AE4C77"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:firstLine="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D37476"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="40"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000659F9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
@@ -24710,57 +22107,98 @@
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00AE4C77"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="vlist-s">
     <w:name w:val="vlist-s"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00AE4C77"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="40">
     <w:name w:val="Заголовок 4 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="000659F9"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D37476"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
+    <w:div w:id="115951655">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="179779907">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="790592663">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1159610501">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -24868,59 +22306,85 @@
                                           <w:divBdr>
                                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                           </w:divBdr>
                                         </w:div>
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1265110084">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1433089237">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -25144,76 +22608,76 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>5699</Characters>
+  <Pages>14</Pages>
+  <Words>9163</Words>
+  <Characters>5224</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15665</CharactersWithSpaces>
+  <CharactersWithSpaces>14359</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lenovo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>98ed896fe78a02f0bda98b4da74408c2754e5246c219b61a5faa786a60dbc095</vt:lpwstr>