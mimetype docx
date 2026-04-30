--- v0 (2026-01-21)
+++ v1 (2026-04-30)
@@ -52,60 +52,60 @@
     </w:p>
     <w:p w:rsidR="001C5D69" w:rsidRPr="00DD73A8" w:rsidRDefault="001C5D69" w:rsidP="001C5D69">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">РИЗИКИ У </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003367E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>МІЖНАРОДНОМУ БІЗНЕСІ</w:t>
+        <w:t>ЗОВНІШНЬОЕКОНОМІЧНІЙ ДІЯЛЬНОСТІ</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">ІСТОРІЯ ВИНИКНЕННЯ, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
@@ -5357,87 +5357,1135 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Ризик, який взагалі ніколи не можна дозволити. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C5D69" w:rsidRPr="00DD73A8" w:rsidRDefault="001C5D69" w:rsidP="001C5D69">
+    <w:p w:rsidR="001C5D69" w:rsidRDefault="001C5D69" w:rsidP="001C5D69">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>Усі вищезгадані види ризиків впливають на результати діяльності фірми, тому їх необхідно врахувати, оцінити і знизити до реальних меж.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C5D69" w:rsidRPr="00DD73A8" w:rsidRDefault="001C5D69" w:rsidP="001C5D69">
-[...11 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00C229CF" w:rsidRPr="00C229CF" w:rsidRDefault="00C229CF" w:rsidP="00C229CF">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Класифікація ризиків ЗЕД</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> є багаторівневою системою, оскільки вона охоплює не лише внутрішні ризики підприємства, а й специфічні загрози, що виникають при перетині товарними, капітальними та інформаційними потоками держав</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>них кордонів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C229CF" w:rsidRPr="00C229CF" w:rsidRDefault="00C229CF" w:rsidP="00C229CF">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>1. Геополітичні та країнові ризики</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C229CF" w:rsidRPr="00C229CF" w:rsidRDefault="00C229CF" w:rsidP="00C229CF">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Це ризики вищого рівня, які не залежать від діяльності підприємства, але безпосередн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ьо впливають на його стратегію</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C229CF" w:rsidRPr="00C229CF" w:rsidRDefault="00C229CF" w:rsidP="00C229CF">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Ризик воєнних дій та цивільних заворушень</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Особливо актуальний для суб'єктів ЗЕД Запорізького регіону, що включає ризики фізичної втрати активів, блокування логістичних вузлів (портів, залізниць) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>та розриву ланцюгів постачання.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C229CF" w:rsidRPr="00C229CF" w:rsidRDefault="00C229CF" w:rsidP="00C229CF">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Суверенний (трансферний) ризик</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ризик введення державою мораторію на виплату зовнішніх боргів або обмеження на конвертацію національної валюти для розра</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>хунків з іноземними партнерами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C229CF" w:rsidRPr="00C229CF" w:rsidRDefault="00C229CF" w:rsidP="00C229CF">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Ризик зміни законодавства</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Непередбачувані зміни в митному кодексі, податковому праві або правилах валютного регулювання як в Ук</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>раїні, так і в країні партнера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C229CF" w:rsidRDefault="00C229CF" w:rsidP="00C229CF">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>2. Специфічні комерційні ризики ЗЕД</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C229CF" w:rsidRPr="00C229CF" w:rsidRDefault="00C229CF" w:rsidP="00C229CF">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ці ризики пов'язані з процесом підготовки та реалізації </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>зовнішньоекономічного контракту</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C229CF" w:rsidRPr="00C229CF" w:rsidRDefault="00C229CF" w:rsidP="00C229CF">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Ризики вибору бази поставки (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Incoterms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> На відміну від внутрішньої торгівлі, у ЗЕД неправильний вибір терміна (наприклад, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>FCA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> замість </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>DAP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>) може покласти на експортера непередбачувані витрати на фрахт або м</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>итне очищення в країні імпорту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C229CF" w:rsidRPr="00C229CF" w:rsidRDefault="00C229CF" w:rsidP="00C229CF">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Ризик невідповідності стандартам та сертифікації</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Виникає при експорті продукції, що не відповідає технічним регламентам, санітарним нормам (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>SPS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>) або стандартам якості (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ISO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>CE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>) країни призначення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C229CF" w:rsidRPr="00C229CF" w:rsidRDefault="00C229CF" w:rsidP="002B3B13">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Маркетинговий ризик адаптації</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ризик того, що продукт, успішний на внутрішньому ринку, не знайде попиту через культурні, релігійні або мовн</w:t>
+      </w:r>
+      <w:r w:rsidR="002B3B13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>і особливості іноземного ринку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C229CF" w:rsidRPr="00C229CF" w:rsidRDefault="00C229CF" w:rsidP="00C229CF">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>3. Фінансові ризики в міжнародних операціях</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C229CF" w:rsidRPr="002B3B13" w:rsidRDefault="00C229CF" w:rsidP="002B3B13">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Фінансова складова ЗЕД є найбільш волатильною та потребує склад</w:t>
+      </w:r>
+      <w:r w:rsidR="002B3B13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ного інструментарію управління</w:t>
+      </w:r>
+      <w:r w:rsidR="002B3B13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C229CF" w:rsidRPr="002B3B13" w:rsidRDefault="00C229CF" w:rsidP="002B3B13">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B3B13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Валютний ризи</w:t>
+      </w:r>
+      <w:r w:rsidR="002B3B13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>к.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B3B13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Можливість збитків через зміну курсу валюти контракту відносно валюти платежу або національної валюти в період між датою підписання угоди </w:t>
+      </w:r>
+      <w:r w:rsidR="002B3B13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>та датою фактичного розрахунку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C229CF" w:rsidRPr="002B3B13" w:rsidRDefault="002B3B13" w:rsidP="002B3B13">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Розрахунковий ризик.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C229CF" w:rsidRPr="002B3B13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Ризик відмови іноземного банку у проведенні платежу або блокування коштів через фінансовий моніторинг (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C229CF" w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C229CF" w:rsidRPr="00C229CF" w:rsidRDefault="00C229CF" w:rsidP="00D34878">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B3B13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Ризик інфляційного знецінення капіталу</w:t>
+      </w:r>
+      <w:r w:rsidR="002B3B13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Особливо гостро проявляється при довгострокових інвестиційних проектах у кра</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34878">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>їнах з нестабільною економікою.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C229CF" w:rsidRPr="00D34878" w:rsidRDefault="00C229CF" w:rsidP="00C229CF">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>4. Логістичні та операційні ризики</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34878">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C229CF" w:rsidRPr="00C229CF" w:rsidRDefault="00C229CF" w:rsidP="00D34878">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ЗЕД передбачає складні маршрути та з</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34878">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>алучення багатьох посередників:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C229CF" w:rsidRPr="00C229CF" w:rsidRDefault="00D34878" w:rsidP="00D34878">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Транспортний </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ризик</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C229CF" w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Можливість</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C229CF" w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пошкодження або втрати вантажу під час мультимодальних перевезень. На магістерському рівні тут розглядається не лише страхування, а й оптимізація маршрутів для мінімізації часу переб</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ування вантажу в «сірих зонах».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C5D69" w:rsidRPr="00D34878" w:rsidRDefault="00C229CF" w:rsidP="00D34878">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D34878">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Митний ризик</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34878">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C229CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ризик затримки товарів на кордоні, підвищення митної вартості за рішенням митних органів або застосування антидемпінгових мит.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="001C5D69" w:rsidRPr="00DD73A8" w:rsidRDefault="001C5D69" w:rsidP="001C5D69">
       <w:pPr>
         <w:spacing w:after="4" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="62" w:firstLine="515"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
@@ -5570,50 +6618,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> випуску нових видів акцій виробничої діяльності,  пов’язаної з великим ступенем ризику. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C5D69" w:rsidRPr="00DD73A8" w:rsidRDefault="001C5D69" w:rsidP="001C5D69">
       <w:pPr>
         <w:spacing w:after="36" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Венчурний капітал поєднує в собі різноманітні форми застосування капіталу: позикового, акціонерного, підприємницького. Він виступає як посередник в заснуванні стартових наукоємних фірм, так званих венчурів. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C5D69" w:rsidRPr="00DD73A8" w:rsidRDefault="001C5D69" w:rsidP="001C5D69">
       <w:pPr>
         <w:spacing w:after="36" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Суб'єктами ринку венчурного капіталу є:  </w:t>
@@ -5652,51 +6701,50 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="36" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">компанії венчурного капіталу (венчурні фірми) – ті, що управляють коштами, одержаними від інвесторів, і розміщують </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>їх  різні</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> інноваційні проекти;  </w:t>
       </w:r>
     </w:p>
@@ -5940,100 +6988,100 @@
         </w:rPr>
         <w:t xml:space="preserve"> економічної теорії це відображено в нових моделях економічного зростання з ендогенним технологічним процесом, у яких, крім традиційних факторів виробництва (праця, капітал), виділено і такий фактор, як людський капітал. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C5D69" w:rsidRPr="00DD73A8" w:rsidRDefault="001C5D69" w:rsidP="001C5D69">
       <w:pPr>
         <w:spacing w:after="36" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Від того, наскільки успішно функціонує венчурний механізм сьогодні, залежить швидкість комерціалізації нових перспективних наукових ідей і технологічних розробок і, як наслідок, конкурентоспроможність національної промисловості в умовах глобалізації економічних відносин. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C5D69" w:rsidRPr="00DD73A8" w:rsidRDefault="001C5D69" w:rsidP="001C5D69">
       <w:pPr>
         <w:spacing w:after="36" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Ступінь ризику у венчурному капіталі визначається за допомогою показників капіталовіддачі та рентабельності капіталу.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C5D69" w:rsidRPr="00DD73A8" w:rsidRDefault="001C5D69" w:rsidP="001C5D69">
       <w:pPr>
         <w:spacing w:after="36" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Капіталовіддача</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">, або швидкість обороту капіталу, визначається відношенням виручки до інвестованого капіталу. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C5D69" w:rsidRPr="00DD73A8" w:rsidRDefault="001C5D69" w:rsidP="001C5D69">
       <w:pPr>
         <w:spacing w:after="36" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
@@ -6704,108 +7752,107 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Фінансові ризики – це спекулятивні ризики? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C5D69" w:rsidRPr="00DD73A8" w:rsidRDefault="001C5D69" w:rsidP="001C5D69">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">8. Чи має залежність величина ступеня ризику від невизначеності підприємницької діяльності? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C5D69" w:rsidRPr="00DD73A8" w:rsidRDefault="001C5D69" w:rsidP="001C5D69">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Венчурний капітал – це різноманіття портфельних інвестицій? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D661F8" w:rsidRPr="001C5D69" w:rsidRDefault="001C5D69" w:rsidP="001C5D69">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>10. Венчурні інвестиції мають мінімальний ступінь ризику?</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00D661F8" w:rsidRPr="001C5D69">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -8652,88 +9699,94 @@
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
+  <w:hideSpellingErrors/>
   <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C5D69"/>
     <w:rsid w:val="001C5D69"/>
+    <w:rsid w:val="002B3B13"/>
+    <w:rsid w:val="003367E9"/>
+    <w:rsid w:val="00C229CF"/>
+    <w:rsid w:val="00D34878"/>
     <w:rsid w:val="00D661F8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="73A720F7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{65FB07F7-B3C5-49B7-8305-2114DE9BC4A0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -9414,70 +10467,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>23050</Characters>
+  <Pages>16</Pages>
+  <Words>4462</Words>
+  <Characters>25435</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>192</Lines>
-  <Paragraphs>54</Paragraphs>
+  <Lines>211</Lines>
+  <Paragraphs>59</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27039</CharactersWithSpaces>
+  <CharactersWithSpaces>29838</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>