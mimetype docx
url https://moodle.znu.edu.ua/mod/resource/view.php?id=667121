--- v0 (2026-01-21)
+++ v1 (2026-04-30)
@@ -1155,82 +1155,335 @@
                     <a:srcRect r="16103"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm rot="5400000">
                       <a:off x="0" y="0"/>
                       <a:ext cx="3223260" cy="6080760"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
+    <w:p w:rsidR="000B476F" w:rsidRDefault="000B476F" w:rsidP="000B476F">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57" w:firstLine="552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>Рисунок</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2.1 – Схема зон ризику і характериних точок</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0CE7" w:rsidRPr="002F0CE7" w:rsidRDefault="002F0CE7" w:rsidP="002F0CE7">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="552"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>1. Зони ризику залежно від величини збитків у ЗЕД</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0CE7" w:rsidRPr="002F0CE7" w:rsidRDefault="002F0CE7" w:rsidP="002F0CE7">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="552"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ризик у ЗЕД є імовірнісною категорією, що відображає можливість відхилення фактичних результатів міжнародної операції від очікуваних. Для магістра менеджменту ЗЕД важливо розрізняти абсолютне та відносне вираження ризику в контексті валют</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>них та транскордонних операцій.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0CE7" w:rsidRDefault="002F0CE7" w:rsidP="002F0CE7">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="552"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Призначення аналізу ризику ЗЕД — надати обґрунтування для вибору стратегії виходу на ринок, вибору контрагента та визначенн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>я лімітів фінансування проекту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0CE7" w:rsidRPr="002F0CE7" w:rsidRDefault="002F0CE7" w:rsidP="002F0CE7">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="552"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Карта ризиків у міжнародній діяльно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>сті поділяється на такі зони:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0CE7" w:rsidRPr="002F0CE7" w:rsidRDefault="002F0CE7" w:rsidP="002F0CE7">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="552"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Безризикова зона: операції, захищені безумовними банківськими гарантіями або акредитивами першокласних бан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ків. Втрати практично відсутні.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0CE7" w:rsidRPr="002F0CE7" w:rsidRDefault="002F0CE7" w:rsidP="002F0CE7">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="552"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Зона допустимого ризику: втрати можливі в межах очікуваного прибутку. Наприклад, незначне коливання валютного курсу, яке покривається маржою експортер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>а. Бізнес зберігає доцільність.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0CE7" w:rsidRDefault="002F0CE7" w:rsidP="002F0CE7">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="552"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Зона критичного ризику: можливі втрати повної виручки. У ЗЕД це часто пов’язано з повною відмовою іноземного покупця від оплати товару або арештом вантажу на митниці. Підприємець втрачає і прибуток, і ви</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>трати на виробництво/логістику.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0CE7" w:rsidRPr="00DD73A8" w:rsidRDefault="002F0CE7" w:rsidP="002F0CE7">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="552"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Зона катастрофічного ризику: втрати перевищують власні кошти підприємства. У міжнародному бізнесі це може бути наслідком введення повних економічних санкцій, націоналізації майна за кордоном або пред'явлення гігантських позовів у міжнародних арбітражах.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57" w:firstLine="552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57" w:firstLine="552"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1257,51 +1510,50 @@
         </w:rPr>
         <w:t xml:space="preserve">2. Крива імовірності збитків </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57" w:firstLine="552"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Найбільш повне уявлення про ризик дає крива розподілу імовірності втрат. Це графічне зображення залежності імовірності витрат від їхнього рівня, що показує, наскільки імовірне виникнення тих чи інших витрат. Щоб установити вид типової кривої розподілу імовірності витрат, розглянемо прибуток як випадкову величину і побудуємо криву розподілу імовірності одержання визначеного рівня прибутку (рис. 2.2). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -1719,62 +1971,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> розподілу. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Аналіз ризику будується на методології, за допомогою якої аналізується майбутня невизначеність для того, щоб визначити вплив ризику на </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">результати. Це засіб, за допомогою якого математична прогнозна модель підлягає ряду імітаційних прогонів за допомогою комп`ютера.  </w:t>
+        <w:t xml:space="preserve">Аналіз ризику будується на методології, за допомогою якої аналізується майбутня невизначеність для того, щоб визначити вплив ризику на результати. Це засіб, за допомогою якого математична прогнозна модель підлягає ряду імітаційних прогонів за допомогою комп`ютера.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Таким чином, процес аналізу ризику включає такі стадії: </w:t>
       </w:r>
@@ -1971,50 +2212,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Для відбору змінних використовується аналіз чутливості та невизначеності. Аналіз чутливості вимірює реакцію результатів проекту на зміну тієї чи іншої змінної проекту. Недолік цього аналізу в тому, що він не бере до уваги реалістичність змін значень змінних.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Для того щоб результати, отримані при аналізі чуттєвості, мали значення, потрібно врахувати вплив невизначеності.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Наприклад, невелике відхилення в закупівельній вартості певного виду обладнання в рік Х має дуже велике значення </w:t>
@@ -2044,73 +2286,221 @@
     </w:p>
     <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Характеризуючи поняття невизначеності, яке пов’язане з певною змінною проекту, необхідно розширити рамки невизначеності, що дозволить більш-менш точно передбачити значення певної зміни в майбутньому. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
+    <w:p w:rsidR="002F0CE7" w:rsidRPr="002F0CE7" w:rsidRDefault="000B476F" w:rsidP="002F0CE7">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="002F0CE7" w:rsidRPr="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Найбільш повне уявлення про ризик дає крива розподілу ймовірності втрат. Для ЗЕД-проектів вона ма</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>є свої особливості:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0CE7" w:rsidRPr="002F0CE7" w:rsidRDefault="002F0CE7" w:rsidP="002F0CE7">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Розрахунковий прибуток (ПРр): це очікуваний результат з урахуванням прогнозного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>курсу валют та контрактних цін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0CE7" w:rsidRPr="002F0CE7" w:rsidRDefault="002F0CE7" w:rsidP="002F0CE7">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Змінні ризику в ЗЕД: це параметри, критичні </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>для проекту</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — ціна на фрахт, ставки мит</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>а, волатильність валютної пари.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B476F" w:rsidRDefault="002F0CE7" w:rsidP="002F0CE7">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>На магістерському рівні для побудови такої кривої використовується аналіз чутливості. Він вимірює, як зміна, наприклад, курсу євро на 1% зміщує криву ймовірності прибутку. Проте аналіз чутливості не враховує реалістичність подій, тому він доповнюється аналізом невизначеності (наприклад, ймовірністю введення експортного мита державою).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0CE7" w:rsidRPr="00DD73A8" w:rsidRDefault="002F0CE7" w:rsidP="002F0CE7">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -2255,51 +2645,50 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">3.). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17252C32" wp14:editId="081D2EC4">
             <wp:extent cx="5570220" cy="2148840"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
             <wp:docPr id="9" name="Picture 201289"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 201289"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -2393,50 +2782,51 @@
         <w:t xml:space="preserve">Класифікація методів оцінювання економічного ризику </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Якісний метод </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">проводиться за такими напрямами: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2771,62 +3161,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> протягом року складає 3/4, а невдача – 1/4. Величина, або ступінь, ризику визначається за двома показниками: середнім очікуваним значенням і коливанням (зміною) можливого результату. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Середнє очікуване значення пов’язане з невизначеністю ситуації. Воно виражається у вигляді середньозваженої величини всіх можливих результатів </w:t>
-[...10 lines deleted...]
-        <w:t>Е(</w:t>
+        <w:t>Середнє очікуване значення пов’язане з невизначеністю ситуації. Воно виражається у вигляді середньозваженої величини всіх можливих результатів Е(</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>х</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">), де вірогідність кожного результату А використовується у вигляді частоти, або ваги, відповідного значення </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2969,50 +3348,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6297DC4F" wp14:editId="76EBAAFF">
             <wp:extent cx="5600700" cy="4503420"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="10" name="Picture 201291"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 201291"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -3230,130 +3610,140 @@
         </w:rPr>
         <w:t xml:space="preserve">Дисперсія і середнє квадратичне відхилення є мірами абсолютного коливання. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:t xml:space="preserve">Коефіцієнт варіації – відносна величина. За допомогою цього показника можливо порівняти навіть коливання ознак, що мають різні одиниці вимірювання - чим більша величина коефіцієнта, тим більшим </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>є  коливання</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Метод</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>експертних оцінок</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> відрізняється від статистичного лише способом збирання інформації для побудови кривої ризику. При цьому методі передбачають збирання та вивчення оцінок, зроблених різними спеціалістами </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Коефіцієнт варіації – відносна величина. За допомогою цього показника можливо порівняти навіть коливання ознак, що мають різні одиниці вимірювання - чим більша величина коефіцієнта, тим більшим </w:t>
-[...77 lines deleted...]
-        <w:t xml:space="preserve"> відрізняється від статистичного лише способом збирання інформації для побудови кривої ризику. При цьому методі передбачають збирання та вивчення оцінок, зроблених різними спеціалістами (певного підприємства чи незалежними експертами), які стосуються ймовірності виникнення різних розмірів витрат. Оцінювання базуються на врахуванні всіх факторів фінансового ризику, а також на статистичних даних. Реалізація способу експертних оцінок значно ускладнюється, якщо кількість показників оцінювання мала.</w:t>
+        <w:t>(певного підприємства чи незалежними експертами), які стосуються ймовірності виникнення різних розмірів витрат. Оцінювання базуються на врахуванні всіх факторів фінансового ризику, а також на статистичних даних. Реалізація способу експертних оцінок значно ускладнюється, якщо кількість показників оцінювання мала.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
@@ -3627,107 +4017,107 @@
         </w:rPr>
         <w:t xml:space="preserve">100 – ризик реалізується. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Оцінювання експертів підлягають аналізу на несуперечливість, який виконується за певними правилами. По-перше, максимально припустима різниця між оцінюваннями двох експертів з будь-якого фактора не повинна перевищувати 50. Порівняння проводять за модулем (знак «+» чи «–» не </w:t>
+        <w:t xml:space="preserve">Оцінювання експертів підлягають аналізу на несуперечливість, який виконується за певними правилами. По-перше, максимально припустима різниця між оцінюваннями двох експертів з будь-якого фактора не повинна перевищувати 50. Порівняння проводять за модулем (знак «+» чи «–» не враховується), що дозволяє уникнути неприпустимі відмінності в оцінюваннях експертами імовірності настання окремого ризику. Якщо кількість експертів більше трьох, то оцінюванню підлягають думки, які попарно порівнюють. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Різновидом експертного методу є </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>метод Дельфі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Він характеризується анонімністю і керованим зворотним зв’язком. Анонімність членів комісії </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">враховується), що дозволяє уникнути неприпустимі відмінності в оцінюваннях експертами імовірності настання окремого ризику. Якщо кількість експертів більше трьох, то оцінюванню підлягають думки, які попарно порівнюють. </w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">. Він характеризується анонімністю і керованим зворотним зв’язком. Анонімність членів комісії забезпечується шляхом їх ізолювання один від одного, що не дає їм можливості обговорювати відповіді на поставлені питання. Мета такої ізоляції – уникнути «пасток» групового прийняття рішення, домінування думки лідера. Після обробки результату через керований зворотний зв’язок узагальнений результат повідомляється кожному члену комісії. Основна мета такої дії – дозволити ознайомитись з оцінюваннями інших членів комісії, не підпадаючи під натиск через знання того, хто конкретно дав цю оцінку. Після цього оцінювання може бути повторене. </w:t>
+        <w:t xml:space="preserve">забезпечується шляхом їх ізолювання один від одного, що не дає їм можливості обговорювати відповіді на поставлені питання. Мета такої ізоляції – уникнути «пасток» групового прийняття рішення, домінування думки лідера. Після обробки результату через керований зворотний зв’язок узагальнений результат повідомляється кожному члену комісії. Основна мета такої дії – дозволити ознайомитись з оцінюваннями інших членів комісії, не підпадаючи під натиск через знання того, хто конкретно дав цю оцінку. Після цього оцінювання може бути повторене. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">При експертній оцінці підприємницького ризику велику увагу слід приділяти підбору експертів, тому що саме від правильності їх </w:t>
       </w:r>
@@ -4011,120 +4401,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>Метод доцільності витрат</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ґрунтується на тому, що в процесі господарської діяльності витрати поділяються за елементами і за напрямками, тому що вони не мають однакового значення. Тобто ступінь ризику за окремими елементами витрат усередині одного й того самого напрямку діяльності різна. Тому визначення ступеня ризику за цим методом орієнтовано на ідентифікацію потенційних зон ризику. Такий підхід також доцільно проводити з позиції можливості визначення вузьких місць діяльності </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> ґрунтується на тому, що в процесі господарської діяльності витрати поділяються за елементами і за напрямками, тому що вони не мають однакового значення. Тобто ступінь ризику за окремими елементами витрат усередині одного й того самого напрямку діяльності різна. Тому визначення ступеня ризику за цим методом орієнтовано на ідентифікацію потенційних зон ризику. Такий підхід також доцільно проводити з позиції можливості визначення вузьких місць діяльності підприємства, з погляду їхньої ризикованості, а потім розробити шляхи їх ліквідації. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Теорія ігор –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> математичний апарат для вибору стратегії для ризику. Він дозволяє підприємцю або менеджеру краще розуміти конкретну ситуацію та довести до мінімуму ступінь ризику.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">підприємства, з погляду їхньої ризикованості, а потім розробити шляхи їх ліквідації. </w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Ще один важливий метод дослідження ризику – </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>моделювання задачі вибору за допомогою «дерева рішень».</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Цей метод передбачає графічну побудову варіантів рішень, які можуть бути прийняті. По гілках «дерева» співвідносять суб’єктивні та об’єктивні оцінювання можливих подій. Прямуючи вздовж побудованих гілок і використовуючи спеціальні методики розрахунку ймовірностей, оцінюють кожен шлях і потім обирають менш ризикований. Однак цей метод дуже трудомісткий.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
@@ -5206,51 +5586,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
       <w:pPr>
         <w:spacing w:after="14" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Продовження табл. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">.1 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -5416,50 +5795,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="000B476F" w:rsidRPr="00E22FF2" w:rsidRDefault="000B476F" w:rsidP="005D129A">
             <w:pPr>
               <w:spacing w:after="14" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E22FF2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Аналіз доцільності витрат </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="000B476F" w:rsidRPr="00E22FF2" w:rsidRDefault="000B476F" w:rsidP="005D129A">
             <w:pPr>
               <w:spacing w:after="14" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
@@ -6247,96 +6627,577 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">вибір методів (прийомів) управління ризиком і їх застосування, мінімізація витрат на здійснення вибраних методів; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
+    <w:p w:rsidR="002F0CE7" w:rsidRDefault="000B476F" w:rsidP="000B476F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>оцінювання результатів, що включає</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> здійснення постійного контролю</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> рівня ризиків із застосуванням механізму зворотного зв’язку. </w:t>
+        <w:t xml:space="preserve"> рівня ризиків із застосуванням механізму зворотного зв’язку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0CE7" w:rsidRPr="002F0CE7" w:rsidRDefault="000B476F" w:rsidP="002F0CE7">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="1068" w:right="57"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Особливості м</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>етод</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ів</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0CE7" w:rsidRPr="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оцінювання економічного ризику ЗЕД</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0CE7" w:rsidRDefault="002F0CE7" w:rsidP="002F0CE7">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="1068" w:right="57"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>. Якісні методи (Ідентифікація):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0CE7" w:rsidRDefault="002F0CE7" w:rsidP="002F0CE7">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Метод Дельфі: анонімне опитування експертів з міжнародного права та логістики для оцінки ризиків у країнах з високим ступенем нестабільності.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0CE7" w:rsidRDefault="002F0CE7" w:rsidP="002F0CE7">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Метод аналогів: аналіз досвіду інших українських експортерів на конкретному ринку (наприклад, ринку Польщі чи Казахстану).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0CE7" w:rsidRPr="002F0CE7" w:rsidRDefault="002F0CE7" w:rsidP="002F0CE7">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>2. Кількісні методи (Розрахунок)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0CE7" w:rsidRPr="002F0CE7" w:rsidRDefault="002F0CE7" w:rsidP="002F0CE7">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="1068" w:right="57"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Для магістрів обов'язковим є володіння статистичним методом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0CE7" w:rsidRDefault="002F0CE7" w:rsidP="002F0CE7">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Середнє очікуване значення (Е(х)): середньозважена виручка за різними сценаріями розвитку ринку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0CE7" w:rsidRDefault="002F0CE7" w:rsidP="002F0CE7">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Середньоквадратичне відхилення та коефіцієнт варіації: чим вище ці показники, тим ризик</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ованішою є міжнародна операція.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0CE7" w:rsidRDefault="002F0CE7" w:rsidP="002F0CE7">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Сучасні аналітичні інструменти</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0CE7" w:rsidRDefault="002F0CE7" w:rsidP="002F0CE7">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Дерево рішень: графічне моделювання етапів ЗЕД-контракту (виробництво -&gt; митниця -&gt; логістика -&gt; оплата). Дозволяє оцінити кожен шлях з урахуванням ймовірност</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>і форс-мажору на кожному етапі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F0CE7" w:rsidRDefault="002F0CE7" w:rsidP="002F0CE7">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Value-at-Risk (VaR): визначення максимального збитку, який може понести компанія за контрактом за 10 днів (час тран</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>спортування) з ймовірністю 99%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="002F0CE7" w:rsidP="002F0CE7">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="002F0CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Стрес-тестування: імітація "шокових" сценаріїв (наприклад, зростання вартості логістики вдвічі через блокування кордону).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6432,51 +7293,50 @@
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">3. У чому полягає суть поняття кількісного аналізу ризику у фінансовому менеджменті? Наведіть приклади. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4. У чому полягає суть кількісного аналізу ризику за допомогою методів імітаційного моделювання? Сформулюйте умови, за яких можливе використання цих методів. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">5. На які зони розбивають діапазон значень можливих збитків? Сформулюйте умови, за яких можливе використання цих методів. </w:t>
       </w:r>
@@ -6505,69 +7365,66 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="000B476F" w:rsidRPr="00DD73A8" w:rsidRDefault="000B476F" w:rsidP="000B476F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>7. Сутність і основні кроки проведення аналізу ризику методом аналізу чутливості. Наведіть відповідний приклад.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D661F8" w:rsidRDefault="00D661F8">
-[...2 lines deleted...]
-    </w:p>
+    <w:p w:rsidR="00D661F8" w:rsidRDefault="00D661F8"/>
     <w:sectPr w:rsidR="00D661F8">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -7426,75 +8283,77 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000B476F"/>
     <w:rsid w:val="000B476F"/>
+    <w:rsid w:val="002F0CE7"/>
     <w:rsid w:val="00D661F8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="00748DDA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E4BD36AF-9DF7-402F-BBFA-DB618C96195E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -7878,50 +8737,61 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002F0CE7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -8157,70 +9027,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>16645</Characters>
+  <Pages>12</Pages>
+  <Words>3398</Words>
+  <Characters>19371</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>138</Lines>
-  <Paragraphs>39</Paragraphs>
+  <Lines>161</Lines>
+  <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19526</CharactersWithSpaces>
+  <CharactersWithSpaces>22724</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>