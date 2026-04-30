--- v0 (2026-01-21)
+++ v1 (2026-04-30)
@@ -3842,80 +3842,985 @@
         <w:t xml:space="preserve">Можна сказати, що найбільш важливим і найбільш розповсюдженим прийомом зниження ступеня ризику є страхування ризику, оскільки найсерйозніші економічні ризики страхуються за допомогою зовнішнього страхування. Страховий захист таких ризиків забезпечують спеціальні страхові компанії (страхувальники), що залучають кошти страхувальників і використовують їх для відшкодування зазнаних ними збитків при виникненні обумовлених обставин.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002E735F" w:rsidRPr="00DD73A8" w:rsidRDefault="002E735F" w:rsidP="002E735F">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57" w:firstLine="695"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сутність страхування виражається в тому, що інвестор готовий відмовитися від частини своїх доходів, аби уникнути ризику, тобто він готовий заплатити за зведення ступеня ризику до нуля. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E735F" w:rsidRPr="00DD73A8" w:rsidRDefault="002E735F" w:rsidP="002E735F">
+    <w:p w:rsidR="002E735F" w:rsidRDefault="002E735F" w:rsidP="002E735F">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57" w:firstLine="695"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Інформація відіграє важливу роль у ризик-менеджменті. Підприємцю часто доводиться приймати ризиковані рішення, коли результати вкладення капіталу невідомі і базуються на неповній інформації. Якби в нього була повніша інформація, то він міг би зробити точніший прогноз і знизити ризик. Це робить інформацію товаром, причому дуже цінним. Підприємець готовий </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">заплатити за повну інформацію. Вартість повної інформації розраховується як різниця між очікуваною вартістю будь-якого вкладення капіталу, якщо є повна інформація, і очікуваною вартістю, якщо інформація неповна. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C36117" w:rsidRPr="00C36117" w:rsidRDefault="00C36117" w:rsidP="00C36117">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="695"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мінімізація ризиків є важливим елементом управління зовнішньоекономічною діяльністю під</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>приємства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C36117" w:rsidRPr="00C36117" w:rsidRDefault="00C36117" w:rsidP="00C36117">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="695"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Диверсифікація діяльності</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ередбачає розширення:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ринків збуту</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>постачальників</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>видів продукції.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Як р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>езультат: зменшення залежності від одного партнера або ринку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C36117" w:rsidRPr="00C36117" w:rsidRDefault="00C36117" w:rsidP="00C36117">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="695"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2. Страхування ризиків</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Підприємства можуть страхувати:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ван</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>тажі (транспортне страхування)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>фінансові ризики</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>експортні операції.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Як р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>езультат: компенсація збитків у</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разі настання ризикової події.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C36117" w:rsidRPr="00C36117" w:rsidRDefault="00C36117" w:rsidP="00C36117">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="695"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3. Хеджування валютних ризиків</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> передбачає в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>икористання:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>форвардних контрактів</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ф’ючерсів</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>опціонів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C36117" w:rsidRDefault="00C36117" w:rsidP="00C36117">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="695"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4. Вибір надійних контрагентів</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Перед укла</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>данням контрактів здійснюється:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>переві</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рка фінансового стану партнера</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аналіз репутації</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вивчення досвіду співпраці.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C36117" w:rsidRPr="00C36117" w:rsidRDefault="00C36117" w:rsidP="00C36117">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="695"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>5. Укладання детальних зовнішньоекономічних контрактів</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ч</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>іткі умови поставки (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Incoterms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>умови оплати</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, відповідальність сторін, штрафні санкції.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C36117" w:rsidRPr="00C36117" w:rsidRDefault="00C36117" w:rsidP="00C36117">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="695"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6. Використання</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> акредитивної форми розрахунків</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Акредитив гарантує оплату </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>після виконання умов контракту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C36117" w:rsidRPr="00C36117" w:rsidRDefault="00C36117" w:rsidP="00C36117">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="695"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7. Оптимізація логістики</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вибір надійних перевізників</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>контроль транспортування</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>страхування вантажів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C36117" w:rsidRPr="00C36117" w:rsidRDefault="00C36117" w:rsidP="00C36117">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="695"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8. Мо</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ніторинг зовнішнього середовища</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>валютних курсів</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>політичної ситуації</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>економічних тенденцій.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C36117" w:rsidRPr="00C36117" w:rsidRDefault="00C36117" w:rsidP="00C36117">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="695"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>9. Ви</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>користання банківських гарантій</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00C36117" w:rsidRPr="00DD73A8" w:rsidRDefault="00C36117" w:rsidP="00C36117">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="695"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36117">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ефективне управління ризиками в ЗЕД передбачає комплексне використання різних методів: організаційних, фінансових та правових. Їх поєднання дозволяє підприємству мінімізувати втрати та забезпечити стабільність зовнішньоекономічної діяльності.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002E735F" w:rsidRPr="00DD73A8" w:rsidRDefault="002E735F" w:rsidP="002E735F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -4125,115 +5030,114 @@
     </w:p>
     <w:p w:rsidR="002E735F" w:rsidRPr="00DD73A8" w:rsidRDefault="002E735F" w:rsidP="002E735F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Чи можна ризик знизити, якщо розподілити капітал між різними об'єктами вкладення (диверсифікованість)? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002E735F" w:rsidRPr="00DD73A8" w:rsidRDefault="002E735F" w:rsidP="002E735F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>7. Чи сприяє екаутинг зниженню фінансового ризику?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D661F8" w:rsidRPr="002E735F" w:rsidRDefault="00D661F8">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00D661F8" w:rsidRPr="002E735F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -5230,75 +6134,77 @@
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002E735F"/>
     <w:rsid w:val="002E735F"/>
+    <w:rsid w:val="00C36117"/>
     <w:rsid w:val="00D661F8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6DF15659"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DEAE2659-B8BD-482E-9947-038AEC40DAB7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -5961,70 +6867,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>11972</Characters>
+  <Pages>10</Pages>
+  <Words>2316</Words>
+  <Characters>13207</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>99</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>110</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14044</CharactersWithSpaces>
+  <CharactersWithSpaces>15493</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>