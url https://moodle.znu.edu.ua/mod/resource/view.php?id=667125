--- v0 (2026-01-21)
+++ v1 (2026-04-30)
@@ -395,51 +395,69 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> – це сукупність методів, прийомів і  заходів, що дозволяють певною мірою прогнозувати настання  ризикових подій і вживати заходів задля  їхнього зменшення.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="76" w:firstLine="723"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Система управління ризиками складається з двох підсистем: об’єкт управління й  суб’єкт управління. </w:t>
+        <w:t xml:space="preserve">Система управління ризиками складається з двох підсистем: об’єкт управління </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>й  суб’єкт</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> управління. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="76" w:firstLine="723"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Об’єкт управління</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -456,237 +474,523 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Суб’єкт управління</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – це спеціальна група людей (фінансові менеджери, фахівці зі страхування й ін.), яка здійснює цілеспрямоване функціонування об’єкта управління, використовуючи різні прийоми і засоби управлінського впливу. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
+    <w:p w:rsidR="00A27696" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Основні функції об’єкта управління в ризик-менеджменті: дозвіл ризику, ризиковане вкладення капіталу, робота зі зниження величини ризику, страхування ризиків, економічні відносини і зв’язки між підприємцями.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
+    <w:p w:rsidR="00EC43F6" w:rsidRDefault="00EC43F6" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD73A8">
-[...8 lines deleted...]
-    <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
+      <w:r w:rsidRPr="00EC43F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Для сучасного підприємства, що працює на зовнішніх ринках, ризик-менеджмент — це не просто захист капіталу, а система превентивних заходів, що дозволяють прогнозувати настання ризикових подій (валютних шоків, зміни митних правил, політичної нестабільності) та мінімізувати їхні наслідки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC43F6" w:rsidRDefault="00EC43F6" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD73A8">
-[...8 lines deleted...]
-    <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
+      <w:r w:rsidRPr="00EC43F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Система управління ризиками ЗЕД складається з двох </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC43F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>підсистем:Об’єкт</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC43F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> управління: безпосередньо експортно-імпортні операції, валютні потоки, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC43F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>інвестований у закордонні активи капітал та економічні відносини з іноземними партнерами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC43F6" w:rsidRDefault="00EC43F6" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD73A8">
-[...17 lines deleted...]
-    <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
+      <w:r w:rsidRPr="00EC43F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Суб’єкт управління: спеціалізований апарат (відділ ЗЕД, ризик-менеджери, фінансовий департамент), який за допомогою специфічних інструментів впливає на об’єкт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC43F6" w:rsidRDefault="00EC43F6" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD73A8">
-[...8 lines deleted...]
-    <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
+      <w:r w:rsidRPr="00EC43F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ключові принципи ризик-менеджменту в ЗЕД:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC43F6" w:rsidRDefault="00EC43F6" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD73A8">
-[...8 lines deleted...]
-    <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
+      <w:r w:rsidRPr="00EC43F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Співрозмірність: ризик не повинен перевищувати власний капітал компанії.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC43F6" w:rsidRDefault="00EC43F6" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD73A8">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">5. Стимулювання в ризик-менеджменті – це спонукання фахівців до зацікавленості в результаті своєї роботи. </w:t>
+      <w:r w:rsidRPr="00EC43F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Пріоритетність: не можна ризикувати великим (стабільністю компанії) заради малого (сумнівної додаткової вигоди від ризикового контрагента).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>6. Контроль – це збирання інформації про ступінь виконання накресленої програми управління ризиком, прибутковості ризикованих вкладень капіталу, співвідношення прибутку і ризику. Заключний етап контролю – аналіз результатів заходів щодо зниження ступеня ризику.</w:t>
+        <w:t>До основних функцій суб’єкта управління належать:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Процес управління, тобто процес впливу суб’єкта на об’єкт управління, може здійснюватися тільки за умови циклювання певної інформації між керівною і керованою підсистемами. Процес управління, незалежно від його конкретного змісту, завжди припускає одержання, передачу, переробку і використання інформації. При цьому одержання надійної і достатньої інформації відіграє головну роль, оскільки воно дозволяє підприємцю прийняти конкретне рішення відносно дій в умовах ризику. </w:t>
+        <w:t xml:space="preserve">1. Прогнозування – це здатність передбачати певну подію. Прогнозування вимагає від менеджера певного відчуття ринкового механізму та інтуїції, а також уміння знаходити гнучкі швидкі рішення.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Організація в управлінні ризиками – це об’єднання осіб, що спільно реалізують програму ризикованого вкладення капіталу на основі певних правил і процедур (створення органів управління, установлення взаємозв’язку між управлінськими підрозділами, розроблення норм, нормативів, методики). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Регулювання – це певний механізм впливу на об’єкт управління для досягнення стійкості цього об’єкта в ситуації непевності і ризику. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Координація – це дії, що дозволяють узгодити роботу всієї системи управління ризиком, апарату управління і фахівців. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Стимулювання в ризик-менеджменті – це спонукання фахівців до зацікавленості в результаті своєї роботи. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A27696" w:rsidRDefault="00A27696" w:rsidP="00A27696">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6. Контроль – це збирання інформації про ступінь виконання накресленої програми управління ризиком, прибутковості ризикованих вкладень капіталу, співвідношення прибутку і ризику. Заключний етап контролю – аналіз результатів заходів щодо зниження ступеня ризику.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC43F6" w:rsidRPr="00EC43F6" w:rsidRDefault="00EC43F6" w:rsidP="00EC43F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC43F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Функції суб’єкта управління в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC43F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ЗЕД</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC43F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC43F6" w:rsidRPr="00EC43F6" w:rsidRDefault="00EC43F6" w:rsidP="00EC43F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC43F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Прогнозування: аналіз трендів світових ринків та передбачення волатильності валют.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC43F6" w:rsidRPr="00EC43F6" w:rsidRDefault="00EC43F6" w:rsidP="00EC43F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC43F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Організація: створення внутрішніх регламентів взаємодії між логістами, юристами та фінансистами для безпечного виконання контракту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC43F6" w:rsidRPr="00EC43F6" w:rsidRDefault="00EC43F6" w:rsidP="00EC43F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC43F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Регулювання: оперативний вплив на контракт у разі зміни зовнішніх умов (наприклад, перехід на іншу валюту платежу).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC43F6" w:rsidRPr="00EC43F6" w:rsidRDefault="00EC43F6" w:rsidP="00EC43F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC43F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Координація: узгодження дій з іноземними банками, страховими компаніями та митними брокерами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC43F6" w:rsidRPr="00DD73A8" w:rsidRDefault="00EC43F6" w:rsidP="00EC43F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC43F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Контроль: моніторинг виконання ЗЕД-програми та аналіз ефективності витрат на страхування ризиків.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Процес управління, тобто процес впливу суб’єкта на об’єкт управління, може здійснюватися тільки за умови циклювання певної інформації між керівною і керованою підсистемами. Процес управління, незалежно від його конкретного змісту, завжди припускає одержання, передачу, переробку і використання інформації. При цьому одержання надійної і достатньої </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">інформації відіграє головну роль, оскільки воно дозволяє підприємцю прийняти конкретне рішення відносно дій в умовах ризику. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Інформаційне забезпечення функціонування ризик-менеджменту складається з різного роду і виду інформації: статистичної, економічної, комерційної, фінансової тощо. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -849,51 +1153,71 @@
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="76"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">визначити максимально можливі розміри збитків,  пов’язаних з певним ризиком; </w:t>
+        <w:t xml:space="preserve">визначити максимально можливі розміри </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>збитків,  пов’язаних</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з певним ризиком; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="76"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
@@ -1086,61 +1410,71 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>(4.1)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">де </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">К – </w:t>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>коефіцієнт ризику;</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1649,50 +1983,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">додаткова величина оцінювання певного ризику, яка залежить від конкретних ситуацій. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Після побудови комплексного показника ризику визначають зв’язок між факторами шляхом застосування методу факторного аналізу. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Реалізація аналізу ризику за цим методом потребує, щоб підприємець, знаючи максимально допустиму величину збитку, визначив, до чого вона може призвести і яка вірогідність ризику, прийнявши рішення відмовитися від ризику (тобто від дії, яка зумовлює ризик), прийняти ризик під свою відповідальність або передати відповідальність за нього іншій особі. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
@@ -1709,51 +2044,87 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Реалізація третього варіанта особливо чітко простежується при передачі ризику, тобто при страхуванні. У цьому випадку підприємець повинен вибрати прийнятне для нього співвідношення між страховим внеском і страховою сумою.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Страховий внесок – плата страхувальника страховику за страховий ризик. Страхова сума – грошова сума, на яку застраховано матеріальні цінності, відповідальність, життя і здоров’я страхувальника. Ризик не повинен бути здійснений, тобто інвестор не повинен приймати ризик, якщо розмір збитку відносно великий  порівняно з економією на страховому внеску. </w:t>
+        <w:t xml:space="preserve">Страховий внесок – плата страхувальника страховику за страховий ризик. Страхова сума – грошова сума, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>на яку</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> застраховано матеріальні цінності, відповідальність, життя і здоров’я страхувальника. Ризик не повинен бути здійснений, тобто інвестор не повинен приймати ризик, якщо розмір збитку відносно </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>великий  порівняно</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з економією на страховому внеску. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Реалізація інших правил означає, що в ситуації, для якої є тільки одне рішення (позитивне чи негативне), потрібно спочатку спробувати знайти інші рішення. Можливо, вони дійсно існують. Якщо аналіз показує, що інших рішень нема, то потрібно приймати негативне рішення. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1807,60 +2178,51 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Другий крок</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – одержання інформації про навколишнє оточення, яка необхідна для прийняття рішення. Адже на кожному кроці підприємця </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">підстерігають ситуації, що можуть загрожувати людям, майну, фінансовим результатам господарської діяльності. І підприємцю для прийняття рішень важливо знати ступінь ризику, що відповідає дійсності. На основі аналізу такої інформації і з урахуванням міри ризику можна правильно визначити імовірність настання ризикованої події, знайти ступінь ризику і оцінити його вартість. </w:t>
+        <w:t xml:space="preserve"> – одержання інформації про навколишнє оточення, яка необхідна для прийняття рішення. Адже на кожному кроці підприємця підстерігають ситуації, що можуть загрожувати людям, майну, фінансовим результатам господарської діяльності. І підприємцю для прийняття рішень важливо знати ступінь ризику, що відповідає дійсності. На основі аналізу такої інформації і з урахуванням міри ризику можна правильно визначити імовірність настання ризикованої події, знайти ступінь ризику і оцінити його вартість. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Під вартістю ризику слід розуміти фактичні збитки підприємця, витрати на зниження величини цих збитків або витрати на відшкодування таких збитків і їхніх наслідків. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1915,91 +2277,91 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – дії, що дозволяють правильно обрати стратегію і прийоми управління ризиком, а також способи зниження ступеня ризику. Тут головна роль належить фінансовому менеджеру, його психологічним якостям, схильності до ризику.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>П’ятий крок</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – розроблення програми зі зниження ризику. Тут необхідно враховувати, що прийняття рішень в умовах ризику – це психологічний процес. Тому разом з математичною обґрунтованістю рішень слід враховувати психологічні властивості людини: агресивність, нерішучість, сумніви, самостійність та ін. Адже зрозуміло, що та сама ризикована ситуація сприймається різними людьми по-різному. Тому оцінювання ризику і вибір фінансового рішення багато в чому залежить від людини, що приймає рішення (наприклад керівники консервативного типу, не схильні до інновацій, не впевнені у своїй інтуїції й своєму професіоналізмі, не впевнені у своїх працівниках, звичайно намагаються уникати ризику). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="76"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="76"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="608C2102" wp14:editId="7ADB44C1">
                 <wp:extent cx="5951220" cy="4099560"/>
                 <wp:effectExtent l="9525" t="9525" r="411480" b="72390"/>
                 <wp:docPr id="1936465912" name="Group 176449"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5951220" cy="4099560"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="52064" cy="39651"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
@@ -8090,51 +8452,69 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Шостий крок</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – організація заходів щодо виконання наміченої програми  дій. Тобто визначення заходів, обсягів і джерел фінансування цих робіт, конкретних виконавців, строк виконання і т. ін. </w:t>
+        <w:t xml:space="preserve"> – організація заходів щодо виконання наміченої </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>програми  дій</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Тобто визначення заходів, обсягів і джерел фінансування цих робіт, конкретних виконавців, строк виконання і т. ін. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="76" w:firstLine="638"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Сьомий крок</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8146,50 +8526,51 @@
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="76"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">проведення венчурних і портфельних інвестицій, тобто ризикованих вкладень капіталів відповідно до чинного законодавства; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="76"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -8311,51 +8692,50 @@
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="76"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">здійснення страхової діяльності, створення договорів страхування і перестрахування, проведення страхових і перестрахувальних операцій, розрахунку зі страхування; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="76"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -8766,50 +9146,51 @@
         </w:rPr>
         <w:t>розроблення заходів щодо зниження ступеня ризику.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">У стратегії ризик-менеджменту застосовуються такі правила: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -8904,51 +9285,50 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>оптимальне поєднання виграшу та величини ризику.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48E9AA0E" wp14:editId="472DC45C">
             <wp:extent cx="4450080" cy="5745480"/>
             <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
             <wp:docPr id="16" name="Picture 12210"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 12210"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -9127,127 +9507,118 @@
         </w:rPr>
         <w:t xml:space="preserve">Четверте правило полягає в тому, що менеджер оцінює очікування величини виграшу та ризику і приймає рішення про вкладення капіталу в те підприємство, яке дозволяє отримати очікуваний виграш та одночасно уникнути величезного ризику.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Основне завдання стратегії управління ризиками – усебічно, системно й комплексно оцінити ризики підприємств на основі комплексного показника ризику. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Алгоритм пропонованої методики подано на рис. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">.3, із якого видно, що методика має три взаємопов’язані стадії: підготовчу, стадію розрахунку </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">комплексного показника ризику підприємства і стадію аналізу отриманих результатів. </w:t>
+        <w:t xml:space="preserve">.3, із якого видно, що методика має три взаємопов’язані стадії: підготовчу, стадію розрахунку комплексного показника ризику підприємства і стадію аналізу отриманих результатів. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41D2DF21" wp14:editId="51C6C96F">
             <wp:extent cx="5532120" cy="8206740"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
             <wp:docPr id="17" name="Picture 201293"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 201293"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -9339,75 +9710,75 @@
         </w:rPr>
         <w:t xml:space="preserve">Алгоритм базової методики підприємницького ризику </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">На першому етапі підготовчої стадії складається перелік можливих ризиків з урахуванням різних боків діяльності підприємства. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">На другому етапі підготовчої стадії експертам пропонується із поданих в анкеті ризикотворчих факторів виділити найістотніші. Експертне оцінювання доцільно здійснювати методом парних порівнянь із математичною обробкою суб’єктивних оцінок фахівців щодо впливу кожного фактора ризику на кінцевий результат діяльності підприємства. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>На третьому етапі підготовчої стадії визначаються джерела, що мають бути інформаційною базою для проведення дослідження.</w:t>
@@ -9476,284 +9847,95 @@
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>На третьому етапі необхідно створити бальну систему, що дасть змогу привести значення різних показників до порівняльного вигляду. Якщо значення показника відповідає нормативному рівню безризикової зони, йому можна поставити три бали, у припустимій зоні – 2 бали, у критичній зоні –  1 бал, якщо значення показника знаходиться в катастрофічній зоні – 0 балів.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD73A8">
-[...10 lines deleted...]
-    <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>На четвертому</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> етапі враховується значущість впливу кожного показника на комплексний показник ризику. Тобто або вводяться вагові коефіцієнти, що збільшують значення найважливіших показників, або подають найважливіші показники в деталізованому вигляді. Наприклад, такий важливий показник, як показник ліквідності, можна виразити показниками поточної, швидкої й абсолютної ліквідності. Тобто такий елемент, як ліквідність, при розрахунку комплексного показника по суті врахований тричі і вводити ваговий коефіцієнт для підвищення його значущості вже нема потреби. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00787DB3">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">На п’ятому етапі слід урахувати динаміку розглянутих показників за аналізованими періодами. Це можна зробити за допомогою коригувань бальних оцінок. Наприклад, у разі поліпшення (або погіршення) показника в порочному періоді відносно попереднього можна підвищити (знизити) бальну оцінку, наприклад на 0,5 бала. </w:t>
-[...200 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">На п’ятому етапі слід урахувати динаміку розглянутих показників за аналізованими періодами. Це можна зробити за допомогою коригувань бальних оцінок. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>На шостому етапі відбувається підсумовування бальних оцінок усіх показників і розрахунок їхнього середнього значення (комплексний показник ризику) за формулою</w:t>
       </w:r>
@@ -9806,51 +9988,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BEA5724" wp14:editId="281DE336">
             <wp:extent cx="1630680" cy="670560"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:docPr id="19" name="Рисунок 26"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 26"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1630680" cy="670560"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -9914,50 +10096,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">де </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>КПР</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
@@ -10108,72 +10291,72 @@
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">На сьомому (завершальному) етапі другої стадії методики оформлюється графічна складова дослідження на основі отриманих значень комплексного показника досліджуваних підприємств у розрізі прийнятих зон ризику. Величину бальної оцінювання можна прийняти за центральне значення інтервалу. Тобто якщо величина припустимого ризику оцінюється в 2 бали, то зону припустимого його рівня можна прийняти в інтервалі КПР (1,5; 2,5], зону критичного ризику (із центром 1) – КПР (0,5; 1,5], отже, безризикову зону і зону катастрофічного ризику відповідно в інтервалах КПР (-∞; 0,5] і КПР (2,5; ∞). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
+    <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00787DB3">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Третя стадія методики присвячена аналізу отриманих результатів. Необхідно простежити залежність між стадіями комплексного показника і напрямами діяльності підприємств і форм власності, побудувати рейтинг розглянутих підприємств, розрахувати «запас міцності» тощо. </w:t>
+        <w:t>Третя стадія методики присвячена аналізу отриманих результатів. Необхідно простежити залежність між стадіями комплексного показника і напрямами діяльності підприємств і форм власності, побудувати рейтинг розглянутих підприємств, розрахувати «запас міцності» тощо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Отриманий результат після проведення повного циклу аналізу за цією методикою може стати основою для прийняття рішень щодо управління ризиком. </w:t>
       </w:r>
@@ -10237,51 +10420,50 @@
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Суб’єкт управління ризику – це будь-який апарат управління, у тому числі комерційна служба? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A27696" w:rsidRPr="00DD73A8" w:rsidRDefault="00A27696" w:rsidP="00A27696">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
@@ -10525,68 +10707,66 @@
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:tab/>
         <w:t>Які, на ваш погляд, параметри діяльності підприємства визначають конкретну програму управління ризиком?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D661F8" w:rsidRPr="00A27696" w:rsidRDefault="00D661F8">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00D661F8" w:rsidRPr="00A27696">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -11404,87 +11584,92 @@
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A27696"/>
+    <w:rsid w:val="00081CD1"/>
+    <w:rsid w:val="00787DB3"/>
     <w:rsid w:val="00A27696"/>
     <w:rsid w:val="00D661F8"/>
+    <w:rsid w:val="00EC43F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1C18BD77"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F47823B4-03B8-4743-BA79-6F40308A1F58}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -11844,86 +12029,85 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A27696"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12148,69 +12332,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>2665</Words>
-  <Characters>15194</Characters>
+  <Words>2821</Words>
+  <Characters>16082</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>126</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>134</Lines>
+  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17824</CharactersWithSpaces>
+  <CharactersWithSpaces>18866</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>