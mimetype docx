--- v0 (2026-01-21)
+++ v1 (2026-04-30)
@@ -478,96 +478,338 @@
         </w:rPr>
         <w:t xml:space="preserve">Під </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>інвестиційним ризиком</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> розуміють можливість виникнення непередбачених фінансових утрат при невизначеності господарської діяльності в розрізі інвестицій. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00067351" w:rsidRPr="00DD73A8" w:rsidRDefault="00067351" w:rsidP="00067351">
+    <w:p w:rsidR="00067351" w:rsidRDefault="00067351" w:rsidP="00067351">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Ризик припускає ситуацію, при якій існує невизначеність наслідків інвестування капіталу.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00067351" w:rsidRPr="00DD73A8" w:rsidRDefault="00067351" w:rsidP="00067351">
+    <w:p w:rsidR="00791786" w:rsidRPr="00791786" w:rsidRDefault="00791786" w:rsidP="00791786">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD73A8">
+      <w:r w:rsidRPr="00791786">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>В управлінні ЗЕД інвестиційний ризик — це ймовірність фінансових втрат при здійсненні експортно-імпортних капіталовкладень або створенні спільних підприємств за кордоном. Для України цей ризик підсилюється воєнними діями, волатильністю гривні та специфік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ою регулювання валютного ринку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00791786" w:rsidRPr="00791786" w:rsidRDefault="00791786" w:rsidP="00791786">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00791786">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Класифікація інвестиційних ризиків у ЗЕД:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00791786" w:rsidRPr="00791786" w:rsidRDefault="00791786" w:rsidP="00791786">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>За формами інвестування:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00791786" w:rsidRPr="00791786" w:rsidRDefault="00791786" w:rsidP="00791786">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00791786">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ризики реального інвестування (ПІІ): будівництво заводів за кордоном, ризик експропріації активів, логістичні </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>збої при постачанні обладнання.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00791786" w:rsidRPr="00791786" w:rsidRDefault="00791786" w:rsidP="00791786">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00791786">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Ризики фінансового інвестування: купівля іноземних цінних паперів, ризик дефолту емітента, транскордонні б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ар'єри на репатріацію прибутку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00791786" w:rsidRPr="00791786" w:rsidRDefault="00791786" w:rsidP="00791786">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00791786">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>За</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> джерелами виникнення:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00791786" w:rsidRPr="00791786" w:rsidRDefault="00791786" w:rsidP="00791786">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00791786">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Систематичні (Ринкові): глобальні фінансові кризи, зміна світови</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>х цін на енергоносії, пандемії.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00791786" w:rsidRPr="00DD73A8" w:rsidRDefault="00791786" w:rsidP="00791786">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00791786">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Несистематичні (Специфічні): ризик конкретного міжнародного проекту або іноземного партнера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00067351" w:rsidRPr="00DD73A8" w:rsidRDefault="00067351" w:rsidP="00067351">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
         <w:t xml:space="preserve">Класифікація інвестиційних ризиків за рядом ознак є такою: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00067351" w:rsidRPr="00DD73A8" w:rsidRDefault="00067351" w:rsidP="00067351">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
@@ -942,50 +1184,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00067351" w:rsidRPr="00DD73A8" w:rsidRDefault="00067351" w:rsidP="00067351">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">а) </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>систематичні (ринкові)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> – виникають для всіх учасників інвестиційної діяльності і визначаються економічним станом країни (зовнішні фактори впливу на ризик); </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00067351" w:rsidRPr="00DD73A8" w:rsidRDefault="00067351" w:rsidP="00067351">
@@ -1050,51 +1293,50 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">.1). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00067351" w:rsidRPr="00DD73A8" w:rsidRDefault="00067351" w:rsidP="00067351">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E06AB80" wp14:editId="40EE40AA">
             <wp:extent cx="4686300" cy="6111240"/>
             <wp:effectExtent l="0" t="7620" r="0" b="0"/>
             <wp:docPr id="23" name="Picture 16019"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 16019"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -1385,50 +1627,51 @@
         </w:rPr>
         <w:t xml:space="preserve">,n, то можна використати відому формулу зі статистики. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00067351" w:rsidRPr="00DD73A8" w:rsidRDefault="00067351" w:rsidP="00067351">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Метод дисконтування дозволяє оцінювати майбутню вартість капіталу, як </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00067351" w:rsidRPr="00DD73A8" w:rsidRDefault="00067351" w:rsidP="00067351">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1688,51 +1931,50 @@
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00067351" w:rsidRPr="00DD73A8" w:rsidRDefault="00067351" w:rsidP="00067351">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> S – </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>майбутня вартість</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00067351" w:rsidRPr="00DD73A8" w:rsidRDefault="00067351" w:rsidP="00067351">
@@ -2120,50 +2362,51 @@
         </w:rPr>
         <w:t xml:space="preserve">б) інвестори у виборі портфеля віддають перевагу тому з них, який за інших рівних умов має більшу сподівану норму прибутку; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00067351" w:rsidRPr="00DD73A8" w:rsidRDefault="00067351" w:rsidP="00067351">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">в) інвестори не бажають ризикувати, а тому, здійснюючи вибір, вони віддають перевагу портфелю, який за рівних інших умов має найменше середньоквадратичне відхилення; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00067351" w:rsidRPr="00DD73A8" w:rsidRDefault="00067351" w:rsidP="00067351">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">г) існує безризикова (з невеликим ступенем ризику, яким можна знехтувати) відсоткова ставка, за якої інвестор може надати позику (інвестувати) або взяти в борг грошові ресурси; </w:t>
@@ -2192,298 +2435,297 @@
         </w:rPr>
         <w:t xml:space="preserve">д) безризикова відсоткова ставка однакова для всіх інвесторів; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00067351" w:rsidRPr="00DD73A8" w:rsidRDefault="00067351" w:rsidP="00067351">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:t xml:space="preserve">е) інвесторам притаманні однорідні очікування, тобто вони однаково оцінюють сподівану норму прибутку, середньоквадратичні відхилення та коваріації норм прибутків цінних паперів. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00067351" w:rsidRPr="00DD73A8" w:rsidRDefault="00067351" w:rsidP="00067351">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Як випливає з цих припущень, за моделлю САРМ розглядається граничний випадок, коли всі інвестори мають одну й ту саму інформацію та однаково оцінюють перспективи цінних паперів, а це означає, що вони однаково аналізують отриману інформацію.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00067351" w:rsidRPr="00DD73A8" w:rsidRDefault="00067351" w:rsidP="00067351">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Досліджуючи колективну поведінку всіх інвесторів </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>на ринку</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, можна виявити характер рівноважної залежності між ризиком і прибутковістю кожного цінного папера. Як наслідок, доходимо висновку, що згідно з допущеннями, висунутими в моделі САРМ, кожен інвестор розподіляє свої ресурси серед ризикованих цінних паперів в одній і тій самій відносній пропорції, збільшуючи безризикову позику чи кредитування з метою досягнення найкращої для нього комбінації ризику і прибутковості. Ця властивість </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>моделі  носить</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> назву теореми розподілу, яка стверджує, що оптимальна для інвестора комбінація ризикованих активів не залежить від його ставлення до ризику і прибутку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00067351" w:rsidRPr="00DD73A8" w:rsidRDefault="00067351" w:rsidP="00067351">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кумулятивний </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">підхід </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заснований</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на безризиковій ставці прибутку, до якого послідовно додаються премії за ризик за шістьма-сімома категоріями. Оцінюються якість управління; розмір компанії; структура пасивів; усталеність прибутку.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00067351" w:rsidRPr="00DD73A8" w:rsidRDefault="00067351" w:rsidP="00067351">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оцінювання за кожним критерієм проводиться на основі порівняння з компаніями-аналогами. Аналізуючи різні показники та висуваючи різні раціональні гіпотези, які можливо мати місце на практиці в майбутньому, можна здійснити всебічний аналіз різних наявних альтернативних інвестицій (стратегій, варіантів). Має сенс скористатися одним з методів багатокритеріального аналізу та оптимізації. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00067351" w:rsidRPr="00DD73A8" w:rsidRDefault="00067351" w:rsidP="00067351">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для повнішого врахування невизначеності та зумовленого цим ризику необхідно взяти до уваги й те, що в процесі обчислень показників ефективності інвестицій, зокрема згідно з обраними показниками, використовуються такі важко прогнозовані фактори, що спричиняють ризик, як темпи інфляції, ціни, попит тощо. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00067351" w:rsidRPr="00DD73A8" w:rsidRDefault="00067351" w:rsidP="00067351">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">е) інвесторам притаманні однорідні очікування, тобто вони однаково оцінюють сподівану норму прибутку, середньоквадратичні відхилення та коваріації норм прибутків цінних паперів. </w:t>
-[...220 lines deleted...]
-        </w:rPr>
         <w:t>Способи (методи) оцінювання інвестиційного ризику пов’язані з описом інформаційної невизначеності вихідних даних проекту. Якщо вихідні параметри мають імовірнісний опис, то показники ефективності інвестицій трактуються як випадкові величини зі своїми ймовірнісними розподілами. Однак чим меншим є обсяг статистичної інформації про ті чи інші параметри, чим меншою є інформативність відомостей про стан ринкового середовища, чим нижчий рівень інтуїтивної активності експертів, тим складніше обґрунтовувати будь-які типи ймовірностей в інвестиційному аналізі.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00067351" w:rsidRPr="00DD73A8" w:rsidRDefault="00067351" w:rsidP="00067351">
       <w:pPr>
         <w:spacing w:after="29" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="717"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00067351" w:rsidRPr="00DD73A8" w:rsidRDefault="00067351" w:rsidP="00067351">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="5" w:line="268" w:lineRule="auto"/>
         <w:ind w:firstLine="525"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -3214,79 +3456,447 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">гнучке регулювання виплатами дивідендів і розроблення прийнятої для підприємства облікової політики; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00067351" w:rsidRPr="00DD73A8" w:rsidRDefault="00067351" w:rsidP="00067351">
+    <w:p w:rsidR="00067351" w:rsidRDefault="00067351" w:rsidP="00067351">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">комплексне використання фінансових методів і важелів з метою більш ефективного управління інвестиційним розвитком.  </w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00791786" w:rsidRDefault="00791786" w:rsidP="00791786">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="57" w:firstLine="348"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00791786">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Довгострокові інвестиції в ЗЕД</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00791786">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> потребують особливого регулювання, оскільки капітал "заморожується" в іноземній юрисдикції на роки.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Ключові поняття:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00791786" w:rsidRDefault="00791786" w:rsidP="00791786">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="57" w:firstLine="348"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00791786">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Бізнес-ризик у ЗЕД: непевність у попиті на світов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ому ринку на продукцію проекту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00791786" w:rsidRDefault="00791786" w:rsidP="00791786">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="57" w:firstLine="348"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00791786">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Проектний ризик: загроза ефективності через затримки митного оформлення або зміни міжнародних екологічних ста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ндартів (наприклад, CBAM у ЄС).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00791786" w:rsidRPr="00791786" w:rsidRDefault="00791786" w:rsidP="00791786">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="57" w:firstLine="348"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r w:rsidRPr="00791786">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Засоби зниження інвестиці</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00791786">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>йного ризику для суб’єктів ЗЕД:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="00791786" w:rsidRDefault="00791786" w:rsidP="00791786">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="57" w:firstLine="348"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00791786">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Диверсифікація портфеля: вкладання капіталу в активи різних країн (географічна диверсифікація) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>для нівелювання локальних криз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00791786" w:rsidRDefault="00791786" w:rsidP="00791786">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="57" w:firstLine="348"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00791786">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Страхування політичних ризиків: співпраця з агентствами на кшталт MIGA (Світовий банк) або національними ЕКА </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>(Експортно-кредитні агентства).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00791786" w:rsidRDefault="00791786" w:rsidP="00791786">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="57" w:firstLine="348"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00791786">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Фінансовий важіль: балансування між власним капіталом та іноземними кредитами для оптимі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>зації податкового навантаження.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00791786" w:rsidRPr="00DD73A8" w:rsidRDefault="00791786" w:rsidP="00791786">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="57" w:firstLine="348"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00791786">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Валютні застереження: фіксація курсу в інвестиційних угодах для захисту від девальвації.</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00067351" w:rsidRPr="00DD73A8" w:rsidRDefault="00067351" w:rsidP="00067351">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>Питання для самоперевірки знань:</w:t>
       </w:r>
@@ -3479,68 +4089,66 @@
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Що таке премія за ризик і безпечну ставку? Як формується безпечна ставка для економічних умов України? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D661F8" w:rsidRDefault="00067351" w:rsidP="00067351">
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>7. Що є показником ризикованості різних інвестиційних проектів?</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00D661F8">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -3814,75 +4422,77 @@
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00067351"/>
     <w:rsid w:val="00067351"/>
+    <w:rsid w:val="00791786"/>
     <w:rsid w:val="00D661F8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="14DBDFCC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7100C351-0AD4-494B-8023-8181158D7D6A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -4266,50 +4876,61 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00791786"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -4546,69 +5167,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1962</Words>
-  <Characters>11190</Characters>
+  <Words>2226</Words>
+  <Characters>12689</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>93</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>105</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13126</CharactersWithSpaces>
+  <CharactersWithSpaces>14886</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>