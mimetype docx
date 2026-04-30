--- v0 (2026-01-21)
+++ v1 (2026-04-30)
@@ -3872,51 +3872,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>уповноваженими</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> особами; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E1E66" w:rsidRPr="00DD73A8" w:rsidRDefault="006E1E66" w:rsidP="006E1E66">
+    <w:p w:rsidR="006E1E66" w:rsidRPr="00D2688E" w:rsidRDefault="006E1E66" w:rsidP="006E1E66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
@@ -4066,50 +4066,1705 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00D2688E" w:rsidRPr="00D2688E" w:rsidRDefault="00D2688E" w:rsidP="00D2688E">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="885" w:right="57" w:firstLine="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>умовах</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>зовнішньоекономічної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>діяльності</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>інформаційний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ризик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>набуває</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> критичного </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>значення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>оскільки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>іноземні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>інвестори</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, банки та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>контрагенти</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>приймають</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>рішення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>основі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>фінансової</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>звітності</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>магістрів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>важливо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>розуміти</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ризики</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>виникають</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>трансформації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>звітності</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>національних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>стандартів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>міжнародні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D2688E" w:rsidRPr="00D2688E" w:rsidRDefault="00D2688E" w:rsidP="00D2688E">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="885" w:right="57" w:firstLine="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Інформаційний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ризик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у ЗЕД</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>це</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ймовірність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> того, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>звітність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>містить</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>викривлення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> через </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>курсові</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>різниці</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>складні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>схеми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>консолідації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>іноземних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>філій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>або</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>неоднакове</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>трактування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>податкового</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>законодавства</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>різних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>країн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D2688E" w:rsidRDefault="00D2688E" w:rsidP="00D2688E">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="885" w:right="57" w:firstLine="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Складові</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ризику</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ЗЕД</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>аналізу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D2688E" w:rsidRDefault="00D2688E" w:rsidP="00D2688E">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="885" w:right="57" w:firstLine="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Ризик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>втрати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>даних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>невідображення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>операцій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>закордонних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>представництв.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00D2688E" w:rsidRPr="00D2688E" w:rsidRDefault="00D2688E" w:rsidP="00D2688E">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="885" w:right="57" w:firstLine="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Ризик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативного </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>викривлення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>помилки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> через </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>часті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>зміни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>міжнародному</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>податковому</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>праві</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D2688E" w:rsidRPr="00D2688E" w:rsidRDefault="00D2688E" w:rsidP="00D2688E">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="885" w:right="57" w:firstLine="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для зниження ризику адміністрація повинна впроваджувати </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ERP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>-системи</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>, які автоматизують облік валютних операцій та унеможливлюють фальсифікацію даних.</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="006E1E66" w:rsidRPr="00DD73A8" w:rsidRDefault="006E1E66" w:rsidP="006E1E66">
       <w:pPr>
         <w:spacing w:after="18" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -5044,50 +6699,51 @@
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006E1E66" w:rsidRPr="00DD73A8" w:rsidRDefault="006E1E66" w:rsidP="006E1E66">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">на </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>нормальні</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD73A8">
@@ -6755,51 +8411,50 @@
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006E1E66" w:rsidRPr="00DD73A8" w:rsidRDefault="006E1E66" w:rsidP="006E1E66">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">а) робота </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>підприємства-клієнта</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> у </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -8760,73 +10415,1653 @@
         <w:t xml:space="preserve"> доступу до </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>інформації</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E1E66" w:rsidRPr="00DD73A8" w:rsidRDefault="006E1E66" w:rsidP="006E1E66">
+    <w:p w:rsidR="00D2688E" w:rsidRPr="00D2688E" w:rsidRDefault="006E1E66" w:rsidP="00D2688E">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>удиторський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ризик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>міжнародній</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>практиці</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>це</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ризик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> того, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аудитор </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>надасть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>невідповідний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>висновок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>щодо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>звітності</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, яка </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>містить</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>суттєві</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>викривлення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D2688E" w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D2688E" w:rsidRPr="00D2688E" w:rsidRDefault="00D2688E" w:rsidP="00D2688E">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D2688E" w:rsidRPr="00D2688E" w:rsidRDefault="00D2688E" w:rsidP="00D2688E">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Види</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ризиків</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>міжнародному</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>аудиті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D2688E" w:rsidRPr="00D2688E" w:rsidRDefault="00D2688E" w:rsidP="00D2688E">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Репутаційний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>небезпека</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>співпраці</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>клієнтом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>має</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>активи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>сірих</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" зонах </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>або</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> офшорах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D2688E" w:rsidRPr="00D2688E" w:rsidRDefault="00D2688E" w:rsidP="00D2688E">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Професійний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>складність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>перевірки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>активів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>знаходяться</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>іншій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>країні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D2688E" w:rsidRPr="00D2688E" w:rsidRDefault="00D2688E" w:rsidP="00D2688E">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Факт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ори</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>підвищують</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ризик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у ЗЕД:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D2688E" w:rsidRPr="00D2688E" w:rsidRDefault="00D2688E" w:rsidP="00D2688E">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Чесність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>керівництва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>зміна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>аудиторів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>виході</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>PO (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>первинне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>розміщення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>акцій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D2688E" w:rsidRPr="00D2688E" w:rsidRDefault="00D2688E" w:rsidP="00D2688E">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Ділове</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>середовище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: робота на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>нестійких</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ринках, де </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>високий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>рівень</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>корупції</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E1E66" w:rsidRDefault="00D2688E" w:rsidP="00D2688E">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Технологічні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>зміни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>перехід</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>блокчейн-технології</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>розрахунках</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>потребує</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>специфічних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>навичок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аудитора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D2688E" w:rsidRPr="00DD73A8" w:rsidRDefault="00D2688E" w:rsidP="00D2688E">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="006E1E66" w:rsidRPr="00DD73A8" w:rsidRDefault="006E1E66" w:rsidP="006E1E66">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
@@ -9648,51 +12883,50 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006E1E66" w:rsidRPr="00DD73A8" w:rsidRDefault="006E1E66" w:rsidP="006E1E66">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Але </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>жодний</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> з </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -10600,50 +13834,51 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006E1E66" w:rsidRPr="00DD73A8" w:rsidRDefault="006E1E66" w:rsidP="006E1E66">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Загальна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> схема </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>процесу</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -14255,51 +17490,50 @@
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006E1E66" w:rsidRPr="00DD73A8" w:rsidRDefault="006E1E66" w:rsidP="006E1E66">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Оцінювання</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>рівня</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -15298,50 +18532,51 @@
         <w:t xml:space="preserve"> алгоритму. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006E1E66" w:rsidRPr="00DD73A8" w:rsidRDefault="006E1E66" w:rsidP="006E1E66">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Результати</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>функціонального</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -18544,51 +21779,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>інформації</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E1E66" w:rsidRPr="00DD73A8" w:rsidRDefault="006E1E66" w:rsidP="006E1E66">
+    <w:p w:rsidR="006E1E66" w:rsidRDefault="006E1E66" w:rsidP="006E1E66">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
@@ -18827,85 +22062,1496 @@
         <w:t xml:space="preserve"> таких </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>спроб</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00D2688E" w:rsidRDefault="00D2688E" w:rsidP="00D2688E">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Економічна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>безпека</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>підприємства</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЗЕД </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>це</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>захист</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>від</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>промислового</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>шпіонажу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>недобросовісної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>міжнародної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>конкуренції</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>валютних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>шоків</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D2688E" w:rsidRDefault="00D2688E" w:rsidP="00D2688E">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Структура </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>захисту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>інформації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в ЗЕД</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D2688E" w:rsidRDefault="00D2688E" w:rsidP="00D2688E">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Захист</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>інтелектуальної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>власності</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>реєстрація</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>торгових</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> марок та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>патентів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>країнах</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>експорту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D2688E" w:rsidRDefault="00D2688E" w:rsidP="00D2688E">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Кібербезпека</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>захист</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>каналів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>зв'язку</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>іноземними</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>офісами</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>від</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>несанкціонованого</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> доступу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D2688E" w:rsidRPr="00D2688E" w:rsidRDefault="00D2688E" w:rsidP="00D2688E">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Алгоритм </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>управління</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>безпекою</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D2688E" w:rsidRDefault="00D2688E" w:rsidP="00D2688E">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Формування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>корпоративних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ресурсів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>захищений</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>капітал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>лояльний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> персонал).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D2688E" w:rsidRDefault="00D2688E" w:rsidP="00D2688E">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Стратегічне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>планування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>сценарії</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>реагування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>санкції</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>або</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>торговельні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>війни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D2688E" w:rsidRPr="00DD73A8" w:rsidRDefault="00D2688E" w:rsidP="00D2688E">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="708"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Функціональний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>аналіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>оцінка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>відверненої</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>шкоди</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>порівняно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>витратами</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>охорону</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та IT-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>захист</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D2688E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="006E1E66" w:rsidRPr="00DD73A8" w:rsidRDefault="006E1E66" w:rsidP="006E1E66">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006E1E66" w:rsidRPr="00DD73A8" w:rsidRDefault="006E1E66" w:rsidP="006E1E66">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Питання для самоперевірки знань</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006E1E66" w:rsidRPr="00DD73A8" w:rsidRDefault="006E1E66" w:rsidP="006E1E66">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="274"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -19122,68 +23768,66 @@
     <w:p w:rsidR="006E1E66" w:rsidRPr="00DD73A8" w:rsidRDefault="006E1E66" w:rsidP="006E1E66">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="274"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D661F8" w:rsidRPr="006E1E66" w:rsidRDefault="00D661F8">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00D661F8" w:rsidRPr="006E1E66">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -19584,75 +24228,77 @@
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E1E66"/>
     <w:rsid w:val="006E1E66"/>
+    <w:rsid w:val="00D2688E"/>
     <w:rsid w:val="00D661F8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="69DF32CC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3DD49034-2585-44B3-8521-5929416B9AE4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -20315,70 +24961,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>9027</Characters>
+  <Pages>7</Pages>
+  <Words>1905</Words>
+  <Characters>10862</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>90</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10589</CharactersWithSpaces>
+  <CharactersWithSpaces>12742</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>