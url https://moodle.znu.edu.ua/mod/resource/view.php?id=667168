--- v0 (2026-01-21)
+++ v1 (2026-04-30)
@@ -5103,51 +5103,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>ціни</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5669" w:rsidRPr="00DD73A8" w:rsidRDefault="00BF5669" w:rsidP="00BF5669">
+    <w:p w:rsidR="00BF5669" w:rsidRDefault="00BF5669" w:rsidP="00BF5669">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">е) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
@@ -5675,100 +5675,2006 @@
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>витрати</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>міжнародній</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>практиці</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>комерційний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ризик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>це</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>загроза</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>виникнення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>збитків</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>етапі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>обміну</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> товарами та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>послугами</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>іноземними</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> партнерами. Для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>магістра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЗЕД </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>цей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ризик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>нерозривно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>пов'язаний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>із</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>крос-культурними</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>бар'єрам</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>різницею</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в правовому </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>полі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Специфічні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>дже</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>рела</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>комерційного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ризику</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в ЗЕД:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Раптові</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>зміни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>кон'юнктури</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>зміна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>світових</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>цін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>сировину</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>або</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>введення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>антидемпінгових</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>мит</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Транскордонні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>бар'єри</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>зміни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>митних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> процедурах </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>або</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>технічни</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> регламентах </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>країни-імпортера</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Інформаційна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>асиметрія</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>складність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>перевірки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ділової</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>репутації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>інозем</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>покупця</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ризик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> неплатежу).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Основні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>чинники</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>впливу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Відсутність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>досвіду</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>роботи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на конкретному </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>регіональному</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ринку (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>приклад</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ринки </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Азії</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>чи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Африки).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Помилкове</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>міжнародне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ціноутворення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ігнорування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>прихованих</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>витрат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>логістику</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>сертифікацію</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94B5F" w:rsidRPr="00DD73A8" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Незбалансованість</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>попиту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> через </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>глобальні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>тренди</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ESG-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>стандарти</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>цифровізація</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BF5669" w:rsidRPr="00DD73A8" w:rsidRDefault="00BF5669" w:rsidP="00BF5669">
       <w:pPr>
         <w:spacing w:after="27" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BF5669" w:rsidRPr="00DD73A8" w:rsidRDefault="00BF5669" w:rsidP="00BF5669">
       <w:pPr>
         <w:spacing w:after="4" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="673" w:right="16" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2. Види комерційних ризиків. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BF5669" w:rsidRPr="00DD73A8" w:rsidRDefault="00BF5669" w:rsidP="00BF5669">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:tab/>
@@ -7345,51 +9251,50 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BF5669" w:rsidRPr="00DD73A8" w:rsidRDefault="00BF5669" w:rsidP="00BF5669">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79AFE22F" wp14:editId="6B852A98">
                 <wp:extent cx="4869180" cy="3467100"/>
                 <wp:effectExtent l="0" t="0" r="17145" b="85725"/>
                 <wp:docPr id="1936465892" name="Group 191609"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4869180" cy="3467100"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="39488" cy="28492"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
@@ -8697,51 +10602,51 @@
                   </v:textbox>
                 </v:rect>
                 <v:rect id="Rectangle 20843" o:spid="_x0000_s1044" style="position:absolute;left:14423;top:23196;width:10141;height:1844;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD0uIa4yQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4XfIdlCt7qJq0Gk7qKtIoeWy3Y3obsNAlmZ0N2NdGnd4VCj/P9z2zRm1qcqXWVZQXxKAJBnFtd&#10;caHga79+moJwHlljbZkUXMjBYj54mGGmbcefdN75QoQQdhkqKL1vMildXpJBN7INceB+bWvQh7Mt&#10;pG6xC+Gmls9RlEiDFYeGEht6Kyk/7k5GwWbaLL+39toV9epnc/g4pO/71Cs1fOyXryA89f5f/Ofe&#10;6jA/fUnGySSNY7j/FACQ8xsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9LiGuMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w:rsidR="00BF5669" w:rsidRDefault="00BF5669" w:rsidP="00BF5669">
                         <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t>конкуренції</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF5669" w:rsidRPr="00DD73A8" w:rsidRDefault="00BF5669" w:rsidP="00BF5669">
+    <w:p w:rsidR="00BF5669" w:rsidRDefault="00BF5669" w:rsidP="00BF5669">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>Рис</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
@@ -8837,50 +10742,1502 @@
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>ризиків</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>виході</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>зовнішні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ринки </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>комерційні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ризики</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>поділяються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>групи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>етапами</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>реалізації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> контракту</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Маркетингові</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ризики</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЗЕД</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>помилки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>сегментації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>іноземних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>споживачів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>невдала</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>адаптація</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бренду </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>під</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>локальну</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> культуру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Збутові</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ризики</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>відмова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>іноземного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>покупця</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>від</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>приймання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> товару через </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>невідповідність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>міжнародним</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> стандартам </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>якості.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Контрактні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ризики:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Ризик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> умов поставки: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>неправильний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>вибір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>терміну</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Incoterms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>наприклад</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>вибір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EXW для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>експортера-початківця</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>веде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до проблем </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>із</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>митненням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Валютні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ризики</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>втрати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> через </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>коливання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>курсів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> валют у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>період</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>між</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>пі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>дписанням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> контракту та оплатою.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94B5F" w:rsidRPr="00DD73A8" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
+        <w:ind w:right="57" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Ризик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> форс-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>мажорних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>обставин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>закриття</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>кордонів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>санкції</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>стихійні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лиха на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>міжнародних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>транспортних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> коридорах.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BF5669" w:rsidRPr="00DD73A8" w:rsidRDefault="00BF5669" w:rsidP="00BF5669">
       <w:pPr>
         <w:spacing w:after="14" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
@@ -10203,51 +13560,50 @@
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BF5669" w:rsidRPr="00DD73A8" w:rsidRDefault="00BF5669" w:rsidP="00BF5669">
       <w:pPr>
         <w:spacing w:after="36" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Таблиця</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
@@ -10774,50 +14130,51 @@
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00BF5669" w:rsidRPr="00DD73A8" w:rsidRDefault="00BF5669" w:rsidP="005D129A">
             <w:pPr>
               <w:spacing w:after="36" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="-15" w:right="57"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DD73A8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Погіршення</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DD73A8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DD73A8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>соціальноекономічної</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -14549,51 +17906,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00BF5669" w:rsidRPr="00DD73A8" w:rsidRDefault="00BF5669" w:rsidP="00BF5669">
       <w:pPr>
         <w:spacing w:after="36" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF5669" w:rsidRPr="00DD73A8" w:rsidRDefault="00BF5669" w:rsidP="00BF5669">
+    <w:p w:rsidR="00C94B5F" w:rsidRDefault="00BF5669" w:rsidP="00BF5669">
       <w:pPr>
         <w:spacing w:after="36" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>Практичне</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD73A8">
@@ -14945,328 +18302,3057 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>її</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
+        <w:t>складових</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>хоча</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> б у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>режимі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>щомісячної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>перевірки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>оціни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>коректування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>звичайній</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>практиці</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>більшості</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>підприємств</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>здійснюється</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD73A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00BF5669" w:rsidP="00C94B5F">
+      <w:pPr>
+        <w:spacing w:after="36" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>складових</w:t>
-[...90 lines deleted...]
-      <w:r w:rsidRPr="00DD73A8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C94B5F" w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для </w:t>
+      </w:r>
+      <w:r w:rsidR="00C94B5F" w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>менеджера ЗЕД</w:t>
+      </w:r>
+      <w:r w:rsidR="00C94B5F" w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C94B5F" w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>важливо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C94B5F" w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C94B5F" w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>володіти</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C94B5F" w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C94B5F" w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>інструментарієм</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C94B5F" w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C94B5F" w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>мінімізації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C94B5F" w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C94B5F" w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ризиків</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C94B5F" w:rsidRPr="00C94B5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD73A8">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00DD73A8">
+      <w:r w:rsidR="00C94B5F" w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C94B5F" w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C94B5F" w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>базується</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C94B5F" w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C94B5F" w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>поєднанні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C94B5F" w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C94B5F" w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>аналітичних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C94B5F" w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C94B5F" w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>мето</w:t>
+      </w:r>
+      <w:r w:rsidR="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>дів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C94B5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> та </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD73A8">
-[...151 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>фінансових</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>інструментів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+      <w:pPr>
+        <w:spacing w:after="36" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Методи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>управління</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>адапт</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>овано</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>міжнародної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> практики):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+      <w:pPr>
+        <w:spacing w:after="36" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Дисипація</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>розподіл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">): </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>географічна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>диверсифікація</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>експорту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — робота з партнерами в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>різних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>рег</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>іонах</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ЄС, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Близький</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Схід</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>, США).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+      <w:pPr>
+        <w:spacing w:after="36" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Компенсація</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>використання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>форвардних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>контрактів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>страхування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>валютних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ризиків</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>постійний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>мон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>іторинг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>світових</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>товарних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>бірж</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+      <w:pPr>
+        <w:spacing w:after="36" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Ухилення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>відмова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>від</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>роботи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з контрагентами з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>країн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>низьким</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>кредитним</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рейтингом </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>або</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>високим</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>рівнем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>політичного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ризику</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+      <w:pPr>
+        <w:spacing w:after="36" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BF5669" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+      <w:pPr>
+        <w:spacing w:after="36" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Таблиця</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>Матриця</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>мінімізації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>комерційних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t>ризиків</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C94B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у ЗЕД</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2538"/>
+        <w:gridCol w:w="2092"/>
+        <w:gridCol w:w="4709"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidTr="00C94B5F">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="240" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="240" w:type="dxa"/>
+              <w:right w:w="180" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Фактор </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ризику</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="240" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="240" w:type="dxa"/>
+              <w:right w:w="180" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Метод </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>управління</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="240" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="240" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Рекомендована </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дія</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidTr="00C94B5F">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="240" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="240" w:type="dxa"/>
+              <w:right w:w="180" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ризик</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> неплатежу нерезидента</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="240" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="240" w:type="dxa"/>
+              <w:right w:w="180" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Локалізація</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ухилення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="240" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="240" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Використання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>акредитивів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (L/C) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>банківських</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>гарантій</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidTr="00C94B5F">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="240" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="240" w:type="dxa"/>
+              <w:right w:w="180" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Логістичні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>збої</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="240" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="240" w:type="dxa"/>
+              <w:right w:w="180" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дисипація</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ризику</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="240" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="240" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Диверсифікація</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>перевізників</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>маршрутів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>мультимодальні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>перевезення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidTr="00C94B5F">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="240" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="240" w:type="dxa"/>
+              <w:right w:w="180" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Зміна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>митних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>зборів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="240" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="240" w:type="dxa"/>
+              <w:right w:w="180" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Компенсація</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="240" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="240" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Включення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в контракт "</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>застереження</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> про перегляд </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ціни</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidTr="00C94B5F">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="240" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="240" w:type="dxa"/>
+              <w:right w:w="180" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Культурні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>помилки</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="240" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="240" w:type="dxa"/>
+              <w:right w:w="180" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ухилення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>від</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ризику</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="240" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="240" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C94B5F" w:rsidRPr="00C94B5F" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Залучення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>локальних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>маркетингових</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> агентств </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C94B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="1F1F1F"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>консультантів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00C94B5F" w:rsidRPr="00DD73A8" w:rsidRDefault="00C94B5F" w:rsidP="00C94B5F">
+      <w:pPr>
+        <w:spacing w:after="36" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="57" w:firstLine="710"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00BF5669" w:rsidRPr="00DD73A8" w:rsidRDefault="00BF5669" w:rsidP="00BF5669">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>Питання для самоперевірки знань:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BF5669" w:rsidRPr="00DD73A8" w:rsidRDefault="00BF5669" w:rsidP="00BF5669">
@@ -15392,130 +21478,130 @@
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Чим зумовлено застосування певного методу оцінювання ризику для підприємців?  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D661F8" w:rsidRDefault="00BF5669" w:rsidP="00BF5669">
       <w:r w:rsidRPr="00DD73A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>5. Які фактори впливають на втрати в комерційному підприємництві?</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00D661F8">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF5669"/>
     <w:rsid w:val="00BF5669"/>
+    <w:rsid w:val="00C94B5F"/>
     <w:rsid w:val="00D661F8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="50E9219E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A219BBED-09CF-4C05-8C5D-18070312CB08}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -15904,50 +21990,65 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:divs>
+    <w:div w:id="1061291117">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -16178,70 +22279,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6855</Characters>
+  <Pages>6</Pages>
+  <Words>1600</Words>
+  <Characters>9126</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>76</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8041</CharactersWithSpaces>
+  <CharactersWithSpaces>10705</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Пользователь</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>