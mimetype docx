--- v0 (2025-10-17)
+++ v1 (2026-04-03)
@@ -1,11237 +1,5826 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="2F1BD4F2" w14:textId="6E951F92" w:rsidR="00552E27" w:rsidRDefault="00955EFD" w:rsidP="00552E27">
+    <w:p w:rsidR="00537E1D" w:rsidRPr="00537E1D" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-          <w:lang w:val="uk-UA"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B8A4FA7" wp14:editId="041EA7D1">
+            <wp:extent cx="3664633" cy="894080"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+            <wp:docPr id="1" name="Picture 2" descr="горизонт син"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1026" name="Picture 2" descr="горизонт син"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3910895" cy="954162"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00537E1D" w:rsidRPr="00537E1D" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00537E1D" w:rsidRPr="00537E1D" w:rsidRDefault="00C144C2" w:rsidP="00537E1D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...44 lines deleted...]
-        <w:t>!</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r w:rsidR="00537E1D" w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">озклад </w:t>
+      </w:r>
+      <w:r w:rsidR="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ВИБІРКОВОГО </w:t>
+      </w:r>
+      <w:r w:rsidR="00537E1D" w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">курсу </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B7E955" w14:textId="7D9BD80B" w:rsidR="00552E27" w:rsidRDefault="00955EFD" w:rsidP="00552E27">
+    <w:p w:rsidR="00537E1D" w:rsidRPr="00537E1D" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Євроінтеграція та сталий розвиток сільських територій  України як запорука забезпечення продовольчої безпеки в умовах повоєнного відновлення (NEWAGRO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00537E1D" w:rsidRPr="00537E1D" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для слухачів </w:t>
+      </w:r>
+      <w:r w:rsidR="009752AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> семестру 202</w:t>
+      </w:r>
+      <w:r w:rsidR="009752AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="009752AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>н.р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00537E1D" w:rsidRPr="00537E1D" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
+      <w:pPr>
+        <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200" w:line="253" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00537E1D" w:rsidRPr="00537E1D" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200" w:line="253" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD25B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Навчання проходить щоп’ятниці, </w:t>
+      </w:r>
+      <w:r w:rsidR="00367B94" w:rsidRPr="00BD25B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>по чисельнику</w:t>
+      </w:r>
+      <w:r w:rsidR="00367B94" w:rsidRPr="00BD25B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD25B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">починаючи з </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD25B6" w:rsidRPr="00BD25B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD25B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD25B6" w:rsidRPr="00BD25B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>лютого</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD25B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD25B6" w:rsidRPr="00BD25B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD25B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> року по </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD25B6" w:rsidRPr="00BD25B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>квітень</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD25B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD25B6" w:rsidRPr="00BD25B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD25B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> року.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00537E1D" w:rsidRPr="00537E1D" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200" w:line="253" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для ознайомлення з навчальними матеріалами просимо підключитися до дистанційної платформи </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Moodle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЗНУ за посиланням</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00537E1D">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+          </w:rPr>
+          <w:t>https://moodle.znu.edu.ua/course/view.php?id=16248</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00537E1D" w:rsidRPr="00537E1D" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Поточний контроль.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> По закінченню кожного модулю студент має виконати тестові завдання (оцінюються в 5 балів кожен тест). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BD25B6" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Підсумковий заліковий модуль. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00537E1D" w:rsidRPr="00537E1D" w:rsidRDefault="00BD25B6" w:rsidP="00537E1D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...31 lines deleted...]
-      </w:r>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В разі роботи над проєктом: </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="18DB5144" w14:textId="30C94DBC" w:rsidR="00552E27" w:rsidRDefault="00552E27" w:rsidP="00552E27">
+    <w:p w:rsidR="00537E1D" w:rsidRPr="00537E1D" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00BD25B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>до</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD25B6" w:rsidRPr="00BD25B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 03</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD25B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD25B6" w:rsidRPr="00BD25B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>04</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD25B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD25B6" w:rsidRPr="00BD25B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD25B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD25B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>року</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD25B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – обрати тему завдання та громаду/ сільську територія, на основі якої</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...32 lines deleted...]
-        <w:t>+ ЄС,</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">розробити,  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">прикріпити в систему </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Moodle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>дослідницьке завдання у вигляді аналітичного дослідження, стратегічного планування та бізнес-моделювання, а також</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">підготуватися до публічного захисту (презентації) </w:t>
+      </w:r>
+      <w:r w:rsidR="00367B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>на заліку</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1858D42C" w14:textId="44EED12C" w:rsidR="00300857" w:rsidRPr="00552E27" w:rsidRDefault="00552E27" w:rsidP="00552E27">
+    <w:p w:rsidR="00537E1D" w:rsidRPr="00537E1D" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...5 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...953 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10745" w:type="dxa"/>
-        <w:tblInd w:w="-856" w:type="dxa"/>
+        <w:tblW w:w="11594" w:type="dxa"/>
+        <w:tblInd w:w="-1281" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1163"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="4536"/>
         <w:gridCol w:w="1275"/>
-        <w:gridCol w:w="1702"/>
+        <w:gridCol w:w="2239"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="2E4A5F61" w14:textId="77777777" w:rsidTr="00782F69">
+      <w:tr w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidTr="00537E1D">
         <w:trPr>
           <w:trHeight w:val="589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="-70"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
-[...8 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:kern w:val="2"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:kern w:val="2"/>
-[...23 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Час</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:kern w:val="2"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="-70"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:kern w:val="2"/>
-[...11 lines deleted...]
-              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Вид заняття</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:kern w:val="2"/>
-[...14 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/роботи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="408DA547" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:kern w:val="2"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:kern w:val="2"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Назва теми</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:kern w:val="2"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:kern w:val="2"/>
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Кількість</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:kern w:val="2"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:kern w:val="2"/>
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>годин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:kern w:val="2"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:kern w:val="2"/>
-[...60 lines deleted...]
-                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Доступ ZOOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="50EF4A7C" w14:textId="77777777" w:rsidTr="00782F69">
+      <w:tr w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidTr="00537E1D">
         <w:trPr>
           <w:trHeight w:val="88"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-                <w:kern w:val="2"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-                <w:kern w:val="2"/>
-                <w:lang w:bidi="hi-IN"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-                <w:kern w:val="2"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-                <w:kern w:val="2"/>
-                <w:lang w:bidi="hi-IN"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-                <w:kern w:val="2"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-                <w:kern w:val="2"/>
-                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-                <w:kern w:val="2"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-                <w:kern w:val="2"/>
-                <w:lang w:bidi="hi-IN"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-                <w:kern w:val="2"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-                <w:kern w:val="2"/>
-                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="009752AC" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-                <w:kern w:val="2"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-                <w:kern w:val="2"/>
-                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="0C0EFF07" w14:textId="77777777" w:rsidTr="00782F69">
-[...43 lines deleted...]
-      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="4336659C" w14:textId="77777777" w:rsidTr="00782F69">
+      <w:tr w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidTr="00537E1D">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00BD25B6" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00BD25B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD25B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...19 lines deleted...]
-                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00BD25B6" w:rsidP="00BD25B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...40 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-          </w:p>
-[...47 lines deleted...]
-                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63A4EB02" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
-[...31 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Лекція 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:kern w:val="2"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:kern w:val="2"/>
-                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Кушнір С.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
-[...28 lines deleted...]
-              <w:t>Євроінтеграція та роль України в глобальній продовольчій безпеці</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тема 1. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>Євроінтеграція та роль України в глобальній продовольчій безпеці.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:t>Тема 2. Інноваційні європейські моделі «реконструкції» сільських територій та громад як запорука забезпечення продовольчої безпеки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Тема 3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003038FA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Місцевий економічний розвиток сільських територій – основа продовольчої безпеки громад і держави</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F068A12" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
-[...17 lines deleted...]
-                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
-[...27 lines deleted...]
-                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Ідентифікатор: 81705112353</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F0D1047" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
-[...17 lines deleted...]
-                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Код:1234</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="35F1B117" w14:textId="77777777" w:rsidTr="00782F69">
-[...193 lines deleted...]
-      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="0CCE938F" w14:textId="77777777" w:rsidTr="005F2BE3">
+      <w:tr w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidTr="00537E1D">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00BD25B6" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00BD25B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD25B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...26 lines deleted...]
-                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00BD25B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD25B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD25B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Лекція 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EB5C36" w:rsidRPr="007220B4" w:rsidRDefault="00F546A2" w:rsidP="007220B4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Бондар О.Г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Тема 4. Правові основи та європейські детермінанти сталого розвитку сільських територій України</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00B52663">
-[...285 lines deleted...]
-                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB5C36" w:rsidRPr="00EB5C36" w:rsidRDefault="00EB5C36" w:rsidP="00EB5C36">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB5C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ідентифікатор: 81705112353</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00EB5C36" w:rsidP="00EB5C36">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB5C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Код:1234</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="2017324C" w14:textId="77777777" w:rsidTr="005F2BE3">
-[...193 lines deleted...]
-      <w:tr w:rsidR="003B3A68" w:rsidRPr="00782F69" w14:paraId="2B6E6844" w14:textId="77777777" w:rsidTr="00782F69">
+      <w:tr w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidTr="00537E1D">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00BD25B6" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>06</w:t>
+            </w:r>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00BD25B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD25B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...69 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00BD25B6" w:rsidP="00BD25B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-          </w:p>
-[...47 lines deleted...]
-                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
-[...34 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Лекція 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:kern w:val="2"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w:t>Кушнір С.О.</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Бондар О.Г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
-[...19 lines deleted...]
-              <w:t>Тема: Національні, стратегічні, соціологічні, економічні, інноваційно-інвестиційні та інші зв’язки закономірностей сталого розвитку сільських територій</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Тема 5. Правове регулювання відносин в сфері продовольчої безпеки та якості продовольства: досвід Європи та України</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
-[...20 lines deleted...]
-                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
-[...73 lines deleted...]
-                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ідентифікатор: 9757193131</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Код:1234</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...37 lines deleted...]
-      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="3EA5D137" w14:textId="77777777" w:rsidTr="00782F69">
+      <w:tr w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidTr="00537E1D">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10745" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00BD25B6" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00BD25B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD25B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00BD25B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD25B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD25B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Лекція 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:i/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:i/>
-[...5 lines deleted...]
-              <w:t>Змістовий модуль 2. Законодавче забезпечення сталого розвитку сільських територій в Україні: проблеми та перспективи</w:t>
+              </w:rPr>
+              <w:t>Луц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Д.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Тема 6. Державна аграрна політика як чинник забезпечення сталого розвитку сільських територій.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Тема 7. Суб’єкти сільськогосподарської діяльності: правові основи діяльності.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Тема 8. Правова регламентація земельних відносин в контексті забезпечення продовольчої безпеки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ідентифікатор: 2090089156</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Код:ZNU108</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="5EC67E8C" w14:textId="77777777" w:rsidTr="00782F69">
+      <w:tr w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidTr="00537E1D">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00BD25B6" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>03</w:t>
+            </w:r>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00BD25B6" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...71 lines deleted...]
-                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00BD25B6" w:rsidP="00BD25B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-          </w:p>
-[...33 lines deleted...]
-              <w:t>17.45</w:t>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
-[...20 lines deleted...]
-                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Лекція 5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18680562" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:kern w:val="2"/>
-                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00782F69">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w:t>Луц</w:t>
+              </w:rPr>
+              <w:t>Федчишин</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00782F69">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> Д.М.</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Д.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
-[...19 lines deleted...]
-              <w:t>Тема: Державна аграрна політика як чинник забезпечення сталого розвитку сільських територій</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Тема 9. Правове регулювання залучення інвестицій в сільське господарство.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тема 10. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:val="uk-UA" w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>Правове регулювання органічного виробництва та переробки сільськогосподарської продукції в ЄС та Україні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
-[...20 lines deleted...]
-                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
-[...52 lines deleted...]
-              <w:t>Код:ZNU108</w:t>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00537E1D" w:rsidRPr="003038FA" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ідентифікатор:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00537E1D" w:rsidRPr="003038FA" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9078065326</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Код: 555</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="1CE3155B" w14:textId="77777777" w:rsidTr="005F2BE3">
-[...336 lines deleted...]
-      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="6A023BEB" w14:textId="77777777" w:rsidTr="005F2BE3">
+      <w:tr w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidTr="00537E1D">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001204F6" w:rsidRDefault="00BD25B6" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="001204F6" w:rsidRPr="001204F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.03</w:t>
+            </w:r>
+            <w:r w:rsidR="001204F6" w:rsidRPr="001204F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00BD25B6" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vMerge/>
-[...56 lines deleted...]
-              <w:t>17.45</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00BD25B6" w:rsidP="00BD25B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
-            <w:vMerge/>
-[...21 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="00BD25B6" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD25B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Лекція 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="00BD25B6" w:rsidRDefault="00BD25B6" w:rsidP="00BD25B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD25B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Кушнір С.О.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
-            <w:tcBorders>
-[...38 lines deleted...]
-              <w:t>Правова регламентація земельних відносин в контексті забезпечення продовольчої безпеки</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Тема 11. Європейські практики органічного виробництва в контексті сталого розвитку сільських територій.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
-[...20 lines deleted...]
-                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00537E1D" w:rsidRPr="003038FA" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ідентифікатор:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00537E1D" w:rsidRPr="003038FA" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>8950970388</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Код:8888</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="296359B4" w14:textId="77777777" w:rsidTr="00782F69">
+      <w:tr w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidTr="00537E1D">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00BD25B6" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>03</w:t>
+            </w:r>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00BD25B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD25B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...42 lines deleted...]
-                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00BD25B6" w:rsidP="00BD25B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00782F69">
-[...42 lines deleted...]
-                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-          </w:p>
-[...47 lines deleted...]
-                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Лекція 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:kern w:val="2"/>
-[...10 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00782F69">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w:t>Федчишин</w:t>
+              </w:rPr>
+              <w:t>Луц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00782F69">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:kern w:val="2"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Д.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тема 12. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-            </w:pPr>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:t>Відновлення економічного розвитку сільськогосподарських громад України  в контексті євроінтеграції</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
-[...20 lines deleted...]
-                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
-[...75 lines deleted...]
-              <w:t>Код: 555</w:t>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ідентифікатор: 2090089156</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Код:ZNU108</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="46878390" w14:textId="77777777" w:rsidTr="00782F69">
+      <w:tr w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidTr="00537E1D">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00BD25B6" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>03</w:t>
+            </w:r>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00BD25B6" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vMerge/>
-[...56 lines deleted...]
-              <w:t>17.45</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00BD25B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD25B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...27 lines deleted...]
-            </w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Лекція 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00782F69">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w:t>Федчишин</w:t>
+              </w:rPr>
+              <w:t>Батракова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00782F69">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:kern w:val="2"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> Д.В.</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Т.І.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...23 lines deleted...]
-              <w:t>Тема: Правова регламентація розвитку та залучення інвестицій до соціальної сфери в межах сільських територій</w:t>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:t>Тема 13. Формування програми самозабезпечення власних потреб країни та регіонів  власним виробництвом - «Знай свого виробника»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
-[...20 lines deleted...]
-                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00537E1D" w:rsidRPr="003038FA" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ідентифікатор:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00537E1D" w:rsidRPr="003038FA" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>6070705843</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Код:pws9N7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="3D41AC9D" w14:textId="77777777" w:rsidTr="00782F69">
+      <w:tr w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidTr="00537E1D">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10745" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00BD25B6" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17.04</w:t>
+            </w:r>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00BD25B6" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00BD25B6" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12.5</w:t>
+            </w:r>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Лекція 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00A21511" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:i/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A21511">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:i/>
-[...4 lines deleted...]
-              <w:t>Змістовий модуль 3. Органічне виробництво як сучасна економічна модель та вклад в здоров’я нації</w:t>
+              </w:rPr>
+              <w:t>Батракова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A21511">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Т.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:t>Тема 14. Формування стратегії сталого розвитку сільських територій: досвід країн Європи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00537E1D" w:rsidRPr="003038FA" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ідентифікатор:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00537E1D" w:rsidRPr="003038FA" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>8950970388</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Код:8888</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="23C877E4" w14:textId="77777777" w:rsidTr="005F2BE3">
+      <w:tr w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidTr="00537E1D">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00BD25B6" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17.04</w:t>
+            </w:r>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00BD25B6" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...26 lines deleted...]
-                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00BD25B6" w:rsidP="00BD25B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Лекція 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Батракова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Т.І.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:t>Тема 15. Розробка бізнес-плану малого сільськогосподарського виробництва у відповідності до стратегії «Від ферми до столу»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00B52663">
-[...321 lines deleted...]
-              <w:t>Код: 555</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A21511" w:rsidRPr="00A21511" w:rsidRDefault="00A21511" w:rsidP="00A21511">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A21511">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ідентифікатор: 81705112353</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00A21511" w:rsidP="00A21511">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A21511">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Код:1234</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="5AD544BF" w14:textId="77777777" w:rsidTr="005F2BE3">
+      <w:tr w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidTr="00537E1D">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1163" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="001204F6" w:rsidRDefault="00BD25B6" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>квітень</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00BD25B6" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vMerge/>
-[...111 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00BD25B6" w:rsidP="00BD25B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00F546A2" w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6066" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003038FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Залік</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
-[...3714 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F546A2" w:rsidRPr="003038FA" w:rsidRDefault="00F546A2" w:rsidP="00537E1D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0EAD7E43" w14:textId="5534B44A" w:rsidR="00782F69" w:rsidRDefault="00782F69" w:rsidP="00F74587">
+    <w:p w:rsidR="00D24F55" w:rsidRDefault="00D24F55"/>
+    <w:p w:rsidR="004E0D19" w:rsidRDefault="004E0D19" w:rsidP="009D3CDD">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
+        <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
-        <w:rPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200" w:line="253" w:lineRule="atLeast"/>
+        <w:ind w:left="-993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="uk-UA"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7613EB96" w14:textId="771A6017" w:rsidR="00FB695F" w:rsidRDefault="00D10546" w:rsidP="00D10546">
+    <w:p w:rsidR="00846CFF" w:rsidRDefault="004E0D19" w:rsidP="009D3CDD">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
+        <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
-        <w:rPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200" w:line="253" w:lineRule="atLeast"/>
+        <w:ind w:left="-993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="uk-UA"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D10546">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="uk-UA"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Також з</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3CDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">апрошуємо на наш розширений факультативний курс, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A1CAB" w:rsidRDefault="009D3CDD" w:rsidP="009D3CDD">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200" w:line="253" w:lineRule="atLeast"/>
+        <w:ind w:left="-993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="uk-UA"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">який </w:t>
+      </w:r>
+      <w:r w:rsidR="00846CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="uk-UA"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">направлений на посилення практичної складової, розробку та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00846CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="uk-UA"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>проєктної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00846CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="uk-UA"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> роботи, за результатами чого с</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3CDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="uk-UA"/>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">групової </w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тудент отримає сертифікат ЗНУ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00782F69">
-[...159 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="009D3CDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="uk-UA"/>
-[...27 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00846CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="uk-UA"/>
-[...56 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>rasmus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00846CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="uk-UA"/>
-[...53 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>+ (90 годин, 3,5 кредити)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3CDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="uk-UA"/>
-[...56 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00846CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="uk-UA"/>
-[...16 lines deleted...]
-        <w:t>уватися до публічної презентації роботи.</w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3584083E" w14:textId="77777777" w:rsidR="00A93597" w:rsidRDefault="00A93597" w:rsidP="00300857">
+    <w:p w:rsidR="009D3CDD" w:rsidRDefault="00846CFF" w:rsidP="009D3CDD">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
+        <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200" w:line="253" w:lineRule="atLeast"/>
+        <w:ind w:left="-993"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="uk-UA"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="uk-UA"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для цього просимо зареєструватися за посиланням: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="001A1CAB" w:rsidRPr="00C329CE">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
+            <w:i/>
+            <w:iCs/>
+            <w:kern w:val="0"/>
+            <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+          </w:rPr>
+          <w:t>https://docs.google.com/forms/d/1R-azGJtKZLwqLtxEOztmUS-TTWkJ-I8zQDDAvxLYMHk/edit</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="001A1CAB" w:rsidRPr="009D3CDD" w:rsidRDefault="001A1CAB" w:rsidP="009D3CDD">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200" w:line="253" w:lineRule="atLeast"/>
+        <w:ind w:left="-993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AC0A276" w14:textId="3F151A70" w:rsidR="00973398" w:rsidRPr="00782F69" w:rsidRDefault="00973398" w:rsidP="00973398">
+    <w:p w:rsidR="009D3CDD" w:rsidRDefault="009D3CDD" w:rsidP="00537E1D">
       <w:pPr>
+        <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="200" w:line="253" w:lineRule="atLeast"/>
-        <w:ind w:left="-993" w:firstLine="993"/>
+        <w:ind w:left="-993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00782F69">
+    </w:p>
+    <w:p w:rsidR="00537E1D" w:rsidRPr="00537E1D" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200" w:line="253" w:lineRule="atLeast"/>
+        <w:ind w:left="-993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00537E1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">За результатами успішного вивчення курсу, виконання тестів та практичних завдань слухачі отримають сертифікат ЗНУ </w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Звертаємо Вашу увагу та просимо при використанні та поширенні матеріалів курсу </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00782F69">
+      <w:r w:rsidRPr="00537E1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t>Erasmus</w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>проєкту</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00782F69">
+      <w:r w:rsidRPr="00537E1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Erasmus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">+  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>NEWAGRO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:i/>
-          <w:iCs/>
-[...11 lines deleted...]
-          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вказуватися </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:i/>
-          <w:iCs/>
-[...65 lines deleted...]
-        <w:t>-посиланням після закінчення курсу. Мінімальна кількість балів для отримання сертифікату  - 60 балів.</w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">авторів та посилання на курс. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A254DDC" w14:textId="77777777" w:rsidR="00300857" w:rsidRDefault="00300857" w:rsidP="00300857">
+    <w:p w:rsidR="00537E1D" w:rsidRPr="00537E1D" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
+        <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
-[...517 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="200" w:line="253" w:lineRule="atLeast"/>
         <w:ind w:left="-993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00782F69">
+      <w:r w:rsidRPr="00537E1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Реалізація проєкту 101127828 — NEWAGRO — ERASMUS-JMO-2023-HEI-TCH-RSCH здійснюється за підтримки Програми </w:t>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Реалізація </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00782F69">
+      <w:r w:rsidRPr="00537E1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>проєкту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 101127828 — NEWAGRO — ERASMUS-JMO-2023-HEI-TCH-RSCH здійснюється за підтримки Програми </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Erasmus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00782F69">
+      <w:r w:rsidRPr="00537E1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>+ Європейського Союзу</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DAE8B7E" w14:textId="77777777" w:rsidR="00A93597" w:rsidRPr="00782F69" w:rsidRDefault="00A93597" w:rsidP="00A93597">
+    <w:p w:rsidR="00537E1D" w:rsidRPr="00537E1D" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
       <w:pPr>
+        <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="-993"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C2A3A3D" w14:textId="77777777" w:rsidR="00A93597" w:rsidRPr="00782F69" w:rsidRDefault="00A93597" w:rsidP="00A93597">
+    <w:p w:rsidR="00537E1D" w:rsidRPr="00537E1D" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
       <w:pPr>
+        <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="-993"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для зручності комунікації запрошуємо приєднатися до </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">наших </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>соцмереж</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00537E1D" w:rsidRPr="00537E1D" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="-993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B090B5B" w14:textId="08DFD80C" w:rsidR="00A93597" w:rsidRPr="00782F69" w:rsidRDefault="00C525F5" w:rsidP="00A93597">
+    <w:p w:rsidR="00537E1D" w:rsidRPr="00537E1D" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
       <w:pPr>
+        <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...61 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="-993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00782F69">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:lang w:eastAsia="uk-UA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A707691" wp14:editId="77818F5C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57ED8D1F" wp14:editId="4F4BCFA1">
             <wp:extent cx="889000" cy="889000"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
-            <wp:docPr id="4" name="Рисунок 4" descr="https://newagro.znu.edu.ua/facebook.png"/>
+            <wp:docPr id="2" name="Рисунок 2" descr="https://newagro.znu.edu.ua/facebook.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="https://newagro.znu.edu.ua/facebook.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="889000" cy="889000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00782F69">
+      <w:r w:rsidRPr="00537E1D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00782F69">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:lang w:eastAsia="uk-UA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4065B1D6" wp14:editId="18642A7F">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A692683" wp14:editId="1EF72CF5">
             <wp:extent cx="869950" cy="869950"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
-            <wp:docPr id="5" name="Рисунок 5" descr="https://newagro.znu.edu.ua/instagram.png"/>
+            <wp:docPr id="3" name="Рисунок 3" descr="https://newagro.znu.edu.ua/instagram.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="https://newagro.znu.edu.ua/instagram.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="869950" cy="869950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00782F69">
+      <w:r w:rsidRPr="00537E1D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00782F69">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:lang w:eastAsia="uk-UA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55BF161D" wp14:editId="1EC0376B">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B8483C8" wp14:editId="75C03BC9">
             <wp:extent cx="844550" cy="847320"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="6" name="Рисунок 6" descr="https://newagro.znu.edu.ua/qr.png"/>
+            <wp:docPr id="4" name="Рисунок 4" descr="https://newagro.znu.edu.ua/qr.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="https://newagro.znu.edu.ua/qr.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="886300" cy="889207"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB477A8" w14:textId="77777777" w:rsidR="00A93597" w:rsidRPr="00782F69" w:rsidRDefault="00A93597" w:rsidP="00A93597">
+    <w:p w:rsidR="00537E1D" w:rsidRPr="00537E1D" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
       <w:pPr>
+        <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="-993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="755F1F07" w14:textId="77777777" w:rsidR="00A93597" w:rsidRPr="00782F69" w:rsidRDefault="00A93597" w:rsidP="00A93597">
+    <w:p w:rsidR="00537E1D" w:rsidRPr="00537E1D" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
       <w:pPr>
+        <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="200" w:line="253" w:lineRule="atLeast"/>
         <w:ind w:left="-993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D3635D2" w14:textId="77777777" w:rsidR="00A93597" w:rsidRPr="00782F69" w:rsidRDefault="00A93597" w:rsidP="00A93597">
+    <w:p w:rsidR="00537E1D" w:rsidRPr="00537E1D" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
       <w:pPr>
+        <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="253" w:lineRule="atLeast"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200" w:line="253" w:lineRule="atLeast"/>
         <w:ind w:left="-993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">За будь-якими питаннями щодо курсу звертайтеся до координатора Кушнір Світлани Олександрівни </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00537E1D" w:rsidRPr="00537E1D" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="200" w:line="253" w:lineRule="atLeast"/>
+        <w:ind w:left="-993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>тел</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00537E1D">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="1155CC"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+          </w:rPr>
+          <w:t>099-765-97-48</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00537E1D" w:rsidRPr="00537E1D" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="253" w:lineRule="atLeast"/>
+        <w:ind w:left="-993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03BB90E2" w14:textId="77777777" w:rsidR="00A93597" w:rsidRPr="00782F69" w:rsidRDefault="00A93597" w:rsidP="00A93597">
+    <w:p w:rsidR="00537E1D" w:rsidRPr="00537E1D" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
       <w:pPr>
+        <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="253" w:lineRule="atLeast"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="253" w:lineRule="atLeast"/>
         <w:ind w:left="-993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00782F69">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Будемо раді зустрічі!</w:t>
       </w:r>
-      <w:r w:rsidRPr="00782F69">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:noProof/>
-          <w:lang w:eastAsia="uk-UA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB1EE8A" w14:textId="77777777" w:rsidR="00A93597" w:rsidRPr="00782F69" w:rsidRDefault="00A93597" w:rsidP="00A93597">
+    <w:p w:rsidR="00537E1D" w:rsidRPr="00537E1D" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
       <w:pPr>
+        <w:widowControl/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="253" w:lineRule="atLeast"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="253" w:lineRule="atLeast"/>
         <w:ind w:left="-993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00782F69">
-[...17 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Команда </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>проєкту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>NEWAGRO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E190611" w14:textId="77777777" w:rsidR="00A93597" w:rsidRDefault="00A93597" w:rsidP="00A93597">
+    <w:p w:rsidR="00537E1D" w:rsidRPr="00537E1D" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...7 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="-993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="610A7D29" w14:textId="77777777" w:rsidR="00A93597" w:rsidRDefault="00A93597" w:rsidP="00A93597">
+    <w:p w:rsidR="00537E1D" w:rsidRPr="00537E1D" w:rsidRDefault="00537E1D" w:rsidP="00537E1D">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...7 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+        <w:ind w:left="-993"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2658F5FA" w14:textId="3DE1411A" w:rsidR="00205F1A" w:rsidRPr="00A93597" w:rsidRDefault="00205F1A" w:rsidP="009727B1">
-[...33 lines deleted...]
-      <w:pgMar w:top="851" w:right="850" w:bottom="851" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:sectPr w:rsidR="00537E1D" w:rsidRPr="00537E1D">
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...32 lines deleted...]
-  </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Droid Sans Fallback">
+    <w:altName w:val="Yu Gothic"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="FreeSans">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...238 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00542B58"/>
-[...58 lines deleted...]
-    <w:rsid w:val="00FB695F"/>
+    <w:rsidRoot w:val="00D24F55"/>
+    <w:rsid w:val="001204F6"/>
+    <w:rsid w:val="001A1CAB"/>
+    <w:rsid w:val="002653E6"/>
+    <w:rsid w:val="003038FA"/>
+    <w:rsid w:val="00367B94"/>
+    <w:rsid w:val="003E11CF"/>
+    <w:rsid w:val="004E0D19"/>
+    <w:rsid w:val="00537E1D"/>
+    <w:rsid w:val="007220B4"/>
+    <w:rsid w:val="00846CFF"/>
+    <w:rsid w:val="009752AC"/>
+    <w:rsid w:val="009D3CDD"/>
+    <w:rsid w:val="00A21511"/>
+    <w:rsid w:val="00BD25B6"/>
+    <w:rsid w:val="00C144C2"/>
+    <w:rsid w:val="00D24F55"/>
+    <w:rsid w:val="00EB5C36"/>
+    <w:rsid w:val="00F546A2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4E1EE275"/>
+  <w14:docId w14:val="0ABF7A2D"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{74E37F8D-5365-416E-A12A-FC52EEFCDD93}"/>
+  <w15:docId w15:val="{5A7CF353-80ED-4D70-A3E7-3E982E68AC6C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11572,583 +6161,244 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00D24F55"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="uk-UA"/>
+      <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a3">
-[...3 lines deleted...]
-    <w:rsid w:val="00DD7367"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00D24F55"/>
     <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:tblPr>
-[...18 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:lang w:val="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a5">
+  <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00495B13"/>
+    <w:rsid w:val="001A1CAB"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
-  </w:style>
-[...15 lines deleted...]
-    <w:rsid w:val="00266377"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:divs>
-[...277 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/+tUWqRT9-aK8zMzgy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.znu.edu.ua/course/view.php?id=16248" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.znu.edu.ua/course/view.php?id=16248" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/forms/d/1R-azGJtKZLwqLtxEOztmUS-TTWkJ-I8zQDDAvxLYMHk/edit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.znu.edu.ua/course/view.php?id=16248" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:+380999499904" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -12259,77 +6509,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>2921</Characters>
+  <Pages>3</Pages>
+  <Words>2866</Words>
+  <Characters>1635</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>MyHome</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8027</CharactersWithSpaces>
+  <CharactersWithSpaces>4493</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Venherska Natalia</dc:creator>
+  <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>