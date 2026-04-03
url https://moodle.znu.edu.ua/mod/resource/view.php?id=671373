--- v0 (2025-10-17)
+++ v1 (2026-04-03)
@@ -125,97 +125,125 @@
         </w:rPr>
         <w:t>» (</w:t>
       </w:r>
       <w:r w:rsidR="00552E27">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>NEWAGRO</w:t>
       </w:r>
       <w:r w:rsidR="00300857">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00552E27">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18DB5144" w14:textId="30C94DBC" w:rsidR="00552E27" w:rsidRDefault="00552E27" w:rsidP="00552E27">
+    <w:p w14:paraId="18DB5144" w14:textId="4286CFD5" w:rsidR="00552E27" w:rsidRDefault="00552E27" w:rsidP="00552E27">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> який викладається в Запорізькому національному університеті </w:t>
       </w:r>
       <w:r w:rsidR="00300857">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>за підтримки Програ</w:t>
+        <w:t>за Програ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">ми </w:t>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidR="003019B0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ою</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003019B0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ЄС</w:t>
+      </w:r>
+      <w:r w:rsidR="003019B0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Erasmus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>+ ЄС,</w:t>
+        <w:t>+,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1858D42C" w14:textId="44EED12C" w:rsidR="00300857" w:rsidRPr="00552E27" w:rsidRDefault="00552E27" w:rsidP="00552E27">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00552E27">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -305,396 +333,379 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD7367" w:rsidRPr="009727B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>курсу</w:t>
       </w:r>
       <w:r w:rsidR="00CB6C5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A8DDC82" w14:textId="49840768" w:rsidR="00955EFD" w:rsidRPr="00955EFD" w:rsidRDefault="00955EFD" w:rsidP="009727B1">
+    <w:p w14:paraId="5A8DDC82" w14:textId="59573042" w:rsidR="00955EFD" w:rsidRPr="00955EFD" w:rsidRDefault="00955EFD" w:rsidP="009727B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00955EFD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>(викладання що</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C72017">
+        <w:t xml:space="preserve"> (викладання </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00934C90">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>суботи</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00955EFD">
+        <w:t>щоп’ятниці о 16.</w:t>
+      </w:r>
+      <w:r w:rsidR="003019B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C72017">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00934C90">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>09</w:t>
-[...76 lines deleted...]
-        <w:t>5)</w:t>
+        <w:t>5 та 17.45)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70CD17FC" w14:textId="071E0461" w:rsidR="00CB6C5A" w:rsidRPr="00300857" w:rsidRDefault="00CB6C5A" w:rsidP="009727B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36F42054" w14:textId="428BF8CA" w:rsidR="001B4B29" w:rsidRPr="00300857" w:rsidRDefault="001B4B29" w:rsidP="00CB6C5A">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B4B29">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Про навчання </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7349551C" w14:textId="08D2A4FE" w:rsidR="005D0231" w:rsidRDefault="005D0231" w:rsidP="005D0231">
+    <w:p w14:paraId="07B0A76A" w14:textId="2F81DEFF" w:rsidR="00CB6C5A" w:rsidRDefault="00552E27" w:rsidP="003019B0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
-        <w:ind w:firstLine="708"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Повідомляємо Вам, що навчальний курс розпочинається з </w:t>
       </w:r>
-      <w:r w:rsidR="00D16B5A" w:rsidRPr="00D16B5A">
+      <w:r w:rsidR="00CB6C98">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>20</w:t>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidR="00B52663">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6C98">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>лютого</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00552E27">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6C98">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00552E27">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> року</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та буде </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6C5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>проходи</w:t>
+      </w:r>
+      <w:r w:rsidR="00300857">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6C5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> що</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>п’ятниці</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6C5A" w:rsidRPr="00300857">
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00552E27">
-[...40 lines deleted...]
-      <w:r w:rsidRPr="00300857">
+      <w:r w:rsidR="00CB6C5A" w:rsidRPr="00300857">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>до 1</w:t>
       </w:r>
-      <w:r w:rsidR="00D16B5A" w:rsidRPr="00D16B5A">
+      <w:r w:rsidR="00CB6C98">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00300857">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6C5A" w:rsidRPr="00300857">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CB6C98">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>грудня 2025</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00300857">
+        <w:t>травня</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> року</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6C98">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6C5A" w:rsidRPr="00300857">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> року</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6C5A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00300857">
+      <w:r w:rsidR="00CB6C5A" w:rsidRPr="00300857">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="00CB6C5A">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Zoom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00300857">
+      <w:r w:rsidR="00CB6C5A" w:rsidRPr="00300857">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CB6C5A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">у формі: лекцій, семінарів, самостійної роботи на дистанційній платформі </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CB6C5A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Moodle</w:t>
       </w:r>
-      <w:r w:rsidRPr="00300857">
+      <w:r w:rsidR="00CB6C5A" w:rsidRPr="00300857">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CB6C5A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">ЗНУ (всі матеріали розміщені в системі за посиланням </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:anchor="section-0" w:history="1">
         <w:r w:rsidRPr="00385A0F">
           <w:rPr>
             <w:rStyle w:val="a5"/>
           </w:rPr>
           <w:t>https</w:t>
         </w:r>
         <w:r w:rsidRPr="00385A0F">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>://</w:t>
         </w:r>
         <w:r w:rsidRPr="00385A0F">
           <w:rPr>
             <w:rStyle w:val="a5"/>
           </w:rPr>
           <w:t>moodle</w:t>
@@ -776,4090 +787,4589 @@
             <w:rStyle w:val="a5"/>
           </w:rPr>
           <w:t>php</w:t>
         </w:r>
         <w:r w:rsidRPr="00385A0F">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>?</w:t>
         </w:r>
         <w:r w:rsidRPr="00385A0F">
           <w:rPr>
             <w:rStyle w:val="a5"/>
           </w:rPr>
           <w:t>id</w:t>
         </w:r>
         <w:r w:rsidRPr="00385A0F">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>=16248</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00CB6C5A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F530CC7" w14:textId="77777777" w:rsidR="005D0231" w:rsidRDefault="005D0231" w:rsidP="005D0231">
+    <w:p w14:paraId="65C44242" w14:textId="5CEA24D1" w:rsidR="00552E27" w:rsidRDefault="00205F1A" w:rsidP="003019B0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
-        <w:ind w:firstLine="708"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Відвідування занять </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">в </w:t>
+        <w:t>в Zoom</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> є </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6C5A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>обов’язковим для студентів Запорізького національного університету</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Всі </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB6C5A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>інші цільові групи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> можуть </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t>Zoom</w:t>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>доєднуватися</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> є </w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> до лекцій і семінарів </w:t>
+      </w:r>
+      <w:r w:rsidR="00552E27">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по можливості та </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00552E27">
+        <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>обов’язковим для студентів Запорізького національного університету</w:t>
+        <w:t>за бажанням</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Всі </w:t>
-[...46 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00300857">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="101E2701" w14:textId="77777777" w:rsidR="005D0231" w:rsidRDefault="005D0231" w:rsidP="005D0231">
+    <w:p w14:paraId="4BE99017" w14:textId="1B2089AE" w:rsidR="001B4B29" w:rsidRDefault="001B4B29" w:rsidP="003019B0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
-        <w:ind w:firstLine="708"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Слухачі курсу самостійно працюють на дистанційній платформі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Moodle</w:t>
       </w:r>
       <w:r w:rsidRPr="00205F1A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">ЗНУ (всі матеріали розміщені в системі у відкритому доступі за посиланням </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="00385A0F">
+        <w:r w:rsidR="00782F69" w:rsidRPr="00385A0F">
           <w:rPr>
             <w:rStyle w:val="a5"/>
           </w:rPr>
           <w:t>https</w:t>
         </w:r>
-        <w:r w:rsidRPr="00385A0F">
+        <w:r w:rsidR="00782F69" w:rsidRPr="00385A0F">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>://</w:t>
         </w:r>
-        <w:r w:rsidRPr="00385A0F">
+        <w:r w:rsidR="00782F69" w:rsidRPr="00385A0F">
           <w:rPr>
             <w:rStyle w:val="a5"/>
           </w:rPr>
           <w:t>moodle</w:t>
         </w:r>
-        <w:r w:rsidRPr="00385A0F">
+        <w:r w:rsidR="00782F69" w:rsidRPr="00385A0F">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:r w:rsidRPr="00385A0F">
+        <w:r w:rsidR="00782F69" w:rsidRPr="00385A0F">
           <w:rPr>
             <w:rStyle w:val="a5"/>
           </w:rPr>
           <w:t>znu</w:t>
         </w:r>
-        <w:r w:rsidRPr="00385A0F">
+        <w:r w:rsidR="00782F69" w:rsidRPr="00385A0F">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:r w:rsidRPr="00385A0F">
+        <w:r w:rsidR="00782F69" w:rsidRPr="00385A0F">
           <w:rPr>
             <w:rStyle w:val="a5"/>
           </w:rPr>
           <w:t>edu</w:t>
         </w:r>
-        <w:r w:rsidRPr="00385A0F">
+        <w:r w:rsidR="00782F69" w:rsidRPr="00385A0F">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:r w:rsidRPr="00385A0F">
+        <w:r w:rsidR="00782F69" w:rsidRPr="00385A0F">
           <w:rPr>
             <w:rStyle w:val="a5"/>
           </w:rPr>
           <w:t>ua</w:t>
         </w:r>
-        <w:r w:rsidRPr="00385A0F">
+        <w:r w:rsidR="00782F69" w:rsidRPr="00385A0F">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>/</w:t>
         </w:r>
-        <w:r w:rsidRPr="00385A0F">
+        <w:r w:rsidR="00782F69" w:rsidRPr="00385A0F">
           <w:rPr>
             <w:rStyle w:val="a5"/>
           </w:rPr>
           <w:t>course</w:t>
         </w:r>
-        <w:r w:rsidRPr="00385A0F">
+        <w:r w:rsidR="00782F69" w:rsidRPr="00385A0F">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>/</w:t>
         </w:r>
-        <w:r w:rsidRPr="00385A0F">
+        <w:r w:rsidR="00782F69" w:rsidRPr="00385A0F">
           <w:rPr>
             <w:rStyle w:val="a5"/>
           </w:rPr>
           <w:t>view</w:t>
         </w:r>
-        <w:r w:rsidRPr="00385A0F">
+        <w:r w:rsidR="00782F69" w:rsidRPr="00385A0F">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:r w:rsidRPr="00385A0F">
+        <w:r w:rsidR="00782F69" w:rsidRPr="00385A0F">
           <w:rPr>
             <w:rStyle w:val="a5"/>
           </w:rPr>
           <w:t>php</w:t>
         </w:r>
-        <w:r w:rsidRPr="00385A0F">
+        <w:r w:rsidR="00782F69" w:rsidRPr="00385A0F">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>?</w:t>
         </w:r>
-        <w:r w:rsidRPr="00385A0F">
+        <w:r w:rsidR="00782F69" w:rsidRPr="00385A0F">
           <w:rPr>
             <w:rStyle w:val="a5"/>
           </w:rPr>
           <w:t>id</w:t>
         </w:r>
-        <w:r w:rsidRPr="00385A0F">
+        <w:r w:rsidR="00782F69" w:rsidRPr="00385A0F">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:lang w:val="uk-UA"/>
           </w:rPr>
           <w:t>=16248</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCB1CBD" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00300857" w:rsidRDefault="005D0231" w:rsidP="005D0231">
+    <w:p w14:paraId="27B24CEB" w14:textId="042E8E6C" w:rsidR="00FB695F" w:rsidRDefault="001B4B29" w:rsidP="003019B0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Слухачі курсу, які не є студентами ЗНУ, </w:t>
+      </w:r>
+      <w:r w:rsidR="00955EFD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>для отримання доступу до</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> матеріал</w:t>
+      </w:r>
+      <w:r w:rsidR="00955EFD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ів</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> курсу</w:t>
+      </w:r>
+      <w:r w:rsidR="00955EFD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проходження тестів в системі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Moodle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00782F69">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ЗНУ </w:t>
+      </w:r>
+      <w:r w:rsidR="00782F69" w:rsidRPr="00981455">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>мають скористатися</w:t>
+      </w:r>
+      <w:r w:rsidR="00782F69">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>інструкці</w:t>
+      </w:r>
+      <w:r w:rsidR="00981455">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>єю</w:t>
+      </w:r>
+      <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> щодо входу в систему </w:t>
+      </w:r>
+      <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Moodle</w:t>
+      </w:r>
+      <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00981455">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>додається).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="555F6944" w14:textId="77777777" w:rsidR="003019B0" w:rsidRPr="001B4B29" w:rsidRDefault="003019B0" w:rsidP="003019B0">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B4B29">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Про комунікацію </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48563550" w14:textId="77777777" w:rsidR="003019B0" w:rsidRDefault="003019B0" w:rsidP="003019B0">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D7C5998" w14:textId="6098938D" w:rsidR="003019B0" w:rsidRDefault="003019B0" w:rsidP="003019B0">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-          <w:lang w:val="uk-UA"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003019B0">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Будь ласка, приєднайтеся  до телеграм-групи курсу, щоб було зручно </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003019B0">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>комунікувати</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003019B0">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003019B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="003019B0">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:b/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>https://t.me/+S1DyrwoknlMxZGNi</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="024C2C7D" w14:textId="77777777" w:rsidR="003019B0" w:rsidRDefault="003019B0" w:rsidP="003019B0">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Слухачі курсу, які не є студентами ЗНУ, для отримання доступу до матеріалів курсу та проходження тестів в системі </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>У разі змін, будь ласка</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009727B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...27 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> перевіряйте </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300857">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-          <w:lang w:val="uk-UA"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>телеграм канал курсу, електронну пошту</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00782F69">
-        <w:rPr>
+      <w:r w:rsidRPr="009727B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">особливо </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300857">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>спам</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) чи </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300857">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">новини форуму в системі </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300857">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Moodle</w:t>
       </w:r>
-      <w:r w:rsidRPr="00782F69">
-[...21 lines deleted...]
-        <w:t>додається).</w:t>
+    </w:p>
+    <w:p w14:paraId="3F5368B7" w14:textId="77777777" w:rsidR="003019B0" w:rsidRDefault="003019B0" w:rsidP="003019B0">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A93597">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>За будь-якими питаннями щодо курсу звертайтеся до координатора Кушнір Світлани Олександрівни (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A93597">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>тел</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A93597">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. 099-765-97-48).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10745" w:type="dxa"/>
-        <w:tblInd w:w="-856" w:type="dxa"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="850"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1530"/>
-        <w:gridCol w:w="4536"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1702"/>
+        <w:gridCol w:w="5133"/>
+        <w:gridCol w:w="408"/>
+        <w:gridCol w:w="301"/>
+        <w:gridCol w:w="409"/>
+        <w:gridCol w:w="1292"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D0231" w:rsidRPr="00782F69" w14:paraId="7BC2D983" w14:textId="77777777" w:rsidTr="005F31A9">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="2E4A5F61" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E1A7485" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00782F69" w:rsidRDefault="005D0231" w:rsidP="005F31A9">
+          <w:p w14:paraId="78CE5722" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37F507E1" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00782F69" w:rsidRDefault="005D0231" w:rsidP="005F31A9">
+          <w:p w14:paraId="1EF1AC97" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Час</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E3C1C5A" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00782F69" w:rsidRDefault="005D0231" w:rsidP="005F31A9">
+          <w:p w14:paraId="3876CC70" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73188BD3" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00782F69" w:rsidRDefault="005D0231" w:rsidP="005F31A9">
+          <w:p w14:paraId="408DA547" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Вид заняття</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FB90369" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00782F69" w:rsidRDefault="005D0231" w:rsidP="005F31A9">
+          <w:p w14:paraId="150A5E4D" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>/роботи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="5133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47C47A08" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00782F69" w:rsidRDefault="005D0231" w:rsidP="005F31A9">
+          <w:p w14:paraId="49D06AB7" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Назва теми</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="578A6929" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00782F69" w:rsidRDefault="005D0231" w:rsidP="005F31A9">
+          <w:p w14:paraId="5B9AD7E7" w14:textId="1FD6120F" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>Кількість</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="73F12514" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00782F69" w:rsidRDefault="005D0231" w:rsidP="005F31A9">
+              <w:t>Кіл</w:t>
+            </w:r>
+            <w:r w:rsidR="003019B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E59A88F" w14:textId="0024B867" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="003019B0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>годин</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1702" w:type="dxa"/>
+              <w:t>год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="052872A5" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00782F69" w:rsidRDefault="005D0231" w:rsidP="005F31A9">
+          <w:p w14:paraId="30A46884" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Доступ ZOOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D0231" w:rsidRPr="00782F69" w14:paraId="470A2536" w14:textId="77777777" w:rsidTr="005F31A9">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="50EF4A7C" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="88"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D1F71EB" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00782F69" w:rsidRDefault="005D0231" w:rsidP="005F31A9">
+          <w:p w14:paraId="7639D464" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A6243FA" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00782F69" w:rsidRDefault="005D0231" w:rsidP="005F31A9">
+          <w:p w14:paraId="2395FD76" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66D68E2F" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00782F69" w:rsidRDefault="005D0231" w:rsidP="005F31A9">
+          <w:p w14:paraId="4C295888" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="5133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50197C09" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00782F69" w:rsidRDefault="005D0231" w:rsidP="005F31A9">
+          <w:p w14:paraId="693629E1" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB852BD" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00782F69" w:rsidRDefault="005D0231" w:rsidP="005F31A9">
+          <w:p w14:paraId="5DF179B9" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="464B04F6" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00782F69" w:rsidRDefault="005D0231" w:rsidP="005F31A9">
+          <w:p w14:paraId="13D79802" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D0231" w:rsidRPr="00782F69" w14:paraId="6E40833B" w14:textId="77777777" w:rsidTr="005F31A9">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="0C0EFF07" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="88"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10745" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B426C45" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00782F69" w:rsidRDefault="005D0231" w:rsidP="005F31A9">
+          <w:p w14:paraId="07095503" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>Змістовий модуль 1. Євроінтеграція та сталий розвиток сільських територій як запорука забезпечення продовольчої безпеки</w:t>
+              <w:t xml:space="preserve">Змістовий модуль 1. Євроінтеграція та сталий розвиток сільських територій як запорука забезпечення </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>продовольчої безпеки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21115" w:rsidRPr="00782F69" w14:paraId="1F7ACC4D" w14:textId="77777777" w:rsidTr="005F31A9">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="4336659C" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="365A6617" w14:textId="266431CA" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00CB6C98" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="450B6330" w14:textId="0C1179CE" w:rsidR="00782F69" w:rsidRPr="00CB6C98" w:rsidRDefault="00782F69" w:rsidP="00CB6C98">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB6C98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BF76B7D" w14:textId="6B1B8B01" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...56 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w:p w14:paraId="60E8F251" w14:textId="04E01ECA" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="0036677C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+            <w:r w:rsidR="0036677C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>5</w:t>
-            </w:r>
-[...34 lines deleted...]
-              <w:t>09.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="088BFE29" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="63A4EB02" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Лекція 1, 2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DA23179" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="48D8A6E9" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Кушнір С.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="5133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5250F334" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="3A8803CC" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">Тема: </w:t>
             </w:r>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Times New Roman" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Євроінтеграція та роль України в глобальній продовольчій безпеці</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="068F02A9" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="0F068A12" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3765CF08" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="08EB89AB" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Ідентифікатор: 81705112353</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57C4443D" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="4F0D1047" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Код:1234</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21115" w:rsidRPr="00782F69" w14:paraId="366CDF6A" w14:textId="77777777" w:rsidTr="005F31A9">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="35F1B117" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
-          <w:trHeight w:val="1032"/>
+          <w:trHeight w:val="884"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E4E824" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vMerge/>
-            <w:tcBorders>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44FC6E47" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...47 lines deleted...]
-              <w:t>11.25</w:t>
+          <w:p w14:paraId="20AA7815" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A44ACC6" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...17 lines deleted...]
-            <w:tcW w:w="4536" w:type="dxa"/>
+          <w:p w14:paraId="46CD90A6" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07A4EB38" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="57331408" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Тема: Інноваційні європейські моделі «реконструкції» сільських територій та громад як запорука забезпечення продовольчої безпеки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CE07B2A" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="5D946E0A" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AE1E076" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="224E6E7F" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21115" w:rsidRPr="00782F69" w14:paraId="21CB6F51" w14:textId="77777777" w:rsidTr="00E21115">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="0CCE938F" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1423869E" w14:textId="2E6D4CA7" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00CB6C98" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31F004E9" w14:textId="6D045BF1" w:rsidR="00782F69" w:rsidRPr="00CB6C98" w:rsidRDefault="00782F69" w:rsidP="00CB6C98">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB6C98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...69 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF92A3F" w14:textId="0569FE99" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="0036677C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+            <w:r w:rsidR="0036677C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>5</w:t>
-            </w:r>
-[...34 lines deleted...]
-              <w:t>09.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1416CBB7" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="74D6974A" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Лекція 3, 4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4991E82C" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="6776DB01" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Бондар О.Г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="5133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D84BEC4" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="55BCAF92" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Тема: Правові основи та європейські детермінанти сталого розвитку сільських територій України</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68975CC9" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="42A857B2" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11CF8754" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="4F391178" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Ідентифікатор: 9757193131</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6187621A" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="5B5FFF36" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Код:1234</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21115" w:rsidRPr="00782F69" w14:paraId="69AC9EC9" w14:textId="77777777" w:rsidTr="00E21115">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="2017324C" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BFF9FBA" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vMerge/>
-            <w:tcBorders>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
-[...26 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EBD280C" w14:textId="71830924" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...19 lines deleted...]
-              <w:t>11.25</w:t>
+          <w:p w14:paraId="489F870D" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29B61DA4" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...17 lines deleted...]
-            <w:tcW w:w="4536" w:type="dxa"/>
+          <w:p w14:paraId="2B0CC787" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A9BE8C8" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="244F5CA9" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Тема: Правове регулювання відносин в сфері продовольчої безпеки та якості продовольства: досвід Європи та України</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A3E1014" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="13A29856" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="ACB9CA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19FBBDCA" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="5FBAE605" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21115" w:rsidRPr="00782F69" w14:paraId="184556BB" w14:textId="77777777" w:rsidTr="005F31A9">
+      <w:tr w:rsidR="003B3A68" w:rsidRPr="00782F69" w14:paraId="2B6E6844" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34F15757" w14:textId="198BC74F" w:rsidR="003B3A68" w:rsidRPr="00782F69" w:rsidRDefault="00CB6C98" w:rsidP="003B3A68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B52663">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="003B3A68" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>03</w:t>
+            </w:r>
+            <w:r w:rsidR="003B3A68" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29B07442" w14:textId="5151EEF3" w:rsidR="003B3A68" w:rsidRPr="00CB6C98" w:rsidRDefault="003B3A68" w:rsidP="00CB6C98">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB6C98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E546BE6" w14:textId="58F9BB5B" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00782F69">
+          <w:p w14:paraId="7168BEAC" w14:textId="463A1E60" w:rsidR="003B3A68" w:rsidRPr="00782F69" w:rsidRDefault="003B3A68" w:rsidP="0036677C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+            <w:r w:rsidR="0036677C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38530D0A" w14:textId="77777777" w:rsidR="003B3A68" w:rsidRPr="00C72017" w:rsidRDefault="003B3A68" w:rsidP="003B3A68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C72017">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Практична робота 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58D42853" w14:textId="2CDC016A" w:rsidR="003B3A68" w:rsidRPr="00B52663" w:rsidRDefault="00B52663" w:rsidP="003B3A68">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:kern w:val="2"/>
-[...51 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Кушнір С.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5133" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="761B6C95" w14:textId="408D7B01" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...94 lines deleted...]
-          <w:p w14:paraId="72309023" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="5E1BDD74" w14:textId="5FA52252" w:rsidR="003B3A68" w:rsidRPr="00782F69" w:rsidRDefault="003B3A68" w:rsidP="003B3A68">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72017">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Тема: Національні, стратегічні, соціологічні, економічні, інноваційно-інвестиційні та інші зв’язки закономірностей сталого розвитку сільських територій</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C167A63" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="6E0B9B28" w14:textId="0FB035DC" w:rsidR="003B3A68" w:rsidRPr="00782F69" w:rsidRDefault="003B3A68" w:rsidP="003B3A68">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72017">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1562028E" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00335C49" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="38EB500F" w14:textId="77777777" w:rsidR="003B3A68" w:rsidRPr="00335C49" w:rsidRDefault="003B3A68" w:rsidP="003B3A68">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00335C49">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Ідентифікатор:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C08CC36" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00B52663" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="06BD4619" w14:textId="77777777" w:rsidR="00B52663" w:rsidRPr="00B52663" w:rsidRDefault="00B52663" w:rsidP="00B52663">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52663">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>81705112353</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="288F3086" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="5DBCB4BC" w14:textId="2636F17E" w:rsidR="003B3A68" w:rsidRPr="00782F69" w:rsidRDefault="00B52663" w:rsidP="00B52663">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52663">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Код:1234</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...37 lines deleted...]
-      <w:tr w:rsidR="005D0231" w:rsidRPr="00782F69" w14:paraId="4DFE671C" w14:textId="77777777" w:rsidTr="005F31A9">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="3EA5D137" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10745" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CB3EFAB" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00782F69" w:rsidRDefault="005D0231" w:rsidP="005F31A9">
+          <w:p w14:paraId="0E1E6217" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Змістовий модуль 2. Законодавче забезпечення сталого розвитку сільських територій в Україні: проблеми та перспективи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21115" w:rsidRPr="00782F69" w14:paraId="3A0EB4E1" w14:textId="77777777" w:rsidTr="005F31A9">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="5EC67E8C" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A58020B" w14:textId="51E25BDE" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00CB6C98" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>03</w:t>
+            </w:r>
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D5362C0" w14:textId="1FC9EB42" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00CB6C98">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB6C98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33C67DE8" w14:textId="2680B861" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...72 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+          <w:p w14:paraId="230011E1" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>17.45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E10432B" w14:textId="7477FE12" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...25 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+          <w:p w14:paraId="54BAAC12" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Лекція 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18680562" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Луц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Д.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5541" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50EDB950" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...70 lines deleted...]
-          <w:p w14:paraId="3748622D" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="69A34815" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Тема: Державна аграрна політика як чинник забезпечення сталого розвитку сільських територій</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EEB25BF" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="38113269" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1292" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E140294" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="06C7A563" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Ідентифікатор: 2090089156</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70B3BAB5" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="34208621" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Код:ZNU108</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21115" w:rsidRPr="00782F69" w14:paraId="2C97FF84" w14:textId="77777777" w:rsidTr="00E21115">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="1CE3155B" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="633"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF1A389" w14:textId="22B4B204" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00CB6C98" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00B52663">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>03</w:t>
+            </w:r>
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="741BC770" w14:textId="5E6E706F" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00CB6C98">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB6C98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...68 lines deleted...]
-            <w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68BEF983" w14:textId="6E5A8587" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="0036677C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+            <w:r w:rsidR="0036677C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>5</w:t>
-            </w:r>
-[...34 lines deleted...]
-              <w:t>09.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A269A84" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="0177111A" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Лекція 6,7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="260280EA" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="4FD7C53F" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Луц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve"> Д.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="5541" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
           </w:tcPr>
-          <w:p w14:paraId="49184502" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="23B6E193" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Тема: Суб’єкти сільськогосподарської діяльності: правові основи діяльності</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="431C39D0" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="39F8819F" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1292" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE2C378" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="0D91739A" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Ідентифікатор: 2090089156</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1271A372" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="200C8F53" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Код:ZNU108</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21115" w:rsidRPr="00782F69" w14:paraId="459DFA46" w14:textId="77777777" w:rsidTr="00E21115">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="6A023BEB" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB7125C" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vMerge/>
-            <w:tcBorders>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
-[...26 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48D3B970" w14:textId="23F23D55" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...19 lines deleted...]
-              <w:t>11.25</w:t>
+          <w:p w14:paraId="60482624" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D7DCA09" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...17 lines deleted...]
-            <w:tcW w:w="4536" w:type="dxa"/>
+          <w:p w14:paraId="4AEC214C" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5541" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
           </w:tcPr>
-          <w:p w14:paraId="5DBCBEFE" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="5FC641DD" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Тема:</w:t>
             </w:r>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Правова регламентація земельних відносин в контексті забезпечення продовольчої безпеки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CF7FCB4" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="53D9B2A5" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1292" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40A6447B" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="61A74B57" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21115" w:rsidRPr="00782F69" w14:paraId="74FF0B72" w14:textId="77777777" w:rsidTr="005F31A9">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="296359B4" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72C1951D" w14:textId="691BD112" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00CB6C98" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00B52663">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07826536" w14:textId="403132F1" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00CB6C98">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB6C98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5897363B" w14:textId="160E7452" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...76 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="30717CD8" w14:textId="166AFE73" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="0036677C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+            <w:r w:rsidR="0036677C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="270C7423" w14:textId="50DEFF71" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...25 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+          <w:p w14:paraId="0CCF351A" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Лекція 8 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Федчишин</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Д.В.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5541" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23D02507" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...63 lines deleted...]
-          <w:p w14:paraId="03294DDF" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="0434D6A1" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Тема: Правове регулювання залучення інвестицій в сільське господарство</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="629D0CB2" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="7A1A8A18" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DFCFAB5" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="6730AFFB" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1292" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D2ACDC4" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="51DC145D" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Ідентифікатор:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E24B423" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="03060802" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>9078065326</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="411F9E0C" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="196DEE80" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Код: 555</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21115" w:rsidRPr="00782F69" w14:paraId="042400BB" w14:textId="77777777" w:rsidTr="005F31A9">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="46878390" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63751785" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vMerge/>
-            <w:tcBorders>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7767137D" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...17 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+          <w:p w14:paraId="1E142DF3" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>17.45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07337495" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Практична робота 2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Федчишин</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Д.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5541" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4863A503" w14:textId="423DC4AF" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...89 lines deleted...]
-          <w:p w14:paraId="68103F83" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="5C0C3F89" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Тема: Правова регламентація розвитку та залучення інвестицій до соціальної сфери в межах сільських територій</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5261810C" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="5CEE4894" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1292" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01A077E3" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="3C633F7D" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D0231" w:rsidRPr="00782F69" w14:paraId="59D56079" w14:textId="77777777" w:rsidTr="005F31A9">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="3D41AC9D" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10745" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="743CC16D" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00782F69" w:rsidRDefault="005D0231" w:rsidP="005F31A9">
+          <w:p w14:paraId="57CF0D64" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Змістовий модуль 3. Органічне виробництво як сучасна економічна модель та вклад в здоров’я нації</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21115" w:rsidRPr="00782F69" w14:paraId="09F2BCBB" w14:textId="77777777" w:rsidTr="00216590">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="23C877E4" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B87E378" w14:textId="1262E5F4" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00CB6C98" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>03</w:t>
+            </w:r>
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="472E43AB" w14:textId="1C387561" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00CB6C98">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB6C98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...30 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E6BF20" w14:textId="036488D8" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="0036677C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+            <w:r w:rsidR="0036677C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>5</w:t>
-            </w:r>
-[...73 lines deleted...]
-              <w:t>09.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5833ED25" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="333F1DD2" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Лекція 9, 10</w:t>
             </w:r>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4871,4142 +5381,4238 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Федчишин</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve"> Д.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="5541" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B1D98A7" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="1767CA0C" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Тема: </w:t>
             </w:r>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Правове регулювання органічного виробництва та переробки сільськогосподарської продукції в ЄС та Україні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1976344F" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="03BEF027" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1292" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66C174EB" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="4F0FA7B6" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Ідентифікатор:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26AF3A62" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="26A1DD04" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>9078065326</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B5F815E" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="2AA8AB83" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Код: 555</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21115" w:rsidRPr="00782F69" w14:paraId="7B537CD8" w14:textId="77777777" w:rsidTr="00216590">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="5AD544BF" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CAC1B40" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...25 lines deleted...]
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
-[...22 lines deleted...]
-              <w:t>11.25</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="519E53A5" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE7E88B" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="41FBC246" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="5541" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27D0E52E" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="7258CF65" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13F4D088" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="541938F8" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1292" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31F0BB70" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="66AB75DB" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21115" w:rsidRPr="00782F69" w14:paraId="6688723A" w14:textId="77777777" w:rsidTr="005F31A9">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="680AFCC5" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42BB4CB2" w14:textId="528933B4" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00CB6C98" w:rsidP="00CB6C98">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE95D69" w14:textId="5B78F650" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...17 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w:p w14:paraId="267A256D" w14:textId="06B79BB8" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="0036677C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+            <w:r w:rsidR="0036677C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:t>1.1</w:t>
-[...22 lines deleted...]
-              </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FB15133" w14:textId="08A8B717" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...30 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="36FA9B7E" w14:textId="53BF9847" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00B52663">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Лекція 11 </w:t>
+            </w:r>
+            <w:r w:rsidR="00B52663">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Кушнір С.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5541" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4084D304" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...38 lines deleted...]
-          <w:p w14:paraId="42A010DA" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="472C02E5" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Тема: Європейські практики органічного виробництва в контексті сталого розвитку сільських територій</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11B35137" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="7E77E806" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1292" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="273F728A" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="590D3067" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Ідентифікатор:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4819DD84" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00B52663" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="1D89E814" w14:textId="77777777" w:rsidR="00B52663" w:rsidRPr="00B52663" w:rsidRDefault="00B52663" w:rsidP="00B52663">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52663">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>81705112353</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2353F270" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="22FD3C9C" w14:textId="4E98F8DE" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00B52663" w:rsidP="00B52663">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52663">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Код:1234</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21115" w:rsidRPr="00782F69" w14:paraId="61CF95AC" w14:textId="77777777" w:rsidTr="005F31A9">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="68645325" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="088FF214" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vMerge/>
-            <w:tcBorders>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B92F61C" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...19 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="15469AF2" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>17.45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FF85E3F" w14:textId="3C7961C3" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...30 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="50B2F9CC" w14:textId="14B0B94C" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00B52663">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Практична робота 3 </w:t>
+            </w:r>
+            <w:r w:rsidR="00B52663">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Кушнір С.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5541" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26447B11" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...38 lines deleted...]
-          <w:p w14:paraId="2C320F79" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="7D25F6AD" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Тема: Розвиток  українського органічного виробництва: реалії сьогодення та європейські практики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="178855B3" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="34753672" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1292" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="644C651A" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="0FB686F6" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21115" w:rsidRPr="00782F69" w14:paraId="20D0E200" w14:textId="77777777" w:rsidTr="005F31A9">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="0D03522C" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD6B317" w14:textId="0A8A7212" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00CB6C98" w:rsidP="00CB6C98">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B52663">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73ADD1A8" w14:textId="4BC9FC83" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00782F69">
+          <w:p w14:paraId="26A174D7" w14:textId="699CB4A5" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="0036677C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+            <w:r w:rsidR="0036677C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r>
-[...31 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E5102A1" w14:textId="30DFE28C" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...34 lines deleted...]
-          <w:p w14:paraId="34DECA35" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="1B0C1CC5" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Практична робота 4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6200267F" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="3AB8820A" w14:textId="1DB9768C" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00B52663" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Луц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve"> Д.М</w:t>
             </w:r>
-            <w:r w:rsidRPr="00782F69">
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="5541" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD1CEC6" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="5361969E" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Тема: Інструменти популяризації органічного виробництва та споживання: економіко-правовий аспект</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DF64657" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="61DC1532" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1292" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BF54B3B" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="53260B49" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Ідентифікатор:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C53BED2" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00B52663" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="57761D1F" w14:textId="77777777" w:rsidR="00B52663" w:rsidRPr="00B52663" w:rsidRDefault="00B52663" w:rsidP="00B52663">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52663">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>2090089156</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13CC5476" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="0F56B8FC" w14:textId="69480494" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00B52663" w:rsidP="00B52663">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B52663">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Код:ZNU108</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D0231" w:rsidRPr="00782F69" w14:paraId="69744F8E" w14:textId="77777777" w:rsidTr="005F31A9">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="21719F3C" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10745" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="087AD725" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00782F69" w:rsidRDefault="005D0231" w:rsidP="005F31A9">
+          <w:p w14:paraId="5374256B" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Змістовий модуль 4. Продовольчий фронт як умова забезпечення безпеки сільських територій</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B9C624F" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00782F69" w:rsidRDefault="005D0231" w:rsidP="005F31A9">
+          <w:p w14:paraId="29CC65FF" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21115" w:rsidRPr="00782F69" w14:paraId="20D9D961" w14:textId="77777777" w:rsidTr="005F31A9">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="684E7AF6" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF69219" w14:textId="1C2F4842" w:rsidR="00782F69" w:rsidRPr="00CB6C98" w:rsidRDefault="00CB6C98" w:rsidP="00CB6C98">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B52663">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E1CF94B" w14:textId="6A4E8A77" w:rsidR="00E21115" w:rsidRPr="00D16B5A" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...49 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+          <w:p w14:paraId="744F7FA1" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>17.45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28946BA5" w14:textId="4CD574C7" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...27 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="28E02652" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Лекція 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A2AE1BE" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Луц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Д.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5541" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60F251A9" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...70 lines deleted...]
-          <w:p w14:paraId="1893803C" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="1A231A94" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">Тема: </w:t>
             </w:r>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Calibri" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Відновлення економічного розвитку сільськогосподарських громад України  в контексті євроінтеграції</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DAB3FE2" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="4FBF7076" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1292" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DBEA2E2" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="7E4A50C1" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Ідентифікатор: 2090089156</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="757B9396" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="0408FFEB" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Код:ZNU108</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21115" w:rsidRPr="00782F69" w14:paraId="15EE49EA" w14:textId="77777777" w:rsidTr="005F31A9">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="406827E8" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25D03019" w14:textId="1547DE8B" w:rsidR="00782F69" w:rsidRPr="00CB6C98" w:rsidRDefault="00CB6C98" w:rsidP="00CB6C98">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED1E4CE" w14:textId="7500A048" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="0036677C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+            <w:r w:rsidR="0036677C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="154395BF" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Лекція 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CD46ADF" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Кушнір С.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5541" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C14C67A" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Тема: Місцевий економічний розвиток сільських територій – основа продовольчої безпеки громад і держави</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="240F0B84" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="607529B0" w14:textId="4A27E367" w:rsidR="00E21115" w:rsidRPr="00D16B5A" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...248 lines deleted...]
-          <w:p w14:paraId="50638B92" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="70398E95" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Ідентифікатор: 817051123</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B1FDCD8" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Код:1234</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21115" w:rsidRPr="00782F69" w14:paraId="6992C0C6" w14:textId="77777777" w:rsidTr="005F31A9">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="2F7943F6" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76CFB63C" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="198F1C87" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>17.45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22461CEB" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Практична робота 5 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Кушнір С.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5541" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D02DD9" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Тема: Дослідження стану та особливостей сільських територій Запорізької області після окупації та військових дій</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7BCCCD" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="719662BB" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...177 lines deleted...]
-          <w:p w14:paraId="23A7707A" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="476CAEC3" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21115" w:rsidRPr="00782F69" w14:paraId="182A9F1A" w14:textId="77777777" w:rsidTr="00344CE4">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="4752C6B5" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A30F507" w14:textId="29231F9E" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00CB6C98" w:rsidP="00CB6C98">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00F74587">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23350462" w14:textId="2D308A6A" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="0036677C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+            <w:r w:rsidR="0036677C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43F5DA39" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Лекція 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49C1A681" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Батракова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Т.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5541" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="251D8EFD" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Тема: Формування програми самозабезпечення власних потреб країни та регіонів  власним виробництвом - «Знай свого виробника»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A033781" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DFA5E92" w14:textId="31B68328" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...236 lines deleted...]
-          <w:p w14:paraId="71215B9B" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="68754786" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Ідентифікатор:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27C4471D" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="7645BCAA" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>6070705843</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FE8FC7A" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="6C63AF8E" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Код:pws9N7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21115" w:rsidRPr="00782F69" w14:paraId="3AACA86E" w14:textId="77777777" w:rsidTr="00344CE4">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="6AEF0EAF" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D9DEBCA" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6B7CA6" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>17.45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C99C518" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Практична робота 6 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Батракова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Т.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5541" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="722B0CEC" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Тема: Напрями відновлення та розвитку  органічного виробництва в Запорізькій області, можливості експорту продовольства в країни ЄС та світу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="789BA674" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36266690" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...189 lines deleted...]
-          <w:p w14:paraId="27C7E519" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="064D9F90" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D0231" w:rsidRPr="00782F69" w14:paraId="2EB36E0C" w14:textId="77777777" w:rsidTr="005F31A9">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="2B7EA9F1" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10745" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BF8F00"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CC64E38" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00782F69" w:rsidRDefault="005D0231" w:rsidP="005F31A9">
+          <w:p w14:paraId="70133254" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="uk-UA"/>
               </w:rPr>
               <w:t>Змістовий модуль 5. Стратегії сталого розвитку сільських територій в контексті євроінтеграції та післявоєнного відновлення</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21115" w:rsidRPr="00782F69" w14:paraId="1DC976BB" w14:textId="77777777" w:rsidTr="005F31A9">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="0F122946" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="354A4BE8" w14:textId="5A12ADF4" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00CB6C98" w:rsidP="00CB6C98">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00F74587">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34918293" w14:textId="3EE539C2" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...38 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7E4ED673" w14:textId="7FBE6A82" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="0036677C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+            <w:r w:rsidR="0036677C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4B0E6E" w14:textId="3767BDCC" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...35 lines deleted...]
-          <w:p w14:paraId="5375614F" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="3185EB72" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Лекція 15</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5922FB40" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="79A63D04" w14:textId="7620F807" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00F74587" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F74587">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Батракова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F74587">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve"> Т.І.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="5541" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E0DA124" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="797FC307" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Тема: Формування стратегії сталого розвитку сільських територій: досвід країн Європи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BEBA237" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="3569D80F" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1292" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79BB0466" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="38927C4F" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Ідентифікатор:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16A4B6E4" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00F74587" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="42129D47" w14:textId="77777777" w:rsidR="00F74587" w:rsidRPr="00F74587" w:rsidRDefault="00F74587" w:rsidP="00F74587">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F74587">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>6070705843</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="480909CA" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="315E7097" w14:textId="5F287672" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00F74587" w:rsidP="00F74587">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F74587">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Код:pws9N7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21115" w:rsidRPr="00782F69" w14:paraId="1B02D517" w14:textId="77777777" w:rsidTr="005F31A9">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="7A70C69D" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C622CB" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A31A0B6" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>17.45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CEF2D3A" w14:textId="14B1968D" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Практична робота 7 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F74587" w:rsidRPr="00F74587">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Батракова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F74587" w:rsidRPr="00F74587">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Т.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5541" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA6CC02" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Тема: Інноваційні бізнесові моделі у сфері розвитку сільських територій в контексті забезпечення продовольчої безпеки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FED3C91" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54DCB06F" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...190 lines deleted...]
-          <w:p w14:paraId="748E87F6" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="4B3990B1" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21115" w:rsidRPr="00782F69" w14:paraId="2DEFB48D" w14:textId="77777777" w:rsidTr="00D54D23">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="64A8A7E0" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53807FF4" w14:textId="023C514B" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00CB6C98" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F74587">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidR="00782F69" w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03B9847E" w14:textId="37786155" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00CB6C98">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB6C98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1C88DF" w14:textId="3F7090D0" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="0036677C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+            <w:r w:rsidR="0036677C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04BBCE93" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Лекція 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33F07EBF" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Батракова Т.І.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C3B38B5" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5541" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76FB50FE" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Тема 15. Розробка бізнес-плану малого сільськогосподарського виробництва у відповідності до стратегії «Від ферми до столу»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="225F06ED" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56B59C69" w14:textId="52F519EE" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...274 lines deleted...]
-          <w:p w14:paraId="3387CE28" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="3299863E" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Ідентифікатор:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BFCABAB" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="46BFD1B0" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>6070705843</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2752C8D7" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="47DC2C9F" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Код:pws9N7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21115" w:rsidRPr="00782F69" w14:paraId="379379CB" w14:textId="77777777" w:rsidTr="00D54D23">
+      <w:tr w:rsidR="00782F69" w:rsidRPr="00782F69" w14:paraId="60B42ACF" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="353D2D98" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="070AE54E" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>17.45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="480BA6F2" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Практична робота 8 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Батракова Т.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5541" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="021061F1" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>Тема: Бізнес-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>симуляційна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Droid Sans Fallback" w:hAnsi="Liberation Serif" w:cs="FreeSans"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гра: бізнес-план малого сільськогосподарського підприємства та формування ефективної стратегії його роботи відповідно до принципів ЄС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="498A0DBA" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00782F69">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FEE53E5" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...206 lines deleted...]
-          <w:p w14:paraId="4434C5C2" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="503D74BC" w14:textId="77777777" w:rsidR="00782F69" w:rsidRPr="00782F69" w:rsidRDefault="00782F69" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E21115" w:rsidRPr="00782F69" w14:paraId="14362C65" w14:textId="77777777" w:rsidTr="005F31A9">
+      <w:tr w:rsidR="00CB6C98" w:rsidRPr="00782F69" w14:paraId="2207D980" w14:textId="77777777" w:rsidTr="00CA683E">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FB4442D" w14:textId="6CA8EB78" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...72 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+          <w:p w14:paraId="77253841" w14:textId="071B34DB" w:rsidR="00CB6C98" w:rsidRPr="00782F69" w:rsidRDefault="00CB6C98" w:rsidP="0036677C">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9073" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20B63CA8" w14:textId="06D963ED" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
-[...36 lines deleted...]
-          <w:p w14:paraId="0A41AA7D" w14:textId="77777777" w:rsidR="00E21115" w:rsidRPr="00782F69" w:rsidRDefault="00E21115" w:rsidP="00E21115">
+          <w:p w14:paraId="69EC1C55" w14:textId="1B8C5136" w:rsidR="00CB6C98" w:rsidRPr="00782F69" w:rsidRDefault="00CB6C98" w:rsidP="00782F69">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00782F69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Droid Sans Fallback" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="2"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Залік – презентація кращих індивідуальних або групових проєктів</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D51CDE5" w14:textId="77777777" w:rsidR="005D0231" w:rsidRDefault="005D0231" w:rsidP="005D0231">
+    <w:p w14:paraId="0EAD7E43" w14:textId="5534B44A" w:rsidR="00782F69" w:rsidRDefault="00782F69" w:rsidP="00F74587">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4654B4AA" w14:textId="77777777" w:rsidR="005D0231" w:rsidRDefault="005D0231" w:rsidP="005D0231">
+    <w:p w14:paraId="7613EB96" w14:textId="771A6017" w:rsidR="00FB695F" w:rsidRDefault="00D10546" w:rsidP="00D10546">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10546">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Про с</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D10546">
+      <w:r w:rsidR="00FB695F" w:rsidRPr="00D10546">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>истем</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D10546">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D10546">
+      <w:r w:rsidR="00FB695F" w:rsidRPr="00D10546">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005C7A58">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">накопичення балів </w:t>
       </w:r>
       <w:r w:rsidRPr="00D10546">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>слухач</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005C7A58">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ами</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10546">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> курсу</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA3BBF1" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00973398" w:rsidRDefault="005D0231" w:rsidP="005D0231">
+    <w:p w14:paraId="62FDA6B2" w14:textId="77777777" w:rsidR="00973398" w:rsidRPr="00973398" w:rsidRDefault="00973398" w:rsidP="003019B0">
       <w:pPr>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973398">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Поточний контроль.</w:t>
       </w:r>
       <w:r w:rsidRPr="00973398">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> По закінченню кожного модулю студент має виконати тестові завдання (оцінюються в 10 балів кожен тест). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366DF2C1" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00782F69" w:rsidRDefault="005D0231" w:rsidP="005D0231">
+    <w:p w14:paraId="10FAD6CD" w14:textId="77777777" w:rsidR="00A93597" w:rsidRPr="00782F69" w:rsidRDefault="00A93597" w:rsidP="003019B0">
       <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Підсумковий заліковий модуль. Терміни виконання </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9024,309 +9630,344 @@
         <w:t xml:space="preserve">групової </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>проєктної</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> роботи: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3306A6AA" w14:textId="77777777" w:rsidR="005D0231" w:rsidRDefault="005D0231" w:rsidP="005D0231">
+    <w:p w14:paraId="7A6707B4" w14:textId="1FAF8C0F" w:rsidR="00A93597" w:rsidRDefault="00A93597" w:rsidP="003019B0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Для слухачів курсу, які бажають отримати вище 60 балів, необхідно </w:t>
+        <w:t>Для слухачів</w:t>
+      </w:r>
+      <w:r w:rsidR="00973398">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> курсу, які бажають отримати</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вище 60</w:t>
+      </w:r>
+      <w:r w:rsidR="00973398">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> балів</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, необхідно </w:t>
       </w:r>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>до</w:t>
       </w:r>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CB6C98">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>07</w:t>
+        <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CB6C98">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>12</w:t>
+        <w:t>05</w:t>
       </w:r>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CB6C98">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>року</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2134855A" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00A93597" w:rsidRDefault="005D0231" w:rsidP="005D0231">
+    <w:p w14:paraId="5A86F37C" w14:textId="19F56B19" w:rsidR="00A93597" w:rsidRPr="00A93597" w:rsidRDefault="00973398" w:rsidP="003019B0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>сформувати малі групи (5-7 осіб);</w:t>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93597">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>формувати малі групи (5-7 осіб);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EC8D02" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00A93597" w:rsidRDefault="005D0231" w:rsidP="005D0231">
+    <w:p w14:paraId="00298BD5" w14:textId="02CAF072" w:rsidR="00A93597" w:rsidRPr="00A93597" w:rsidRDefault="00A93597" w:rsidP="003019B0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>обрати тему завдання та громаду / сільську територі</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00973398">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ю</w:t>
       </w:r>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>, на основі якої</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> буде</w:t>
       </w:r>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>розроблятися завдання в малих групах;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BEA7238" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00973398" w:rsidRDefault="005D0231" w:rsidP="005D0231">
+    <w:p w14:paraId="35F0976D" w14:textId="6EB3F603" w:rsidR="00973398" w:rsidRPr="00973398" w:rsidRDefault="00973398" w:rsidP="003019B0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>зробити аналітичне</w:t>
       </w:r>
-      <w:r w:rsidRPr="00782F69">
+      <w:r w:rsidR="00A93597" w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>дослідження з елементами</w:t>
       </w:r>
-      <w:r w:rsidRPr="00782F69">
+      <w:r w:rsidR="00A93597" w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> стратегічного пл</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>анування та бізнес-моделювання;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2CCF26" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00973398" w:rsidRDefault="005D0231" w:rsidP="005D0231">
+    <w:p w14:paraId="62ED9E88" w14:textId="05C07C13" w:rsidR="00973398" w:rsidRPr="00973398" w:rsidRDefault="00973398" w:rsidP="003019B0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">прикріпити </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">виконане завдання </w:t>
       </w:r>
       <w:r w:rsidRPr="00782F69">
@@ -9337,134 +9978,118 @@
         <w:t xml:space="preserve">в систему </w:t>
       </w:r>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Moodle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E13A191" w14:textId="77777777" w:rsidR="005D0231" w:rsidRDefault="005D0231" w:rsidP="005D0231">
+    <w:p w14:paraId="2E280B58" w14:textId="4168F532" w:rsidR="00FB695F" w:rsidRDefault="00973398" w:rsidP="003019B0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>підгот</w:t>
       </w:r>
-      <w:r w:rsidRPr="00782F69">
+      <w:r w:rsidR="00A93597" w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>уватися до публічної презентації роботи.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522A43CA" w14:textId="77777777" w:rsidR="005D0231" w:rsidRDefault="005D0231" w:rsidP="005D0231">
+    <w:p w14:paraId="289C4660" w14:textId="79398173" w:rsidR="00300857" w:rsidRPr="001B4B29" w:rsidRDefault="00300857" w:rsidP="00300857">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="001B4B29">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Про сертифікати </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17DC0DE5" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00782F69" w:rsidRDefault="005D0231" w:rsidP="005D0231">
+    <w:p w14:paraId="5AC0A276" w14:textId="3F151A70" w:rsidR="00973398" w:rsidRPr="00782F69" w:rsidRDefault="00973398" w:rsidP="003019B0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200" w:line="253" w:lineRule="atLeast"/>
-        <w:ind w:left="-993" w:firstLine="993"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -9567,94 +10192,84 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Google</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00973398">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>-посиланням після закінчення курсу. Мінімальна кількість балів для отримання сертифікату  - 60 балів.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700DBF03" w14:textId="77777777" w:rsidR="005D0231" w:rsidRDefault="005D0231" w:rsidP="005D0231">
+    <w:p w14:paraId="0428D927" w14:textId="77777777" w:rsidR="00300857" w:rsidRDefault="00300857" w:rsidP="003019B0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00300857">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Про інтелектуальну власність </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="102E292C" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="00782F69" w:rsidRDefault="005D0231" w:rsidP="005D0231">
+    <w:p w14:paraId="242DF120" w14:textId="08645E20" w:rsidR="00481D61" w:rsidRPr="00782F69" w:rsidRDefault="00481D61" w:rsidP="003019B0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200" w:line="253" w:lineRule="atLeast"/>
-        <w:ind w:left="-993" w:firstLine="993"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Звертаємо Вашу увагу та просимо при використанні </w:t>
       </w:r>
@@ -9764,461 +10379,182 @@
       </w:r>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">авторів та посилання на курс. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55EE2B97" w14:textId="57DC3CD9" w:rsidR="005D0231" w:rsidRDefault="005D0231" w:rsidP="005D0231">
+    <w:p w14:paraId="5980737B" w14:textId="6A0FDBB5" w:rsidR="00973398" w:rsidRDefault="00973398" w:rsidP="003019B0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37174652" w14:textId="77777777" w:rsidR="00AD7A93" w:rsidRDefault="00AD7A93" w:rsidP="005D0231">
+    <w:p w14:paraId="7D6C9AB9" w14:textId="77777777" w:rsidR="00E14FE4" w:rsidRDefault="00E14FE4" w:rsidP="003019B0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="2D0B18F2" w14:textId="77777777" w:rsidR="005D0231" w:rsidRPr="001B4B29" w:rsidRDefault="005D0231" w:rsidP="005D0231">
-[...292 lines deleted...]
-    <w:p w14:paraId="1CED10E9" w14:textId="77777777" w:rsidR="00A93597" w:rsidRPr="00782F69" w:rsidRDefault="00A93597" w:rsidP="00A02611">
+    <w:p w14:paraId="1CED10E9" w14:textId="77777777" w:rsidR="00A93597" w:rsidRPr="00782F69" w:rsidRDefault="00A93597" w:rsidP="003019B0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200" w:line="253" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Реалізація проєкту 101127828 — NEWAGRO — ERASMUS-JMO-2023-HEI-TCH-RSCH здійснюється за підтримки Програми </w:t>
+        <w:t xml:space="preserve">Реалізація </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Erasmus</w:t>
+        <w:t>проєкту</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:t xml:space="preserve"> 101127828 — NEWAGRO — ERASMUS-JMO-2023-HEI-TCH-RSCH здійснюється за підтримки Програми </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00782F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Erasmus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00782F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:t>+ Європейського Союзу</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DAE8B7E" w14:textId="77777777" w:rsidR="00A93597" w:rsidRPr="00782F69" w:rsidRDefault="00A93597" w:rsidP="00A93597">
+    <w:p w14:paraId="3C2A3A3D" w14:textId="77777777" w:rsidR="00A93597" w:rsidRPr="00782F69" w:rsidRDefault="00A93597" w:rsidP="003019B0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-993"/>
+        <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C2A3A3D" w14:textId="77777777" w:rsidR="00A93597" w:rsidRPr="00782F69" w:rsidRDefault="00A93597" w:rsidP="00A93597">
+    <w:p w14:paraId="3B090B5B" w14:textId="08DFD80C" w:rsidR="00A93597" w:rsidRPr="00782F69" w:rsidRDefault="00C525F5" w:rsidP="003019B0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-993"/>
-[...12 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Запрошуємо </w:t>
       </w:r>
       <w:r w:rsidR="00A93597" w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -10232,54 +10568,55 @@
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">наших </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A93597" w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>соцмереж</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A93597" w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="650569B0" w14:textId="26FB2818" w:rsidR="00A93597" w:rsidRPr="00782F69" w:rsidRDefault="00A93597" w:rsidP="00A02611">
+    <w:p w14:paraId="650569B0" w14:textId="77777777" w:rsidR="00A93597" w:rsidRPr="00782F69" w:rsidRDefault="00A93597" w:rsidP="003019B0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A707691" wp14:editId="77818F5C">
             <wp:extent cx="889000" cy="889000"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:docPr id="4" name="Рисунок 4" descr="https://newagro.znu.edu.ua/facebook.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -10306,58 +10643,50 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="889000" cy="889000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A02611">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4065B1D6" wp14:editId="18642A7F">
             <wp:extent cx="869950" cy="869950"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:docPr id="5" name="Рисунок 5" descr="https://newagro.znu.edu.ua/instagram.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="https://newagro.znu.edu.ua/instagram.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9">
@@ -10384,325 +10713,327 @@
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55BF161D" wp14:editId="02DBB0E8">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="6985" b="6350"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55BF161D" wp14:editId="1EC0376B">
+            <wp:extent cx="844550" cy="847320"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Рисунок 6" descr="https://newagro.znu.edu.ua/qr.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="https://newagro.znu.edu.ua/qr.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="876037" cy="876706"/>
+                      <a:ext cx="886300" cy="889207"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB477A8" w14:textId="77777777" w:rsidR="00A93597" w:rsidRPr="00782F69" w:rsidRDefault="00A93597" w:rsidP="00A93597">
+    <w:p w14:paraId="1BB477A8" w14:textId="77777777" w:rsidR="00A93597" w:rsidRPr="00782F69" w:rsidRDefault="00A93597" w:rsidP="003019B0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-993"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="755F1F07" w14:textId="77777777" w:rsidR="00A93597" w:rsidRPr="00782F69" w:rsidRDefault="00A93597" w:rsidP="00A93597">
+    <w:p w14:paraId="755F1F07" w14:textId="77777777" w:rsidR="00A93597" w:rsidRPr="00782F69" w:rsidRDefault="00A93597" w:rsidP="003019B0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200" w:line="253" w:lineRule="atLeast"/>
-        <w:ind w:left="-993"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D3635D2" w14:textId="77777777" w:rsidR="00A93597" w:rsidRPr="00782F69" w:rsidRDefault="00A93597" w:rsidP="00A93597">
+    <w:p w14:paraId="5D3635D2" w14:textId="77777777" w:rsidR="00A93597" w:rsidRPr="00782F69" w:rsidRDefault="00A93597" w:rsidP="003019B0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="253" w:lineRule="atLeast"/>
-        <w:ind w:left="-993"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03BB90E2" w14:textId="77777777" w:rsidR="00A93597" w:rsidRPr="00782F69" w:rsidRDefault="00A93597" w:rsidP="00A93597">
+    <w:p w14:paraId="03BB90E2" w14:textId="77777777" w:rsidR="00A93597" w:rsidRPr="00782F69" w:rsidRDefault="00A93597" w:rsidP="003019B0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="253" w:lineRule="atLeast"/>
-        <w:ind w:left="-993"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Будемо раді зустрічі!</w:t>
       </w:r>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB1EE8A" w14:textId="77777777" w:rsidR="00A93597" w:rsidRPr="00782F69" w:rsidRDefault="00A93597" w:rsidP="00A93597">
+    <w:p w14:paraId="4DB1EE8A" w14:textId="77777777" w:rsidR="00A93597" w:rsidRPr="00782F69" w:rsidRDefault="00A93597" w:rsidP="003019B0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="253" w:lineRule="atLeast"/>
-        <w:ind w:left="-993"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Команда проєкту </w:t>
       </w:r>
       <w:r w:rsidRPr="00782F69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>NEWAGRO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E190611" w14:textId="77777777" w:rsidR="00A93597" w:rsidRDefault="00A93597" w:rsidP="00A93597">
+    <w:p w14:paraId="3E190611" w14:textId="77777777" w:rsidR="00A93597" w:rsidRDefault="00A93597" w:rsidP="003019B0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="610A7D29" w14:textId="77777777" w:rsidR="00A93597" w:rsidRDefault="00A93597" w:rsidP="00A93597">
+    <w:p w14:paraId="610A7D29" w14:textId="77777777" w:rsidR="00A93597" w:rsidRDefault="00A93597" w:rsidP="003019B0">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="253" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2658F5FA" w14:textId="3DE1411A" w:rsidR="00205F1A" w:rsidRPr="00A93597" w:rsidRDefault="00205F1A" w:rsidP="009727B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="058B4EA7" w14:textId="4C5505BA" w:rsidR="00205F1A" w:rsidRDefault="00205F1A" w:rsidP="009727B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B2672EA" w14:textId="77777777" w:rsidR="00205F1A" w:rsidRPr="004955FE" w:rsidRDefault="00205F1A" w:rsidP="009727B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00205F1A" w:rsidRPr="004955FE" w:rsidSect="00601354">
+    <w:sectPr w:rsidR="00205F1A" w:rsidRPr="004955FE" w:rsidSect="003019B0">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="851" w:right="850" w:bottom="851" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="849" w:bottom="851" w:left="993" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Droid Sans Fallback">
     <w:altName w:val="Yu Gothic"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="FreeSans">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -10802,138 +11133,252 @@
     <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54201869"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D60C3ECA"/>
+    <w:lvl w:ilvl="0" w:tplc="04220001">
+      <w:start w:val="16"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04220001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04220001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00542B58"/>
     <w:rsid w:val="00050FCE"/>
     <w:rsid w:val="000C04B4"/>
     <w:rsid w:val="000D5F27"/>
     <w:rsid w:val="001232CA"/>
     <w:rsid w:val="00141056"/>
     <w:rsid w:val="00186F4F"/>
     <w:rsid w:val="001B4B29"/>
     <w:rsid w:val="00205F1A"/>
     <w:rsid w:val="002062B8"/>
-    <w:rsid w:val="0024399B"/>
     <w:rsid w:val="00266377"/>
     <w:rsid w:val="00296457"/>
-    <w:rsid w:val="002F3333"/>
     <w:rsid w:val="00300857"/>
+    <w:rsid w:val="003019B0"/>
     <w:rsid w:val="003267E4"/>
-    <w:rsid w:val="00335C49"/>
+    <w:rsid w:val="0036677C"/>
+    <w:rsid w:val="003B3A68"/>
     <w:rsid w:val="003D2BB1"/>
-    <w:rsid w:val="0041360A"/>
     <w:rsid w:val="00462C47"/>
     <w:rsid w:val="00481D61"/>
     <w:rsid w:val="004955FE"/>
     <w:rsid w:val="00495B13"/>
     <w:rsid w:val="004E49C2"/>
     <w:rsid w:val="00535423"/>
     <w:rsid w:val="00542B58"/>
     <w:rsid w:val="00552E27"/>
     <w:rsid w:val="005C7A58"/>
-    <w:rsid w:val="005D0231"/>
     <w:rsid w:val="005E0F56"/>
+    <w:rsid w:val="005F2BE3"/>
     <w:rsid w:val="00601354"/>
     <w:rsid w:val="006246BB"/>
     <w:rsid w:val="006269E6"/>
-    <w:rsid w:val="006D1C95"/>
+    <w:rsid w:val="00652CA2"/>
     <w:rsid w:val="006D1E81"/>
-    <w:rsid w:val="007447F6"/>
     <w:rsid w:val="00751376"/>
     <w:rsid w:val="00760F7B"/>
     <w:rsid w:val="00782F69"/>
     <w:rsid w:val="007A1D8D"/>
     <w:rsid w:val="007D44D0"/>
+    <w:rsid w:val="0085433B"/>
     <w:rsid w:val="008D22D1"/>
+    <w:rsid w:val="00934C90"/>
     <w:rsid w:val="00946E5F"/>
     <w:rsid w:val="00955EFD"/>
     <w:rsid w:val="009727B1"/>
     <w:rsid w:val="00973398"/>
     <w:rsid w:val="00981455"/>
     <w:rsid w:val="009E1A73"/>
     <w:rsid w:val="009F507D"/>
-    <w:rsid w:val="00A02611"/>
-    <w:rsid w:val="00A34548"/>
     <w:rsid w:val="00A93597"/>
-    <w:rsid w:val="00AD7A93"/>
-    <w:rsid w:val="00B64126"/>
+    <w:rsid w:val="00B52663"/>
     <w:rsid w:val="00BB60F8"/>
     <w:rsid w:val="00BD055A"/>
     <w:rsid w:val="00C525F5"/>
-    <w:rsid w:val="00C72017"/>
     <w:rsid w:val="00C95AA3"/>
+    <w:rsid w:val="00CA683E"/>
     <w:rsid w:val="00CB6C5A"/>
+    <w:rsid w:val="00CB6C98"/>
     <w:rsid w:val="00D10546"/>
-    <w:rsid w:val="00D16B5A"/>
     <w:rsid w:val="00DC1611"/>
     <w:rsid w:val="00DD7367"/>
-    <w:rsid w:val="00E21115"/>
+    <w:rsid w:val="00E14FE4"/>
     <w:rsid w:val="00E70059"/>
-    <w:rsid w:val="00ED380A"/>
+    <w:rsid w:val="00F073C0"/>
+    <w:rsid w:val="00F74587"/>
     <w:rsid w:val="00FB695F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -11699,51 +12144,51 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1378045879">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/+tUWqRT9-aK8zMzgy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.znu.edu.ua/course/view.php?id=16248" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.znu.edu.ua/course/view.php?id=16248" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t.me/+S1DyrwoknlMxZGNi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.znu.edu.ua/course/view.php?id=16248" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.znu.edu.ua/course/view.php?id=16248" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12002,76 +12447,76 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>5117</Words>
-  <Characters>2917</Characters>
+  <Words>5093</Words>
+  <Characters>2904</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8018</CharactersWithSpaces>
+  <CharactersWithSpaces>7982</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Venherska Natalia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>