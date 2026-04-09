--- v0 (2025-12-15)
+++ v1 (2026-04-09)
@@ -691,54 +691,54 @@
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15012" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="82" d="100"/>
-          <a:sy n="82" d="100"/>
+          <a:sx n="85" d="100"/>
+          <a:sy n="85" d="100"/>
         </p:scale>
-        <p:origin x="720" y="72"/>
+        <p:origin x="590" y="62"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
         <p:guide orient="horz" pos="3113"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="66" d="100"/>
         <a:sy n="66" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
@@ -841,51 +841,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{C475D3F2-E044-4CAF-8E8B-6DE12CFFA89B}" type="datetime1">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>24.10.2025</a:t>
+              <a:t>25.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Місце для нижнього колонтитула 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95BD4EF4-9023-4CAF-937E-F78CF009DBDD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -921,51 +921,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{CA00C303-0EDA-42E1-9745-6C6A39A7B5C4}" type="slidenum">
               <a:rPr lang="uk-UA" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3016766461"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:hf hdr="0" ftr="0" dt="0"/>
 </p:handoutMaster>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
@@ -1027,51 +1027,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{319AA573-4FA9-4EBE-9562-3CA59976C3DF}" type="datetime1">
               <a:rPr lang="uk-UA" smtClean="0"/>
               <a:pPr/>
-              <a:t>24.10.2025</a:t>
+              <a:t>25.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Місце для зображення 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1188,51 +1188,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{6FC40A10-6036-4879-816D-55C01FC94846}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="765739614"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:hf hdr="0" ftr="0" dt="0"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
@@ -2294,51 +2294,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Місце для номера слайда 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D7BCC5D-6F2C-472F-BD4C-4096793DFC24}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Прямокутник 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BE854BB-FA44-4CAB-85DF-F5C412560348}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4416552"/>
             <a:ext cx="12192000" cy="2441448"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -3021,51 +3021,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Місце для номера слайда 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{306DF5D8-12DC-494E-B0F1-2E9C86A14544}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABF87C9E-53A2-4DE1-89DC-3907BE2E3D3C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4292016" y="707529"/>
             <a:ext cx="7118056" cy="569086"/>
@@ -4563,51 +4563,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Місце для номера слайда 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92459C86-0106-40E0-AA18-795EC5787677}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Місце для зображення 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D14F7B3-A6CF-491C-9855-75B5784CC456}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="859665"/>
             <a:ext cx="1078992" cy="548640"/>
@@ -6410,51 +6410,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Місце для номера слайда 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{306DF5D8-12DC-494E-B0F1-2E9C86A14544}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABF87C9E-53A2-4DE1-89DC-3907BE2E3D3C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6096000" y="707529"/>
             <a:ext cx="5314072" cy="569086"/>
@@ -7670,51 +7670,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Місце для номера слайда 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{306DF5D8-12DC-494E-B0F1-2E9C86A14544}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABF87C9E-53A2-4DE1-89DC-3907BE2E3D3C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="806105" y="707529"/>
             <a:ext cx="3704150" cy="569086"/>
@@ -9238,51 +9238,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Місце для номера слайда 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92459C86-0106-40E0-AA18-795EC5787677}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Місце для зображення 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D14F7B3-A6CF-491C-9855-75B5784CC456}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="859665"/>
             <a:ext cx="1078992" cy="548640"/>
@@ -11339,51 +11339,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Місце для номера слайда 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{306DF5D8-12DC-494E-B0F1-2E9C86A14544}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABF87C9E-53A2-4DE1-89DC-3907BE2E3D3C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6096000" y="707529"/>
             <a:ext cx="5314072" cy="569086"/>
@@ -12361,51 +12361,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Місце для номера слайда 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{306DF5D8-12DC-494E-B0F1-2E9C86A14544}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABF87C9E-53A2-4DE1-89DC-3907BE2E3D3C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8736466" y="707529"/>
             <a:ext cx="2673606" cy="569086"/>
@@ -14826,51 +14826,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Місце для номера слайда 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92459C86-0106-40E0-AA18-795EC5787677}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Місце для зображення 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D14F7B3-A6CF-491C-9855-75B5784CC456}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="859665"/>
             <a:ext cx="1078992" cy="548640"/>
@@ -15592,51 +15592,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Місце для номера слайда 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92459C86-0106-40E0-AA18-795EC5787677}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Місце для зображення 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D14F7B3-A6CF-491C-9855-75B5784CC456}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="859665"/>
             <a:ext cx="1078992" cy="548640"/>
@@ -17588,51 +17588,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Місце для номера слайда 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{306DF5D8-12DC-494E-B0F1-2E9C86A14544}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABF87C9E-53A2-4DE1-89DC-3907BE2E3D3C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5104263" y="707529"/>
             <a:ext cx="6310887" cy="569086"/>
@@ -20531,51 +20531,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Місце для номера слайда 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13A749CC-EB55-4FEF-AA4C-9A9C6E2AA9C0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="9" name="Група 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F3E26A6-6962-4A35-AA86-805537D45296}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6769768" y="1947412"/>
             <a:ext cx="4238887" cy="102440"/>
             <a:chOff x="3631690" y="2252140"/>
             <a:chExt cx="7383543" cy="102440"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -21361,51 +21361,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Місце для номера слайда 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92459C86-0106-40E0-AA18-795EC5787677}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Місце для зображення 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D14F7B3-A6CF-491C-9855-75B5784CC456}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="859665"/>
             <a:ext cx="1078992" cy="548640"/>
@@ -23440,51 +23440,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Місце для номера слайда 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{306DF5D8-12DC-494E-B0F1-2E9C86A14544}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABF87C9E-53A2-4DE1-89DC-3907BE2E3D3C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6894591" y="1411243"/>
             <a:ext cx="4494133" cy="804338"/>
@@ -24381,51 +24381,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Місце для номера слайда 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{306DF5D8-12DC-494E-B0F1-2E9C86A14544}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Місце для зображення 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A541F291-2E4B-474E-9ED0-55C97A2A066D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="859665"/>
             <a:ext cx="1078992" cy="548640"/>
@@ -25695,51 +25695,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Місце для номера слайда 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{306DF5D8-12DC-494E-B0F1-2E9C86A14544}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABF87C9E-53A2-4DE1-89DC-3907BE2E3D3C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3848934" y="457496"/>
             <a:ext cx="4494133" cy="804338"/>
@@ -26368,51 +26368,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Місце для номера слайда 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{306DF5D8-12DC-494E-B0F1-2E9C86A14544}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABF87C9E-53A2-4DE1-89DC-3907BE2E3D3C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5104263" y="707529"/>
             <a:ext cx="6310887" cy="569086"/>
@@ -29142,51 +29142,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Місце для номера слайда 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92459C86-0106-40E0-AA18-795EC5787677}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Місце для зображення 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D14F7B3-A6CF-491C-9855-75B5784CC456}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="859665"/>
             <a:ext cx="1078992" cy="548640"/>
@@ -29966,51 +29966,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Місце для номера слайда 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{306DF5D8-12DC-494E-B0F1-2E9C86A14544}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABF87C9E-53A2-4DE1-89DC-3907BE2E3D3C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6096000" y="1294387"/>
             <a:ext cx="5314072" cy="569086"/>
@@ -32564,51 +32564,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Місце для номера слайда 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D7BCC5D-6F2C-472F-BD4C-4096793DFC24}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Прямокутник 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BE854BB-FA44-4CAB-85DF-F5C412560348}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4416552"/>
             <a:ext cx="12192000" cy="2441448"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -33303,51 +33303,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Місце для номера слайда 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13A749CC-EB55-4FEF-AA4C-9A9C6E2AA9C0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="9" name="Група 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F3E26A6-6962-4A35-AA86-805537D45296}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="6769768" y="1947412"/>
             <a:ext cx="2520148" cy="102440"/>
             <a:chOff x="3631690" y="2252140"/>
             <a:chExt cx="4389743" cy="102440"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -34091,51 +34091,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Місце для номера слайда 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92459C86-0106-40E0-AA18-795EC5787677}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Місце для зображення 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D14F7B3-A6CF-491C-9855-75B5784CC456}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="859665"/>
             <a:ext cx="1078992" cy="548640"/>
@@ -34852,51 +34852,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Місце для номера слайда 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{714C6A0A-8A9D-47A1-97DA-BB494915175B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
               <a:pPr rtl="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Місце для вмісту 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEA943F6-C418-4339-8C7E-A12127BDE29C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1187777"/>
             <a:ext cx="10515600" cy="4534293"/>
@@ -35172,51 +35172,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Місце для номера слайда 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{714C6A0A-8A9D-47A1-97DA-BB494915175B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
               <a:pPr rtl="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Місце для вмісту 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FD6D4E1-CC57-4556-9CB7-31B375477219}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1159497"/>
             <a:ext cx="5181600" cy="4543719"/>
@@ -35595,51 +35595,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Місце для номера слайда 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{714C6A0A-8A9D-47A1-97DA-BB494915175B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
               <a:pPr rtl="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Місце для тексту 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85C650EE-495E-44EB-870B-AC85B18EBDB8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1256955"/>
             <a:ext cx="5157787" cy="823912"/>
@@ -36129,51 +36129,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Місце для номера слайда 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{714C6A0A-8A9D-47A1-97DA-BB494915175B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
               <a:pPr rtl="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A02905C-2C7D-4445-B47F-3EBBA44657F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
@@ -36538,51 +36538,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Місце для номера слайда 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{714C6A0A-8A9D-47A1-97DA-BB494915175B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
               <a:pPr rtl="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A02905C-2C7D-4445-B47F-3EBBA44657F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
@@ -36947,51 +36947,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Місце для номера слайда 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{714C6A0A-8A9D-47A1-97DA-BB494915175B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
               <a:pPr rtl="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="883991623"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Пусто">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -37133,51 +37133,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Місце для номера слайда 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{714C6A0A-8A9D-47A1-97DA-BB494915175B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
               <a:pPr rtl="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2231715845"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Макет із заголовком, зображенням і вмістом">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -37318,51 +37318,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Місце для номера слайда 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{306DF5D8-12DC-494E-B0F1-2E9C86A14544}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABF87C9E-53A2-4DE1-89DC-3907BE2E3D3C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6894591" y="1090118"/>
             <a:ext cx="4494133" cy="804338"/>
@@ -38257,51 +38257,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Місце для номера слайда 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92459C86-0106-40E0-AA18-795EC5787677}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Місце для зображення 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D14F7B3-A6CF-491C-9855-75B5784CC456}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="859665"/>
             <a:ext cx="1078992" cy="548640"/>
@@ -38986,51 +38986,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Місце для номера слайда 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{306DF5D8-12DC-494E-B0F1-2E9C86A14544}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABF87C9E-53A2-4DE1-89DC-3907BE2E3D3C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6400317" y="707529"/>
             <a:ext cx="4494133" cy="569086"/>
@@ -41120,51 +41120,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Місце для номера слайда 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92459C86-0106-40E0-AA18-795EC5787677}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Прямокутник 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ACF4ED1-C6C8-4C5C-8C14-4FF197588C03}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6192163" y="1435133"/>
             <a:ext cx="5175504" cy="4187952"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -42133,51 +42133,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Місце для номера слайда 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92459C86-0106-40E0-AA18-795EC5787677}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Місце для зображення 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D14F7B3-A6CF-491C-9855-75B5784CC456}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="859665"/>
             <a:ext cx="1078992" cy="548640"/>
@@ -42766,51 +42766,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Місце для номера слайда 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{306DF5D8-12DC-494E-B0F1-2E9C86A14544}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Заголовок 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABF87C9E-53A2-4DE1-89DC-3907BE2E3D3C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5104263" y="707529"/>
             <a:ext cx="6310887" cy="569086"/>
@@ -44383,51 +44383,51 @@
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2826344030"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout35.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout35.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -44651,51 +44651,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="778643" y="5879656"/>
             <a:ext cx="354492" cy="297307"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="bg2"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr rtl="0"/>
             <a:fld id="{8D581BC7-E183-40DB-AC97-C19EA4EB8894}" type="slidenum">
               <a:rPr lang="uk-UA" noProof="0" smtClean="0"/>
               <a:pPr rtl="0"/>
-              <a:t>‹#›</a:t>
+              <a:t>‹№›</a:t>
             </a:fld>
             <a:endParaRPr lang="uk-UA" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Овал 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FEF1588-F385-48F3-800A-554A9423E77A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="809310" y="5879656"/>
             <a:ext cx="283464" cy="283464"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
@@ -45336,67 +45336,91 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Підзаголовок 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F40A11AA-C85D-4AF4-92B2-0F4E36F4EC91}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4702628" y="5029201"/>
             <a:ext cx="5750767" cy="1315615"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0">
-            <a:normAutofit/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="r" rtl="0"/>
+            <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
-              <a:t>Викладач: </a:t>
+              <a:t>Викладачі: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
               <a:t>PhD</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
-              <a:t>, доцент кафедри конституційного та адміністративного права Титаренко Марина Володимирівна</a:t>
-            </a:r>
+              <a:t>, доцент кафедри конституційного та адміністративного права Титаренко Марина Володимирівна, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>PhD</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000" dirty="0"/>
+              <a:t>, старший викладач кафедри конституційного та адміністративного права Євтушенко </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="uk-UA" sz="2000"/>
+              <a:t>Дар’я Сергіївна</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r" rtl="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="r" rtl="0"/>
+            <a:endParaRPr lang="uk-UA" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2104048307"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -47932,75 +47956,75 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Футуристична презентація</Template>
   <TotalTime></TotalTime>
-  <Words>590</Words>
+  <Words>603</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Широкоэкранный</PresentationFormat>
-  <Paragraphs>43</Paragraphs>
+  <PresentationFormat>Широкий екран</PresentationFormat>
+  <Paragraphs>44</Paragraphs>
   <Slides>7</Slides>
   <Notes>7</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Использованные шрифты</vt:lpstr>
+        <vt:lpstr>Використані шрифти</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Заголовки слайдов</vt:lpstr>
+        <vt:lpstr>Заголовки слайдів</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Courier New</vt:lpstr>
       <vt:lpstr>Gill Sans MT</vt:lpstr>
       <vt:lpstr>Segoe UI Light</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Тема Office</vt:lpstr>
       <vt:lpstr>Поліцейське право</vt:lpstr>
       <vt:lpstr>Поліцейське право має багатовікову історію, яка формувалася під впливом численних подій релігійного, політичного, військового, економічного, природного характеру, які позначилися на еволюцію суспільства та держави. З розвитком держави удосконалювалися уявлення про її роль у забезпеченні добробуту та безпеки суспільства, про найбільш оптимальні, демократичні моделі побудови держави та принципи публічного управління. </vt:lpstr>
       <vt:lpstr>Мета навчальної дисципліни:</vt:lpstr>
       <vt:lpstr>Завдання навчальної дисципліни </vt:lpstr>
       <vt:lpstr>ЗМІСТ НАВЧАЛЬНОЇ ДІСЦИПЛІНИ</vt:lpstr>
       <vt:lpstr>ЗМІСТ НАВЧАЛЬНОЇ ДІСЦИПЛІНИ</vt:lpstr>
       <vt:lpstr>ДЯКУЮ ЗА УВАГУ!</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>