--- v0 (2025-12-15)
+++ v1 (2026-04-09)
@@ -64,192 +64,171 @@
       </w:pPr>
       <w:r w:rsidRPr="005169AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Розв</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>иток навичок публічного виступу</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00620A9E" w:rsidRDefault="00620A9E" w:rsidP="00620A9E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00620A9E" w:rsidRPr="005169AB" w:rsidRDefault="00620A9E" w:rsidP="00620A9E">
+    <w:p w:rsidR="00620A9E" w:rsidRDefault="00620A9E" w:rsidP="00620A9E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Питання для обговорення</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="003E3715" w:rsidRPr="005169AB" w:rsidRDefault="003E3715" w:rsidP="00620A9E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00620A9E" w:rsidRPr="00620A9E" w:rsidRDefault="00620A9E" w:rsidP="00620A9E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00620A9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Психологічні аспекти публічного мовлення. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00620A9E" w:rsidRPr="00620A9E" w:rsidRDefault="00620A9E" w:rsidP="00620A9E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00620A9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Структура виступу: вступ, основна частина, висновок. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00620A9E" w:rsidRPr="00620A9E" w:rsidRDefault="00620A9E" w:rsidP="00620A9E">
+    <w:p w:rsidR="00620A9E" w:rsidRPr="00620A9E" w:rsidRDefault="00620A9E" w:rsidP="003E3715">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00620A9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Аргументація та доказовість у висловленні. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00620A9E" w:rsidRPr="00620A9E" w:rsidRDefault="00620A9E" w:rsidP="00620A9E">
+    <w:p w:rsidR="00620A9E" w:rsidRPr="00620A9E" w:rsidRDefault="00620A9E" w:rsidP="003E3715">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00620A9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Використання невербальних засобів. Контроль темпу, інтонації, гучності. </w:t>
+        <w:t xml:space="preserve">Використання наочного та цифрового матеріалу. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3715">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00620A9E" w:rsidRPr="00620A9E" w:rsidRDefault="00620A9E" w:rsidP="00620A9E">
+    <w:p w:rsidR="00B656CF" w:rsidRPr="00620A9E" w:rsidRDefault="00620A9E" w:rsidP="00620A9E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00620A9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Використання наочного та цифрового матеріалу. </w:t>
-[...47 lines deleted...]
-        <w:t>Рефлексія та самооцінка виступів.</w:t>
+        <w:t xml:space="preserve">Рефлексія та самооцінка </w:t>
+      </w:r>
+      <w:r w:rsidR="003E3715">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">учнівських </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>виступів.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00620A9E" w:rsidRDefault="00620A9E" w:rsidP="00620A9E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00620A9E" w:rsidRDefault="00620A9E" w:rsidP="00620A9E">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Рекомендована література</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00620A9E" w:rsidRPr="00620A9E" w:rsidRDefault="00620A9E" w:rsidP="00620A9E">
       <w:pPr>
         <w:pStyle w:val="normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
@@ -1995,71 +1974,73 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00620A9E"/>
     <w:rsid w:val="00254126"/>
+    <w:rsid w:val="003E3715"/>
     <w:rsid w:val="00620A9E"/>
     <w:rsid w:val="00A67711"/>
+    <w:rsid w:val="00D377BA"/>
     <w:rsid w:val="00E62BA7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="3074"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -2260,50 +2241,52 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="normal">
     <w:name w:val="normal"/>
     <w:rsid w:val="00620A9E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -2555,54 +2538,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>233</Words>
-  <Characters>1330</Characters>
+  <Words>212</Words>
+  <Characters>1213</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1560</CharactersWithSpaces>
+  <CharactersWithSpaces>1423</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>PC</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>