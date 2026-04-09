--- v0 (2026-01-11)
+++ v1 (2026-04-09)
@@ -121,51 +121,65 @@
     <w:p w:rsidR="00327E82" w:rsidRDefault="00327E82" w:rsidP="00160B74">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Завдання без захисту оцінюється </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>приб</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. в 20 відсотків від загальної суми балів за нього. Тобто якщо за ІДХ максимум 20 балів, то без захисту це 4 бали. </w:t>
+        <w:t>. в 20 відсотків від загальної суми балів за нього. Тобто якщо за ІД</w:t>
+      </w:r>
+      <w:r w:rsidR="005F59B4">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>З</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> максимум 20 балів, то без захисту це 4 бали. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00327E82" w:rsidRDefault="00327E82" w:rsidP="00160B74">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Під час співбесіди/захисту ІДЗ оцінюється:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00327E82" w:rsidRDefault="00327E82" w:rsidP="00327E82">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -194,52 +208,50 @@
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>знання теорії літератури (5 балів);</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00327E82" w:rsidRPr="00327E82" w:rsidRDefault="00327E82" w:rsidP="00327E82">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>навички системно-аналітичного мислення, креативність (2 бали).</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00327E82" w:rsidRPr="00327E82">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -484,50 +496,51 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003C0762"/>
     <w:rsid w:val="00160B74"/>
     <w:rsid w:val="00327E82"/>
     <w:rsid w:val="003C0762"/>
+    <w:rsid w:val="005F59B4"/>
     <w:rsid w:val="007E6BC2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -917,50 +930,51 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00160B74"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>