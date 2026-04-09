--- v0 (2026-02-14)
+++ v1 (2026-04-09)
@@ -2,36729 +2,45478 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="004D57BE" w:rsidRDefault="004D57BE" w:rsidP="00331DDF">
+    <w:p w:rsidR="00C577AB" w:rsidRDefault="00C577AB" w:rsidP="00331DDF">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D57BE" w:rsidRDefault="007A2654" w:rsidP="00331DDF">
+    <w:p w:rsidR="00C577AB" w:rsidRDefault="00FE24A9" w:rsidP="00331DDF">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FFC5923" wp14:editId="180E4EE4">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7071D437" wp14:editId="59E74208">
             <wp:extent cx="6030595" cy="8618220"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
-            <wp:docPr id="1" name="Рисунок 1"/>
+            <wp:docPr id="2" name="Рисунок 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6030595" cy="8618220"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D57BE" w:rsidRDefault="004D57BE">
+    <w:p w:rsidR="00C577AB" w:rsidRDefault="00C577AB">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:caps/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:caps/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Факультет </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:caps/>
           <w:kern w:val="0"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
-[...2 lines deleted...]
-        <w:t>ЗАПОРІЗЬКИЙ НАЦІОНАЛЬНИЙ УНІВЕРСИТЕТ</w:t>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>МЕНЕДЖМЕНТУ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman Полужирный" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Полужирный" w:cs="Times New Roman"/>
           <w:caps/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A0F18">
+      <w:r w:rsidRPr="00FE24A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:caps/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Факультет </w:t>
-[...9 lines deleted...]
-        <w:t>МЕНЕДЖМЕНТУ</w:t>
+        <w:t>Запорізького національного університету</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman Полужирный" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Полужирный" w:cs="Times New Roman"/>
-          <w:caps/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A0F18">
-[...2 lines deleted...]
-          <w:caps/>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Запорізького національного університету</w:t>
+        <w:t xml:space="preserve">                                                </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A0F18">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       ЗАТВЕРДЖУЮ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="5400"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="5400"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Декан  факультету менеджменту</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="5400"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О.М. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Олійник</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="5400"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>серпня</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
-[...19 lines deleted...]
-          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
-[...133 lines deleted...]
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:kern w:val="0"/>
-[...2 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>СИЛАБУС НАВЧАЛЬНОЇ ДИСЦИПЛІНИ</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A0F18">
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
+          <w:b/>
+          <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ОСНОВИ УПРАВЛІННЯ ФІНАНСОВОЮ САНАЦІЄЮ ТА БАНКРУТСТВОМ ПІДПРИЄМСТВ</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="002E7B05" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E7B05">
-[...11 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:kern w:val="0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>підготовки __</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>бакалавр</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A0F18">
-[...44 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>денної</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та заочної форм здобуття освіти</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A0F18">
-[...21 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>освітньо-професійна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>програма</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Менеджмент </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>іжнародного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>бізнесу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000A0F18">
+    </w:p>
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>освітньо-професійна</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000A0F18">
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE24A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000A0F18">
+        <w:t>спец</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE24A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>програма</w:t>
+        <w:t>іальності</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000A0F18">
+      <w:r w:rsidRPr="00FE24A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A0F18">
+      <w:r w:rsidRPr="00FE24A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE24A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Менеджмент </w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000A0F18">
+        <w:t>073 Менеджмент</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>галузі знань</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE24A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>м</w:t>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:t xml:space="preserve">07 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="040C28"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:u w:val="single"/>
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
-[...27 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Управління та адміністрування</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:kern w:val="0"/>
-[...2 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                  </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
-        <w:jc w:val="center"/>
-[...169 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A0F18">
+      <w:r w:rsidRPr="00FE24A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Полужирный" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Полужирный" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>викладач</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A0F18">
+      <w:r w:rsidRPr="00FE24A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A0F18">
+      <w:r w:rsidRPr="00FE24A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> __</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000A0F18">
+      <w:r w:rsidRPr="00FE24A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>к.е.н</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000A0F18">
+      <w:r w:rsidRPr="00FE24A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">., доцент </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000A0F18">
+      <w:r w:rsidRPr="00FE24A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Хацер</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000A0F18">
+      <w:r w:rsidRPr="00FE24A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Максим </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000A0F18">
+      <w:r w:rsidRPr="00FE24A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Володимирович</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000A0F18">
+      <w:r w:rsidRPr="00FE24A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>_______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A0F18">
+      <w:r w:rsidRPr="00FE24A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4826"/>
         <w:gridCol w:w="4745"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidTr="007E5493">
+      <w:tr w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidTr="00694879">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+          <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Обговорено та ухвалено на засіданні кафедри </w:t>
             </w:r>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>бізнес-адміністрування і менеджменту зовнішньоекономічної</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+          <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>діяльності</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+          <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+          <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Протокол № </w:t>
             </w:r>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>від</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">  “</w:t>
             </w:r>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">” </w:t>
             </w:r>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>серпня</w:t>
             </w:r>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> р.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+          <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Завідувач</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>кафедри</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>бізнес-адміністрування</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> і менеджменту </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>зовнішньоекономічної</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>діяльності</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+          <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>___________________</w:t>
             </w:r>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> Д.Т. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Бікулов</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+          <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+          <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+          <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+          <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+          <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+          <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+          <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+          <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+          <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Погоджено</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+          <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">       Гарант </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>освітньо-професійної</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>програми</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+          <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="419"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A0F18">
+            <w:r w:rsidRPr="00FE24A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> ________________С.В. Маркова</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+          <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
             <w:pPr>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="00FE24A9" w:rsidRPr="00FE24A9" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A0F18" w:rsidRPr="000A0F18" w:rsidRDefault="000A0F18" w:rsidP="000A0F18">
+    <w:p w:rsidR="000A3833" w:rsidRPr="000A3833" w:rsidRDefault="00FE24A9" w:rsidP="00FE24A9">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">2025 </w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000A0F18">
+      </w:pPr>
+      <w:r w:rsidRPr="00FE24A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>р</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000A0F18">
+        <w:t xml:space="preserve">2025 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE24A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE24A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
         <w:t>ік</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="00331DDF" w:rsidP="007A2654">
+    <w:p w:rsidR="00B56C83" w:rsidRPr="000E05E9" w:rsidRDefault="00331DDF" w:rsidP="00331DDF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331DDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Полужирный" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Полужирный" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="007A2654" w:rsidRPr="007A2654">
+      <w:r w:rsidR="00B56C83" w:rsidRPr="00A31F4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Зв`язок з викладачем: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007A2654" w:rsidRPr="007A2654">
+      <w:r w:rsidR="00A56693" w:rsidRPr="00A56693">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>к.е.н</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007A2654" w:rsidRPr="007A2654">
+      <w:r w:rsidR="00A56693" w:rsidRPr="00A56693">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">., доц. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007A2654" w:rsidRPr="007A2654">
+      <w:r w:rsidR="00A56693" w:rsidRPr="00A56693">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Хацер</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007A2654" w:rsidRPr="007A2654">
+      <w:r w:rsidR="00A56693" w:rsidRPr="00A56693">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Максим Володимирович</w:t>
       </w:r>
-      <w:r w:rsidR="007A2654" w:rsidRPr="007A2654">
+      <w:r w:rsidR="00A56693" w:rsidRPr="000E05E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00B56C83" w:rsidRPr="000E05E9" w:rsidRDefault="00B56C83" w:rsidP="00B56C83">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00A31F4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>E-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00A31F4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00A31F4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56693">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A56693" w:rsidRPr="00A56693">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>max</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidR="00A56693" w:rsidRPr="000E05E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidR="00A56693" w:rsidRPr="00A56693">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>kh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidR="00A56693" w:rsidRPr="000E05E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>@</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidR="00A56693" w:rsidRPr="00A56693">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ukr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidR="00A56693" w:rsidRPr="000E05E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidR="00A56693" w:rsidRPr="00A56693">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>net</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00B56C83" w:rsidRPr="00A56693" w:rsidRDefault="00B56C83" w:rsidP="00B56C83">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00A31F4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Сезн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00A31F4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗНУ повідомлення: </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidR="0019384F" w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>https://moodle.znu.edu.ua/course/view.php?id=14130.</w:t>
+        <w:t>https://moodle.znu.edu.ua/course/view.php?id=14130</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56693" w:rsidRPr="00A56693">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00B56C83" w:rsidRPr="00A56693" w:rsidRDefault="00B56C83" w:rsidP="00B56C83">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00A31F4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Телефон: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+        <w:t>Телефон:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56693">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A56693" w:rsidRPr="00A56693">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(061) 289-41-15 (кафедра), (050) 4565627.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00A1206C" w:rsidP="00B56C83">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00A1206C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Інші засоби зв’язку: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00A1206C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Viber</w:t>
+        <w:t>Moodle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00A1206C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+        <w:t xml:space="preserve"> (форум курсу, приватні повідомлення)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1206C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...23 lines deleted...]
-        <w:t>(050) 4565627.</w:t>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00B56C83" w:rsidRPr="00A56693" w:rsidRDefault="00B56C83" w:rsidP="00B56C83">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00A31F4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Кафедра: </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+        <w:t>Кафедра:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56693">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A56693" w:rsidRPr="00A56693">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кафедра підприємництва, менеджменту організацій та логістики, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A56693" w:rsidRPr="00A56693">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>VІ корпус, ауд.415.</w:t>
+        <w:t>VІ корпус, ауд.415</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56693">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="00B56C83">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="00B56C83">
       <w:pPr>
-        <w:widowControl/>
-[...1 lines deleted...]
-        <w:ind w:left="283"/>
+        <w:pStyle w:val="a8"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
-          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:bidi="ar-SA"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A31F4F">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:bidi="ar-SA"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>1. Опис навчальної дисципліни</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A31F4F">
+        <w:rPr>
           <w:bCs/>
           <w:i/>
-          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:bidi="ar-SA"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00B56C83" w:rsidRPr="00BA7FCD" w:rsidRDefault="00B56C83" w:rsidP="00D537DC">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00BA7FCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Метою</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00BA7FCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> вивчення навчальної дисципліни «Основи управління фінансовою санацією та банкрутством підприємств» є засвоєння теоретико-методологічних, методичних, технологічних особливостей організації та виконання управління фінансовою санацією та банкрутством підприємств; набуття навичок та умінь використання управління фінансовою санацією та банкрутством підприємств для прийняття ефективних організаційних і виробничих рішень.</w:t>
+        <w:t xml:space="preserve"> вивчення </w:t>
+      </w:r>
+      <w:r w:rsidR="00C75B9D" w:rsidRPr="00BA7FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">навчальної дисципліни </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7FCD" w:rsidRPr="00BA7FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>«Основи управління фінансовою санацією та банкрутством підприємств» є засвоєння теоретико-методологічних, методичних, технологічних особливостей організації та виконання управління фінансовою санацією та банкрутством підприємств; набуття навичок та умінь використання управління фінансовою санацією та банкрутством підприємств для прийняття ефективних організаційних і виробничих рішень.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="003002B1" w:rsidRPr="00BA7FCD" w:rsidRDefault="00A56693" w:rsidP="00BA7FCD">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00BA7FCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Цей курс охоплює широкий спектр тем, пов'язаних з управлінням фінансовою санацією та банкрутством підприємств, зокрема: </w:t>
-[...38 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+        <w:t xml:space="preserve">Цей курс охоплює широкий спектр тем, пов'язаних з </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7FCD" w:rsidRPr="00BA7FCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>Цей курс є важливим для здобувачів вищої освіти, які прагнуть будувати кар'єру в сфері менеджменту, оскільки він дає їм знання та навички, необхідні для:</w:t>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+        <w:t>управлінням фінансовою санацією та банкрутством підприємств</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7FCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>Цей курс відповідає сучасним вимогам ринку праці, оскільки він готує фахівців, які володіють:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+        <w:t xml:space="preserve">, зокрема: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7FCD" w:rsidRPr="00BA7FCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> вміннями щодо проведення оцінки причин та глибини фінансової кризи на підприємстві, а також ймовірності банкрутства; знаннями щодо розробки та реалізації плану досудової та судової санації на підприємстві; вміннями щодо розробки мирової угоди на підприємстві, що перебуває у фінансовій кризі; знаннями щодо проведення реструктуризації підприємства, що перебуває у фінансовій кризі; навичками проведення процедури ліквідації підприємства, що перебуває у фінансовій кризі.</w:t>
+        <w:t xml:space="preserve">Основи фінансової санації підприємств; Оцінювання санаційної спроможності підприємства; Складання та узгодження плану фінансової санації підприємства; Досудова санація; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BA7FCD" w:rsidRPr="00BA7FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Санація</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BA7FCD" w:rsidRPr="00BA7FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> підприємств у судовому порядку; Фінансування санації підприємств; Реструктуризація підприємства; Методи державної фінансової підтримки санації підприємств; Економіко-правові аспекти банкрутства та ліквідації підприємств; Особливості фінансової санації та банкрутства підприємств різних форм власності та видів діяльності.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F1463F" w:rsidRPr="00BA7FCD" w:rsidRDefault="00A56693" w:rsidP="00BA7FCD">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00BA7FCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>Без знань та навичок, які дає цей курс, фахівцеві буде складно:</w:t>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+        <w:t xml:space="preserve">Цей курс є важливим для </w:t>
+      </w:r>
+      <w:r w:rsidR="002B37A1" w:rsidRPr="00BA7FCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Навчальна дисципліна «Основи управління фінансовою санацією та банкрутством </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+        <w:t>здобувачів вищої освіти</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7FCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+        <w:t xml:space="preserve">, які прагнуть будувати кар'єру в сфері </w:t>
+      </w:r>
+      <w:r w:rsidR="008E28FE" w:rsidRPr="00BA7FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>менеджменту</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA7FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>, оскільки він дає їм знання та навички, необхідні для:</w:t>
+      </w:r>
+      <w:r w:rsidR="009F393C" w:rsidRPr="00BA7FCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> входить до дисципліни вільного вибору студента в межах спеціальності </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C7B39">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7FCD" w:rsidRPr="00BA7FCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>07</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009E3D26" w:rsidRPr="009E3D26">
+        <w:t>використання управління фінансовою санацією та банкрутством підприємств в фінансово-господарській діяльності підприємства для відновлення його конкурентоспроможності, фінансової стійкості та прибутковості роботи у довгостроковій перспективі; розуміння особливостей здійснення управління фінансовою санацією та банкрутством на підприємствах різних форм власності та організаційно-правових форм; застосування комплексу спеціальних методів та технологій, що використовуються при управлінні фінансовою санацією та банкрутством підприємств; використання результатів управління фінансовою санацією та банкрутством підприємств для підвищення ефективності прийняття управлінських рішень у передкризовий, кризовий та посткризовий період розвитку суб’єктів підприємницької діяльності.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F1463F" w:rsidRPr="00A4761E" w:rsidRDefault="00A56693" w:rsidP="003002B1">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002B2AA7" w:rsidRPr="002B2AA7">
+      </w:pPr>
+      <w:r w:rsidRPr="00A4761E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Цей курс відповідає сучасним вимогам ринку праці, оскільки він готує фахівців, які володіють:</w:t>
+      </w:r>
+      <w:r w:rsidR="009F393C" w:rsidRPr="00A4761E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> Менеджмент для освітньо-професійної програми «Менеджмент міжнародного бізнесу».</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E2C44" w:rsidRPr="00A4761E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>вміннями щодо проведення оцінки причин та глибини фінансової кризи на підприємстві, а також ймовірності банкрутства; знаннями щодо розробки та реалізації плану досудової та судової санації на підприємстві; вміннями щодо розробки мирової угоди на підприємстві, що перебуває у фінансовій кризі; знаннями щодо проведення реструктуризації підприємства, що перебуває у фінансовій кризі; навичками проведення процедури ліквідації підприємства, що перебуває у фінансовій кризі.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00A56693" w:rsidRPr="00FE24A9" w:rsidRDefault="00A56693" w:rsidP="005C0C5B">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00BA7FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Без знань та навичок, які дає цей курс, фахівцеві буде складно:</w:t>
+      </w:r>
+      <w:r w:rsidR="009F393C" w:rsidRPr="00BA7FCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
-        <w:t>Вміння аналізувати й структурувати проблеми суб’єктів підприємницької діяльності, формувати обґрунтовані рішення у сфері управлінням фінансовою санацією та банкрутством підприємств є ключовою компетенцією, що визначає конкурентоспроможність сучасних менеджерів на вітчизняному та закордонних ринках праці. Навчальний матеріал дозволить майбутньому фахівцю отримати знання та практичні навички відносно управлінням фінансовою санацією та банкрутством підприємств. Здобута кваліфікація та компетенції під час навчання з дисципліни є важливими для практичної управлінської діяльності та забезпечать додаткові конкурентні переваги на ринку праці, а також підвищать ефективність та результативність управлінської діяльності.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00564E3A" w:rsidRPr="00BA7FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">виробити навички застосування </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7FCD" w:rsidRPr="00BA7FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">управлінням фінансовою санацією та банкрутством </w:t>
+      </w:r>
+      <w:r w:rsidR="00564E3A" w:rsidRPr="00BA7FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">в фінансово-господарській діяльності підприємства для забезпечення його </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7FCD" w:rsidRPr="00BA7FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>резильєнтності</w:t>
+      </w:r>
+      <w:r w:rsidR="00564E3A" w:rsidRPr="00BA7FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">; зрозуміти особливості здійснення </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA7FCD" w:rsidRPr="00BA7FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">управлінням фінансовою санацією та банкрутством </w:t>
+      </w:r>
+      <w:r w:rsidR="00564E3A" w:rsidRPr="00BA7FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">на підприємствах; </w:t>
+      </w:r>
+      <w:r w:rsidR="00564E3A" w:rsidRPr="00A4761E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">набути вмінь з застосування комплексу спеціальних методів та технологій, що використовуються при </w:t>
+      </w:r>
+      <w:r w:rsidR="00337D0D" w:rsidRPr="00A4761E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>управлінні фінансовою санацією та банкрутством підприємств</w:t>
+      </w:r>
+      <w:r w:rsidR="00564E3A" w:rsidRPr="00A4761E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">; виробити навички використовувати результати </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4761E" w:rsidRPr="00A4761E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">управлінням фінансовою санацією та банкрутством </w:t>
+      </w:r>
+      <w:r w:rsidR="00564E3A" w:rsidRPr="00A4761E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>для підвищення ефективності прийняття управлінських рішень</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4761E" w:rsidRPr="00A4761E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на підприємстві</w:t>
+      </w:r>
+      <w:r w:rsidR="00564E3A" w:rsidRPr="00A4761E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00A1206C" w:rsidRPr="00A1206C" w:rsidRDefault="00A1206C" w:rsidP="00A1206C">
       <w:pPr>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1206C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Основи управління фінансовою санацією та банкрутством підприємств» як </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1206C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">компонент освітньо-професійної програми підготовки відповідає таким програмним </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A1206C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>компетентностям</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A1206C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A1206C" w:rsidRPr="00A1206C" w:rsidRDefault="00A1206C" w:rsidP="00A1206C">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1206C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>- здатність аналізувати результати діяльності організації, зіставляти їх з факторами впливу зовнішнього та внутрішнього середовища;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A1206C" w:rsidRPr="00A1206C" w:rsidRDefault="00A1206C" w:rsidP="00A1206C">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1206C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>- здатність обирати та використовувати сучасний інструментарій менеджменту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A1206C" w:rsidRPr="00A1206C" w:rsidRDefault="00A1206C" w:rsidP="00A1206C">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1206C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>- здатність працювати в команді та налагоджувати міжособистісну взаємодію при вирішенні професійних завдань;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A1206C" w:rsidRPr="00A1206C" w:rsidRDefault="00A1206C" w:rsidP="00A1206C">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1206C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>- здатність аналізувати й структурувати проблеми організації, формувати обґрунтовані рішення.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A1206C" w:rsidRPr="00A1206C" w:rsidRDefault="00A1206C" w:rsidP="00A1206C">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1206C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>«Основи управління фінансовою санацією та банкрутством підприємств» як компонент освітньо-професійної програми підготовки забезпечує такі програмні результати навчання (РН):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A1206C" w:rsidRPr="00A1206C" w:rsidRDefault="00A1206C" w:rsidP="00A1206C">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1206C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>- демонструвати навички виявлення проблем та обґрунтування управлінських рішень;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A1206C" w:rsidRPr="00A1206C" w:rsidRDefault="00A1206C" w:rsidP="00A1206C">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1206C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>- демонструвати навички аналізу ситуації та здійснення комунікації у різних сферах діяльності організації;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A1206C" w:rsidRPr="00A1206C" w:rsidRDefault="00A1206C" w:rsidP="00A1206C">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1206C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>- демонструвати навички самостійної роботи, гнучкого мислення, відкритості до нових знань, бути критичним і самокритичним;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A1206C" w:rsidRPr="00A1206C" w:rsidRDefault="00A1206C" w:rsidP="00A1206C">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1206C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>- виконувати дослідження індивідуально та/або в групі під керівництвом лідера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B37A1" w:rsidRPr="00971301" w:rsidRDefault="002B37A1" w:rsidP="00D537DC">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00971301">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Навчальна дисципліна «</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4761E" w:rsidRPr="00A4761E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Основи управління фінансовою санацією та банкрутством підприємств</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00971301">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="002417DD" w:rsidRPr="00971301">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> входить до </w:t>
+      </w:r>
+      <w:r w:rsidR="00971301" w:rsidRPr="00971301">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">дисципліни вільного вибору студента в межах спеціальності </w:t>
+      </w:r>
+      <w:r w:rsidR="000A3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>073</w:t>
+      </w:r>
+      <w:r w:rsidR="00971301" w:rsidRPr="00971301">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Менеджмент для </w:t>
+      </w:r>
+      <w:r w:rsidR="00074FD2" w:rsidRPr="00971301">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>освітньо-професійної програми «</w:t>
+      </w:r>
+      <w:r w:rsidR="0077258B" w:rsidRPr="0077258B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Менеджмент міжнародного бізнесу</w:t>
+      </w:r>
+      <w:r w:rsidR="00074FD2" w:rsidRPr="00971301">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="002417DD" w:rsidRPr="00971301">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A56693" w:rsidRPr="00A4761E" w:rsidRDefault="00182335" w:rsidP="00D537DC">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4761E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вміння аналізувати й структурувати проблеми </w:t>
+      </w:r>
+      <w:r w:rsidR="00971301" w:rsidRPr="00A4761E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>суб’єктів підприємницької діяльності</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4761E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">, формувати обґрунтовані рішення у сфері </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4761E" w:rsidRPr="00A4761E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>управлінням фінансовою санацією та банкрутством підприємств</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4761E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> є ключовою компетенцією, що визначає конкурентоспроможність сучасних менеджерів на вітчизняному та закордонних ринках праці. Навчальний матеріал дозволить майбутньому фахівцю отримати знання та практичні навички відносно </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4761E" w:rsidRPr="00A4761E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>управлінням фінансовою санацією та банкрутством підприємств</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4761E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>. Здобута кваліфікація та компетенції під час навчання з дисципліни є важливими для практичної управлінської діяльності та забезпечать додаткові конкурентні переваги на ринку праці, а також підвищать ефективність та результативність управлінської діяльності.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A1206C" w:rsidRDefault="00A1206C">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00D537DC" w:rsidRPr="00A31F4F" w:rsidRDefault="00D537DC" w:rsidP="00B56C83">
       <w:pPr>
-        <w:widowControl/>
-[...1 lines deleted...]
-        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="00B56C83">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:bidi="ar-SA"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00A31F4F">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:bidi="ar-SA"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Паспорт навчальної дисципліни</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9497" w:type="dxa"/>
         <w:tblInd w:w="250" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="3260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="004D6AC4">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Нормативні показники </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>денна форма здобуття освіти</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>заочна форма здобуття освіти</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="003E40B6">
         <w:trPr>
           <w:trHeight w:val="44"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="0019384F">
         <w:trPr>
           <w:trHeight w:val="356"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Статус дисципліни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="005C0C5B" w:rsidP="00C319EC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Вибіркова</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="003E40B6">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Семестр </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00C319EC" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...3 lines deleted...]
-              <w:t>3 -й</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00B56C83" w:rsidRPr="00A31F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -й</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00C319EC" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...3 lines deleted...]
-              <w:t>3 -й</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00B56C83" w:rsidRPr="00A31F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -й</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="0019384F">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Кількість кредитів ECTS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00C319EC" w:rsidRDefault="009358B1" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="003E40B6">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Кількість годин </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="008F292B" w:rsidP="00235431">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...4 lines deleted...]
-              <w:t>150</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00235431">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00C319EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="003E40B6">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Лекційні заняття</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="004F2743" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...3 lines deleted...]
-              <w:t>30 год.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidR="00C319EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B56C83" w:rsidRPr="00A31F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>год.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="004F2743" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...3 lines deleted...]
-              <w:t>8 год.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00C319EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B56C83" w:rsidRPr="00A31F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>год.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="00A1206C">
         <w:trPr>
-          <w:trHeight w:val="679"/>
+          <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="00A1206C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...3 lines deleted...]
-              <w:t>Семінарські  / Практичні / Лабораторні заняття</w:t>
+            <w:r w:rsidRPr="00A31F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Практичні заняття</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00C319EC" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...3 lines deleted...]
-              <w:t>14 год.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14 </w:t>
+            </w:r>
+            <w:r w:rsidR="00B56C83" w:rsidRPr="00A31F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>год.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00C319EC" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...3 lines deleted...]
-              <w:t>6 год.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 </w:t>
+            </w:r>
+            <w:r w:rsidR="00B56C83" w:rsidRPr="00A31F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>год.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="003E40B6">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Самостійна робота</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00235431" w:rsidP="004F2743">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...3 lines deleted...]
-              <w:t>106 год.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="004F2743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00C319EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B56C83" w:rsidRPr="00A31F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>год.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="008F292B" w:rsidP="00235431">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...3 lines deleted...]
-              <w:t>136 год.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00235431">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="004F2743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00C319EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B56C83" w:rsidRPr="00A31F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>год.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00A1206C" w:rsidRPr="00A31F4F" w:rsidTr="003E40B6">
         <w:trPr>
           <w:trHeight w:val="606"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A1206C" w:rsidRPr="00A31F4F" w:rsidRDefault="00A1206C" w:rsidP="003E40B6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Консультації </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A1206C" w:rsidRPr="001C66EC" w:rsidRDefault="00A1206C" w:rsidP="00CA7991">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="001C66EC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">Розклад консультацій знаходиться на кафедрі підприємництва, менеджменту організацій та логістики, VІ корпус, ауд.415, а також наводиться у створеній групі по дисципліні у </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+              <w:t>Розклад консультацій знаходиться на кафедрі підприємництва, менеджменту організацій та логістики, VІ корпус, ауд.415.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A1206C" w:rsidRPr="001C66EC" w:rsidRDefault="00A1206C" w:rsidP="00CA7991">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
-              <w:t>Telegram</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+            </w:pPr>
+            <w:r w:rsidRPr="001C66EC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
-              <w:t>.</w:t>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve">Консультації очні (кафедра, VІ корпус, ауд.415) або дистанційні (ZOOM, ідентифікатор конференції 696 130 2686, код доступу 792887; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C66EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Google</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001C66EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001C66EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Meet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001C66EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - https://meet.google.com/yrz-hbmj-vte).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A1206C" w:rsidRPr="001C66EC" w:rsidRDefault="00A1206C" w:rsidP="00CA7991">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C66EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
-[...34 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Час проведення консультацій з понеділка по п’ятницю.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A1206C" w:rsidRPr="00C319EC" w:rsidRDefault="00A1206C" w:rsidP="00CA7991">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="001C66EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Консультації проводяться згідно затвердженого графіку або за попередньою домовленістю з викладачем з використанням комунікаційних можливостей </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="001C66EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Сезн</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="001C66EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> ЗНУ повідомлення, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="001C66EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Viber</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="001C66EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">, ZOOM, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="001C66EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>Telegram</w:t>
+              </w:rPr>
+              <w:t>Google</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="001C66EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">, ZOOM, </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="001C66EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>Google</w:t>
+              </w:rPr>
+              <w:t>Meet</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="001C66EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:eastAsia="en-US"/>
-[...17 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="003E40B6">
         <w:trPr>
           <w:trHeight w:val="485"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Вид підсумкового семестрового контролю: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="005C0C5B" w:rsidP="00EF49FD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="003E40B6">
         <w:trPr>
           <w:trHeight w:val="888"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Посилання на електронний курс у СЕЗН ЗНУ (платформа </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="0019384F" w:rsidP="003E40B6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...3 lines deleted...]
-              <w:t>https://moodle.znu.edu.ua/course/view.php?id=14130.</w:t>
+            <w:r w:rsidRPr="0019384F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>https://moodle.znu.edu.ua/course/view.php?id=14130</w:t>
+            </w:r>
+            <w:r w:rsidR="005C0C5B" w:rsidRPr="005C0C5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="006B7128" w:rsidRDefault="006B7128">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00B56C83" w:rsidRPr="006B7128" w:rsidRDefault="00B56C83" w:rsidP="00B56C83">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="006B7128">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2. Методи досягнення з</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="006B7128">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>апланованих освітньою програмою</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="006B7128">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="006B7128">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">компетентностей і результатів навчання </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00FE24A9" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4361"/>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="2233"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidTr="00CA7991">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Компетентності/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>результати навчання</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Методи навчання  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Форми і методи оцінювання</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
-[...115 lines deleted...]
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidTr="00CA7991">
         <w:trPr>
           <w:trHeight w:val="200"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Спеціальні компетентності</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1. Інформаційно-лекційні методи:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Лекції з використанням мультимедійних засобів;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Електронні лекції;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Консультування.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2.Проблемно-дослідницькі методи:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Аналіз проблемних ситуацій;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Ділові ігри;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Case-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>study</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Дослідницькі проекти.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3. Інтерактивні методи:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Дискусії;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Круглі столи;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Мозковий штурм.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4. Самостійні методи:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Вивчення рекомендованої літератури;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Виконання практичних завдань;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Підготовка рефератів та доповідей;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Робота над індивідуальними та колективними проектами.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1. Поточний контроль:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Усне опитування;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Тестування;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Виконання практичних завдань;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Захист індивідуальних та колективних проектів;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Написання рефератів та доповідей (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ессе</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> тощо).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2. Рубіжний контроль:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Тестування;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Індивідуальні усні співбесіди.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3. Підсумковий контроль:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Залік (усна або письмова форма);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Тестування, усна співбесіда.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidTr="00CA7991">
         <w:trPr>
           <w:trHeight w:val="4143"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>СК2</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+              <w:t>СК 02</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Здатність аналізувати результати діяльності організації, зіставляти їх з факторами впливу зовнішнього та внутрішнього середовища.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>СК7</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+              <w:t>СК 07</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Здатність обирати та використовувати сучасний інструментарій менеджменту.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>СК9</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+              <w:t>СК 09</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Здатність працювати в команді та налагоджувати міжособистісну взаємодію при вирішенні професійних завдань.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>СК12</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+              <w:t>СК 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Здатність аналізувати й структурувати проблеми організації, формувати обґрунтовані рішення.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidTr="00CA7991">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Програмні результати навчання</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidTr="00CA7991">
         <w:trPr>
           <w:trHeight w:val="5060"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>РН4</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+              <w:t>РН 04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Демонструвати навички виявлення проблем та обґрунтування управлінських рішень.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>РН11</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+              <w:t>РН 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Демонструвати навички аналізу ситуації та здійснення комунікації у різних сферах діяльності організації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>РН16</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+              <w:t>РН 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Демонструвати навички самостійної роботи, гнучкого мислення, відкритості до нових знань, бути критичним і самокритичним.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>РН17</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+              <w:t>РН 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Виконувати дослідження індивідуально та/або в групі під керівництвом лідера.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1. Інформаційно-лекційні методи:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Лекції з використанням мультимедійних засобів;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Електронні лекції;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Консультування.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2.Проблемно-дослідницькі методи:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Аналіз проблемних ситуацій;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Ділові ігри;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Case-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>study</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Дослідницькі проекти.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3. Інтерактивні методи:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Дискусії;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Круглі столи;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Мозковий штурм.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4. Самостійні методи:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Вивчення рекомендованої літератури;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Виконання практичних завдань;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Підготовка рефератів та доповідей;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="295"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Робота над індивідуальними та колективними проектами.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1. Поточний контроль:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Усне опитування;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Тестування;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Виконання практичних завдань;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Захист індивідуальних та колективних проектів;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Написання рефератів та доповідей (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>ессе</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> тощо).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2. Рубіжний контроль:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Тестування;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Індивідуальні усні співбесіди.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3. Підсумковий контроль:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Залік (усна або письмова форма);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:firstLine="12"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00F37D37">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>- Тестування, усна співбесіда.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRDefault="007A2654">
+    <w:p w:rsidR="006B7128" w:rsidRDefault="006B7128">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00B56C83" w:rsidRPr="006B7128" w:rsidRDefault="00B56C83" w:rsidP="00B56C83">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="006B7128">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3. Зміст навчальної дисципліни</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00EF49FD" w:rsidRPr="006B7128" w:rsidRDefault="00EF49FD" w:rsidP="00B56C83">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:ind w:firstLine="658"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Змістовий модуль 1. Основи фінансової санації підприємств</w:t>
+        <w:t xml:space="preserve">Змістовий модуль 1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00710E50" w:rsidRPr="00710E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Основи фінансової санації підприємств</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Тема 1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Основи фінансової санації підприємств</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Фінансова криза на підприємстві: економічний зміст та фактори, що її зумовлюють. Етапи досліджень кризових явищ та їх характеристика. Сутність терміну «фінансова криза». Етапи розвитку кризи. Зовнішні та внутрішні фактори, що можуть викликати фінансову кризу на підприємстві. Фази розвитку фінансової кризи на підприємстві.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Сутність санації підприємства. Визначення терміну «санація». Цілі санації підприємства. Фінансово-економічні заходи санації підприємства та їх характеристика. Організаційно-правові заходи санації підприємства та їх характеристика. Виробничо-технічні заходи санації підприємства та їх характеристика. Соціальні заходи санації підприємства та їх характеристика. Випадки, коли приймається рішення про фінансову санацію підприємств.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Модель фінансової санації. Добровільна ліквідація підприємства-боржника. Примусова ліквідація підприємства. Стратегія санації підприємства. Програма санації. Проект фінансового оздоровлення. План маркетингу і оцінка ринків збуту продукції. План виробництва і капіталовкладень. Організаційний план. Фінансовий план.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00710E50" w:rsidRPr="0019384F" w:rsidRDefault="00710E50" w:rsidP="00710E50">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:ind w:firstLine="658"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Змістовий модуль 2. Оцінювання санаційної спроможності підприємства. Складання та узгодження плану фінансової санації підприємства</w:t>
+        <w:t xml:space="preserve">Змістовий модуль </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019384F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Оцінювання санаційної спроможності підприємства</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Складання та узгодження плану фінансової санації підприємства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00710E50" w:rsidRPr="0019384F" w:rsidRDefault="00710E50" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Тема 2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Оцінювання санаційної спроможності підприємства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Сутність санаційної спроможності та санаційного аудиту. Загальні передумови санаційної спроможності підприємства. Головна мета санаційного аудиту. Складові санаційного аудиту підприємства. Вимоги до санаційного аудитора.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Порядок проведення санаційного аудиту на підприємстві. Перелік документів, необхідний для проведення санаційного аудиту. Етапи санаційного аудиту. Ознайомлення зі стратегічним плануванням, оперативним поточним станом підприємства та умовами роботи в галузі. Загальний аналіз виробничої і господарської діяльності підприємства. Аналіз фінансового стану підприємства. Оцінка впливу зовнішнього середовища на реалізацію плану фінансового оздоровлення. Формулювання аудиторських висновків.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Тема 3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Складання та узгодження плану фінансової санації підприємства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Сутність плану фінансової санації підприємства. Суб’єкти, що беруть участь у складанні плану фінансової санації підприємства. Принципи складання плану фінансової санації підприємства.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Структура плану санації. Вступ: загальна характеристика підприємства; правова форма організації бізнесу та форма власності; організаційна структура; сфера діяльності; історична довідка. Розділ 1: аналіз вихідних даних; оцінка навколишнього середовища; аналіз фінансово–господарського стану підприємства; аналіз причин кризової ситуації та слабких місць; стан ринків збуту продукції; наявний потенціал; обґрунтування доцільності санації. Розділ 2: стратегія санації; стратегічні цілі санації (дерево цілей); оперативна програма; каталог оперативних заходів із відновлення ліквідності. Розділ 3: план маркетингу та оцінка ринку збуту; план виробництва та капіталовкладень; організаційний план; фінансовий план. Розділ 4: організація реалізації плану; оцінка ефективності санації; ймовірність ризику у процесі виконання; суми можливих збитків; можливі позитивні і додаткові прибутки.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Змістовий модуль 3. Досудова та судова санація підприємства</w:t>
+        <w:t xml:space="preserve">Змістовий модуль </w:t>
+      </w:r>
+      <w:r w:rsidR="00710E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019384F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>. Досудова</w:t>
+      </w:r>
+      <w:r w:rsidR="00710E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та судова санація підприємства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Тема 4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Досудова санація</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Загальна характеристика досудової санації. Сутність досудової санації. Ініціатори досудової санації. Види заходів при досудовій санації. Санація державних підприємств до порушення справи про банкрутство.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">План досудової санації. Складові плану досудової санації підприємства. Визначення терміну та кінцевих строків проведення досудової санації. Узгодження всіх частин плану досудової санації із заінтересованими особами. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Процедура санації боржника до порушення провадження у справі про банкрутство. Ініціатори процедури санації боржника до порушення провадження у справі про банкрутство. Необхідні передумови процедури санації боржника до порушення провадження у справі про банкрутство. Причини ухвали про відмову в затвердженні плану санації боржника до порушення провадження у справі про банкрутство господарським судом. Строк дії процедури санації боржника до порушення провадження у справі про банкрутство.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00710E50" w:rsidRPr="0019384F" w:rsidRDefault="00710E50" w:rsidP="00710E50">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Змістовий модуль 4. Судова санація підприємства</w:t>
+        <w:t xml:space="preserve">Змістовий модуль </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019384F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Судова санація підприємства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00710E50" w:rsidRDefault="00710E50" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Тема 5.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Санація підприємств у судовому порядку</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Загальна характеристика судової санації. Передумови судової санації. Строки запровадження судової санації. Процедура проведення судової санації. Учасники судової санації та їх права і обов’язки. Права і обов’язки керуючого судової санацією. Варіанти закінчення судової санації для підприємства боржника.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Сутність та значення мирової угоди при санації. Умови укладання мирової угоди при процедурі провадження справи про банкрутство підприємства. Права і обов’язки учасників укладання мирової угоди. Складові мирової угоди при процедурі провадження справи про банкрутство підприємства. Причини відмови господарським судом затвердження мирової угоди при процедурі провадження справи про банкрутство підприємства.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Змістовий модуль 5.</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+        <w:t xml:space="preserve">Змістовий модуль </w:t>
+      </w:r>
+      <w:r w:rsidR="00710E50">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Фінансування санації підприємств</w:t>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019384F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019384F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019384F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Фінансуванн</w:t>
+      </w:r>
+      <w:r w:rsidR="00710E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">я </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019384F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>санації підприємств</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Тема 6.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Фінансування санації підприємств</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Характеристика внутрішніх джерел проведення фінансової санації підприємства. Фінансова санація за рахунок залучених коштів власника (власників) боржника: сутність, напрями та їх характеристика, особливості використання в Україні. Фінансова санація за рахунок залучених коштів працівників підприємства-боржника: сутність, напрями та їх характеристика, особливості використання в Україні.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Характеристика зовнішніх джерел проведення фінансової санації підприємства. Фінансова санація за рахунок кредиторів підприємства-боржника: сутність, напрями та їх характеристика, особливості використання в Україні. Фінансова санація за рахунок залучення кредитних коштів для підприємства-боржника: сутність, напрями та їх характеристика, особливості використання в Україні. Фінансова санація за рахунок залучення інвестицій на підприємство-боржник: сутність, напрями та їх характеристика, особливості використання в Україні.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00710E50" w:rsidRDefault="00710E50" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Змістовий модуль 6.</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+        <w:t xml:space="preserve">Змістовий модуль </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019384F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019384F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019384F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
         <w:t>еструктуризація та державна фінансова підтримка санації підприємств</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00710E50" w:rsidRPr="0019384F" w:rsidRDefault="00710E50" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Тема 7.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реструктуризація підприємства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Характеристика процедури реструктуризації (реорганізації) підприємства. Особливості реструктуризації (реорганізації) підприємства. Сутність терміну «реструктуризація (реорганізація) підприємств».</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Форми реструктуризації підприємства. Реструктуризація виробництва: сутність та перелік заходів. Реструктуризація активів: сутність та перелік заходів. Фінансова реструктуризація: сутність та перелік заходів.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Реорганізація підприємства як інструмент санації. Сутність корпоративної реструктуризації. Підготовка та оцінка можливості проведення корпоративної реструктуризації. Реорганізація, спрямована на укрупнення підприємств (злиття, приєднання): сутність, мотиви, горизонтальне і вертикальне злиття (приєднання). Злиття кількох підприємств в одне. Реорганізація приєднанням. Реорганізація підприємств, спрямована на їх розукрупнення (поділ, виділення): сутність, причини. Реорганізація поділом. Реорганізація виокремленням. Перетворення як окремий випадок реорганізації підприємств.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Тема 8.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Методи державної фінансової підтримки санації підприємств</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Державна підтримка санації суб’єктів господарювання. Передумови та особливості здійснення державної підтримки санації підприємств. Основні критерії відбору підприємств для надання їм цільової державної підтримки. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Державні органи уповноважені в питаннях попередження банкрутства підприємств. Міністерство юстиції, як державний орган уповноважений в питаннях попередження банкрутства підприємств в Україні. Завдання Міністерства юстиції, як державного органу уповноваженого в питаннях попередження банкрутства підприємств в Україні.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Форми та методи державної фінансової підтримки санації підприємств. Пряме державне фінансування: види та особливості. Випадки фінансової підтримки санації підприємств державою на безповоротній основі. Фінансова участь держави в санації підприємств. Форми непрямої державної підтримки підприємств-боржників. Форми фіскальної державної підтримки підприємств-боржників.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Змістовий модуль 7.</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+        <w:t xml:space="preserve">Змістовий модуль </w:t>
+      </w:r>
+      <w:r w:rsidR="00710E50">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019384F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019384F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019384F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
         <w:t>Теоретична характеристика банкрутства та ліквідації підприємства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Тема 9.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Економіко-правові аспекти банкрутства та ліквідації підприємств</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Загальна характеристика інституту банкрутства підприємств. Історія розвитку інституту банкрутства підприємств. Британська та американська моделі банкрутства підприємств. Підходи до визначення цілей процесу банкрутства суб’єктів господарювання. Функції законодавства про банкрутство.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Розвиток інституту банкрутства в Україні. Перший закон у сфері регулювання відносин неспроможності в країні: особливості та недоліки. Законодавче визначення термінів «неспроможність» та «банкрутство». Структура законодавства про банкрутство підприємств в Україні. Концептуальні задачі законодавства про банкрутство в Україні. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Сутність процедури банкрутства. Процедура розпорядження майном боржника. Мирова угода. Санація. Процедура ліквідації.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Доарбітражне врегулювання господарських спорів. Сторони доарбітражного врегулювання господарських спорів. Складання претензії та відповідь на неї у доарбітражному врегулюванні господарських спорів. Чотири варіанти дій контрагента після одержання претензії. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Судове провадження справи про банкрутство. Етапи проходження справи згідно законодавства про банкрутство: 1. Подання заяви про порушення справи про боржника: Кредитори (в тому числі органи міністерства доходів і зборів, працівники підприємства); Спільна заява кредиторів; Боржник. 2. Постанова про порушення справи про банкрутство: Призначення керівника майном; Призначення дати проведення підготовчого засідання суду; Введення мораторію на задоволення вимог кредиторів. 3. Підготовче засідання господарського суду: Оцінка відповіді боржника; Призначення проведення експертизи фінансового стану підприємства; Визначення ознак неплатоспроможності боржника; Зобов'язання позивача опублікувати в установленому законодавством порядку оголошення про порушення справи про банкрутство; Визначення: дати складання розпорядником майна реєстру вимог кредиторів; дати попереднього засідання, дати скликання перших загальних </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>зборів кредиторів; дати засідання суду, на якому буде прийнято постанова про санацію боржника або про визнання його банкрутом. 4. Попереднє засідання господарського суду: Розгляд реєстру вимог кредиторів і вимог, по яких були заперечення боржника і які не були внесені в реєстр; Визначення розміру визнаних судом вимог кредиторів включених розпорядником майна в реєстр кредиторів і затвердження реєстру. 5. Проведення зборів кредиторів і створення комітету кредиторів. Звернення в господарський суд з наступними питаннями: Початок процедури санації; Складання мирової угоди; Визнання боржника банкрутом і початок ліквідаційної процедури. 6. Заключне засідання господарського суду: Постанова про проведення санації боржника і призначення керівника санацією; Постанова про складання мирової угоди; Постанова про визнання боржника банкрутом і початок ліквідаційної процедури.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Ліквідація підприємства – банкрута. Строк ліквідаційної процедури. Особливості ліквідаційної процедури підприємства-банкрута. Дії ліквідатора в межах процедури ліквідації підприємства-банкрута. Завершення процедури ліквідації підприємства-банкрута.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00710E50" w:rsidRDefault="00710E50" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Змістовий модуль 8.</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+        <w:t xml:space="preserve">Змістовий модуль </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019384F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019384F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00710E50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
         <w:t>Особливості фінансової санації та банкрутства підприємств різних форм власності та видів діяльності</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00710E50" w:rsidRDefault="00710E50" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Тема 10.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Особливості фінансової санації та банкрутства підприємств різних форм власності та видів діяльності</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Особливості банкрутства суб’єктів підприємницької діяльності, що мають суспільну, іншу цінність або особливий статус. Дії державних та муніципальних владних інститутів у процедурі банкрутства суб’єктів підприємницької діяльності, що мають суспільну, іншу цінність або особливий статус. Суб’єкти підприємницької діяльності з особливим статусом: сутність, особливості банкрутства. Особливо небезпечні суб’єкти підприємницької діяльності: сутність, особливості банкрутства. Суб’єкти підприємницької діяльності, що мають суспільну або іншу цінність: сутність, особливості банкрутства.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Особливості банкрутства сільськогосподарських підприємств. Сутність сільськогосподарського підприємства. Процедури санації, розпорядження майном та ліквідації для сільськогосподарських підприємств.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Особливості банкрутства страховиків. Вимоги до арбітражних керуючих. Вимоги до покупця цілісного майнового комплексу страховика. Особливості розподілу ліквідаційної маси при ліквідації страхових компаній.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Особливості банкрутства професійних учасників ринку цінних паперів та інститутів спільного інвестування. Учасники справи про банкрутство професійних учасників ринку цінних паперів та інститутів спільного інвестування. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Особливості банкрутства фізичної особи – підприємця. Підстави для визнання фізичної особи - підприємця банкрутом. План погашення боргів фізичної особи – підприємця. Розгляд господарським судом справи про банкрутство фізичної особи – підприємця. Особливості задоволення вимог кредиторів фізичної особи - підприємця, визнаної банкрутом.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Особливості банкрутства фермерського господарства. Підстави для визнання фермерського господарства банкрутом. Особливості санації, розпорядження майном та ліквідації фермерського господарства.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="0019384F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Особливості банкрутства державних підприємств та підприємств, у статутному капіталі яких частка державної власності перевищує 50 відсотків. Участь державних інститутів у процедурі банкрутства державних підприємств та підприємств, у статутному капіталі яких частка державної власності перевищує 50 відсотків. Особливості санації, розпорядження майном та ліквідації державних підприємств та підприємств, у статутному капіталі яких частка державної власності перевищує 50 відсотків.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="0019384F" w:rsidRPr="0019384F" w:rsidRDefault="0019384F" w:rsidP="0019384F">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="000B230C" w:rsidRDefault="000B230C">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00B56C83" w:rsidRDefault="00B56C83" w:rsidP="00B56C83">
       <w:pPr>
-        <w:suppressAutoHyphens w:val="0"/>
-        <w:ind w:left="118"/>
+        <w:pStyle w:val="a4"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:kern w:val="0"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00682F71">
+        <w:rPr>
           <w:b/>
-          <w:kern w:val="0"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4. Структура навчальної дисципліни </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00202324" w:rsidRPr="00682F71" w:rsidRDefault="00202324" w:rsidP="00B56C83">
       <w:pPr>
-        <w:suppressAutoHyphens w:val="0"/>
-        <w:ind w:left="118"/>
+        <w:pStyle w:val="a4"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:kern w:val="0"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="00C3675D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Вид заняття</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/роботи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Назва теми</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Кількість</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>годин</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Згідно з розкладом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="00C3675D">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="0008150F">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="0008150F">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>о/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>д.ф</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>з.ф</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="00C3675D">
         <w:trPr>
           <w:trHeight w:val="88"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="0008150F">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="0008150F">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00027B20" w:rsidRPr="00A31F4F" w:rsidTr="00C3675D">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00027B20" w:rsidRPr="00D96E6B" w:rsidRDefault="00027B20" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Лекція 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00027B20" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00AD3A88">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Основи фінансової санації підприємств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00027B20" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00027B20" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="000B230C" w:rsidRDefault="00027B20" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>щотижня/тиждень</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00027B20" w:rsidRPr="00D96E6B" w:rsidRDefault="00027B20" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00A03908" w:rsidRPr="00A31F4F" w:rsidTr="00C3675D">
         <w:trPr>
           <w:trHeight w:val="161"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Лекція 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00AD3A88">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Основи фінансової санації підприємств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="006558FE" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="000B230C" w:rsidRDefault="00A03908" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>щотижня/тиждень</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00A03908" w:rsidRPr="00A31F4F" w:rsidTr="00C3675D">
         <w:trPr>
           <w:trHeight w:val="155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Лекція 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00AD3A88">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Оцінювання санаційної спроможності підприємства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="000B230C" w:rsidRDefault="00A03908" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>щотижня/тиждень</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00A03908" w:rsidRPr="00A31F4F" w:rsidTr="00C3675D">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Лекція 4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00AD3A88">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Складання та узгодження плану фінансової санації підприємства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="000B230C" w:rsidRDefault="00A03908" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>щотижня/тиждень</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00AD3A88" w:rsidRPr="00A31F4F" w:rsidTr="00C3675D">
         <w:trPr>
           <w:trHeight w:val="472"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Лекція 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="00337D0D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00682F71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Досудова санація</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>щотижня/тиждень 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00AD3A88" w:rsidRPr="00A31F4F" w:rsidTr="00C3675D">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Лекція 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00682F71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Санація підприємств у судовому порядку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="000B230C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>щотижня/тиждень 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00AD3A88" w:rsidRPr="00A31F4F" w:rsidTr="00C3675D">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Лекція 7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00AD3A88">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Санація підприємств у судовому порядку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>щотижня/тиждень</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00AD3A88" w:rsidRPr="00A31F4F" w:rsidTr="00C3675D">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Лекція 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00682F71" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00682F71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Фінансування санації підприємств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="000B230C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>щотижня/тиждень</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00AD3A88" w:rsidRPr="00A31F4F" w:rsidTr="00C3675D">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-              <w:t>Лекція 9</w:t>
+            <w:r w:rsidRPr="00D96E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Лекція </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00AD3A88">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Фінансування санації підприємств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="006558FE" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>щотижня/тиждень</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 9</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00AD3A88" w:rsidRPr="00A31F4F" w:rsidTr="00202324">
         <w:trPr>
           <w:trHeight w:val="187"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Лекція 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00AD3A88">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Реструктуризація підприємства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>щотижня/тиждень</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 10</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00AD3A88" w:rsidRPr="00A31F4F" w:rsidTr="00202324">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Лекція 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00682F71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Методи державної фінансової підтримки санації підприємств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>щотижня/тиждень</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 11</w:t>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00AD3A88" w:rsidRPr="00A31F4F" w:rsidTr="001C5197">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Лекція 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00682F71">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Економіко-правові аспекти банкрутства та ліквідації підприємств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="006558FE" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>щотижня/тиждень</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 12</w:t>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00AD3A88" w:rsidRPr="00A31F4F" w:rsidTr="00C3675D">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Лекція 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00AD3A88">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Економіко-правові аспекти банкрутства та ліквідації підприємств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="006558FE" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>щотижня/тиждень</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 13</w:t>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00AD3A88" w:rsidRPr="00A31F4F" w:rsidTr="000B230C">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Лекція 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00AD3A88">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Особливості фінансової санації та банкрутства підприємств різних форм власності та видів діяльності</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>щотижня/тиждень 14</w:t>
+              <w:t>щотижня/тиждень 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00AD3A88" w:rsidRPr="00A31F4F" w:rsidTr="000B230C">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Лекція 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00AD3A88">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Особливості фінансової санації та банкрутства підприємств різних форм власності та видів діяльності</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00D96E6B" w:rsidRDefault="006558FE" w:rsidP="0008150F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AD3A88" w:rsidRPr="00C3675D" w:rsidRDefault="00AD3A88" w:rsidP="0008150F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>щотижня/тиждень 15</w:t>
+              <w:t>щотижня/тиждень 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-      <w:r w:rsidRPr="007A2654">
+    <w:p w:rsidR="006B7128" w:rsidRDefault="006B7128">
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1984"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidTr="00A15D5F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Вид заняття</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/роботи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Назва теми</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Кількість</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>годин</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Згідно з розкладом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidTr="00A15D5F">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>о/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>д.ф</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>з.ф</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidTr="00A15D5F">
         <w:trPr>
           <w:trHeight w:val="88"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="005056DC" w:rsidRPr="00AA36FC" w:rsidTr="00A03908">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...16 lines deleted...]
-              <w:t>Семінарське заняття 1</w:t>
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00AA36FC" w:rsidRDefault="00F37D37" w:rsidP="003E40B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F37D37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Практичне</w:t>
+            </w:r>
+            <w:r w:rsidR="00B56C83" w:rsidRPr="00AA36FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заняття 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...31 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A03908" w:rsidRDefault="00A03908" w:rsidP="00A03908">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008150F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тема. </w:t>
+            </w:r>
+            <w:r w:rsidR="004B66FC" w:rsidRPr="004B66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Основи фінансової санації підприємств</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0008150F" w:rsidRPr="0008150F" w:rsidRDefault="0008150F" w:rsidP="00A03908">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001C5197" w:rsidRPr="004B66FC" w:rsidRDefault="001C5197" w:rsidP="004B66FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
               </w:tabs>
               <w:ind w:left="34" w:right="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="004B66FC">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1. Основи фінансової санації підприємств</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidR="004B66FC" w:rsidRPr="004B66FC">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Основи фінансової санації підприємств</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004B66FC" w:rsidRPr="004B66FC" w:rsidRDefault="004B66FC" w:rsidP="004B66FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
               </w:tabs>
               <w:ind w:left="34" w:right="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="004B66FC">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2. Фінансова криза на підприємстві: економічний зміст та фактори, що її зумовлюють.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="004B66FC" w:rsidRPr="004B66FC" w:rsidRDefault="004B66FC" w:rsidP="004B66FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
               </w:tabs>
               <w:ind w:left="34" w:right="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="004B66FC">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3. Сутність санації підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="004B66FC" w:rsidRPr="004B66FC" w:rsidRDefault="004B66FC" w:rsidP="004B66FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
               </w:tabs>
               <w:ind w:left="34" w:right="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="004B66FC">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4. Модель фінансової санації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B50259" w:rsidRPr="004B66FC" w:rsidRDefault="004B66FC" w:rsidP="001C5197">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...8 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r w:rsidRPr="004B66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00B50259" w:rsidRPr="004B66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Тести.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00243ACC" w:rsidRPr="00AA36FC" w:rsidRDefault="004B66FC" w:rsidP="00AA36FC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-              <w:t>6. Практичне завдання.</w:t>
+            <w:r w:rsidRPr="00CF391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00B50259" w:rsidRPr="00CF391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00165783" w:rsidRPr="00CF391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Практичне завдання.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00AA36FC" w:rsidRDefault="00A03908" w:rsidP="003E40B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA36FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00AA36FC" w:rsidRDefault="00A03908" w:rsidP="003E40B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA36FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00AA36FC" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00AA36FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1 раз на 2 тижні</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00AA36FC" w:rsidRDefault="00B56C83" w:rsidP="00A03908">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00AA36FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>/тиждень 2</w:t>
+              <w:t xml:space="preserve">/тиждень </w:t>
+            </w:r>
+            <w:r w:rsidR="00A03908" w:rsidRPr="00AA36FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00A03908" w:rsidRPr="00A31F4F" w:rsidTr="003E40B6">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...16 lines deleted...]
-              <w:t>Семінарське заняття 2</w:t>
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00F37D37" w:rsidP="003E40B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F37D37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Практичне</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03908" w:rsidRPr="00D96E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заняття 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A03908" w:rsidRDefault="00A03908" w:rsidP="00682F71">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2231"/>
                 <w:tab w:val="left" w:pos="2940"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...8 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r w:rsidRPr="0008150F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тема. </w:t>
+            </w:r>
+            <w:r w:rsidR="004B66FC" w:rsidRPr="004B66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Оцінювання санаційної спроможності підприємства</w:t>
+            </w:r>
+            <w:r w:rsidR="00682F71" w:rsidRPr="0008150F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="004B66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004B66FC" w:rsidRPr="004B66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Складання та узгодження плану фінансової санації підприємства</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004B66FC" w:rsidRPr="0008150F" w:rsidRDefault="004B66FC" w:rsidP="00682F71">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2231"/>
                 <w:tab w:val="left" w:pos="2940"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="004B66FC" w:rsidRPr="004B66FC" w:rsidRDefault="004B66FC" w:rsidP="004B66FC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="004B66FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. Сутність санаційної спроможності та санаційного аудиту.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="004B66FC" w:rsidRPr="004B66FC" w:rsidRDefault="004B66FC" w:rsidP="004B66FC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="004B66FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2. Порядок проведення санаційного аудиту на підприємстві.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="004B66FC" w:rsidRPr="004B66FC" w:rsidRDefault="004B66FC" w:rsidP="004B66FC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="004B66FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3. Сутність плану фінансової санації підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00682F71" w:rsidRPr="004B66FC" w:rsidRDefault="004B66FC" w:rsidP="004B66FC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="004B66FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4. Структура плану санації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A03908" w:rsidRPr="004B66FC" w:rsidRDefault="004B66FC" w:rsidP="00A03908">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...8 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r w:rsidRPr="004B66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03908" w:rsidRPr="004B66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Тести.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B50259" w:rsidRPr="004B66FC" w:rsidRDefault="004B66FC" w:rsidP="00A03908">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">6. </w:t>
+            <w:r w:rsidRPr="004B66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00B50259" w:rsidRPr="004B66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidR="00B50259" w:rsidRPr="004B66FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Бліц-опитування</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidR="00B50259" w:rsidRPr="004B66FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00243ACC" w:rsidRPr="00D96E6B" w:rsidRDefault="004B66FC" w:rsidP="00A03908">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-              <w:t>7. Практичне завдання.</w:t>
+            <w:r w:rsidRPr="00CF391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00B50259" w:rsidRPr="00CF391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF391D" w:rsidRPr="00CF391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Практичне завдання.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="003E40B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="003E40B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="00A03908">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1 раз на 2 тижні</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="00A03908">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/тиждень 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00A03908" w:rsidRPr="00A31F4F" w:rsidTr="00AF1816">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...16 lines deleted...]
-              <w:t>Семінарське заняття 3</w:t>
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00F37D37" w:rsidP="003E40B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F37D37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Практичне</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03908" w:rsidRPr="00D96E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заняття 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...31 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A03908" w:rsidRDefault="00A03908" w:rsidP="00A03908">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0008150F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тема. </w:t>
+            </w:r>
+            <w:r w:rsidR="004B66FC" w:rsidRPr="004B66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Досудова санація</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004B66FC" w:rsidRPr="0008150F" w:rsidRDefault="004B66FC" w:rsidP="00A03908">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004B66FC" w:rsidRPr="004B66FC" w:rsidRDefault="004B66FC" w:rsidP="004B66FC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="004B66FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. Загальна характеристика досудової санації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="004B66FC" w:rsidRPr="004B66FC" w:rsidRDefault="004B66FC" w:rsidP="004B66FC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="004B66FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2. План досудової санації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="004B66FC" w:rsidRPr="004B66FC" w:rsidRDefault="004B66FC" w:rsidP="004B66FC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="004B66FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3. Процедура санації боржника до порушення провадження у справі про банкрутство.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B50259" w:rsidRPr="004B66FC" w:rsidRDefault="004B66FC" w:rsidP="004B66FC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...8 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r w:rsidRPr="004B66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00B50259" w:rsidRPr="004B66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Тести.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00243ACC" w:rsidRPr="00D96E6B" w:rsidRDefault="004B66FC" w:rsidP="00AA36FC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-              <w:t>5. Групова робота на практичному занятті.</w:t>
+            <w:r w:rsidRPr="001D3974">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00B50259" w:rsidRPr="001D3974">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00A04C85" w:rsidRPr="001D3974">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Групова робота на практичному занятті</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA36FC" w:rsidRPr="001D3974">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="003E40B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="006558FE" w:rsidP="003E40B6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="00A03908">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1 раз на 2 тижні</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A03908" w:rsidRPr="00D96E6B" w:rsidRDefault="00A03908" w:rsidP="00A03908">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/тиждень 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="004B66FC" w:rsidRPr="00A31F4F" w:rsidTr="004B66FC">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...16 lines deleted...]
-              <w:t>Семінарське заняття 4</w:t>
+          <w:p w:rsidR="004B66FC" w:rsidRPr="00D96E6B" w:rsidRDefault="00F37D37" w:rsidP="00337D0D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F37D37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Практичне</w:t>
+            </w:r>
+            <w:r w:rsidR="004B66FC" w:rsidRPr="00D96E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заняття 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="004B66FC" w:rsidRPr="001D3974" w:rsidRDefault="004B66FC" w:rsidP="00337D0D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D3974">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Тема. Санація підприємств у судовому порядку.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...11 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="004B66FC" w:rsidRPr="001D3974" w:rsidRDefault="004B66FC" w:rsidP="00337D0D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004B66FC" w:rsidRPr="001D3974" w:rsidRDefault="004B66FC" w:rsidP="004B66FC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="001D3974">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. Загальна характеристика судової санації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="004B66FC" w:rsidRPr="001D3974" w:rsidRDefault="004B66FC" w:rsidP="004B66FC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="001D3974">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2. Сутність та значення мирової угоди при санації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="004B66FC" w:rsidRPr="001D3974" w:rsidRDefault="004B66FC" w:rsidP="004B66FC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="001D3974">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3. Тести.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="004B66FC" w:rsidRPr="001D3974" w:rsidRDefault="004B66FC" w:rsidP="004B66FC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...8 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r w:rsidRPr="001D3974">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r w:rsidR="001D3974" w:rsidRPr="001D3974">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Групова робота на практичному занятті.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004B66FC" w:rsidRPr="001D3974" w:rsidRDefault="004B66FC" w:rsidP="004B66FC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="001D3974">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5. Контрольна робота за матеріалами теоретичних тем зі змістових модулів 1-4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="004B66FC" w:rsidRPr="00D96E6B" w:rsidRDefault="004B66FC" w:rsidP="00337D0D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="004B66FC" w:rsidRPr="00D96E6B" w:rsidRDefault="006558FE" w:rsidP="00337D0D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="004B66FC" w:rsidRPr="00D96E6B" w:rsidRDefault="004B66FC" w:rsidP="00337D0D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1 раз на 2 тижні</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="004B66FC" w:rsidRPr="00D96E6B" w:rsidRDefault="004B66FC" w:rsidP="00337D0D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/тиждень 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+    <w:p w:rsidR="004B66FC" w:rsidRDefault="004B66FC"/>
+    <w:p w:rsidR="00AF1816" w:rsidRDefault="00AF1816">
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1984"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidTr="00A15D5F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Вид заняття</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/роботи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Назва теми</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Кількість</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>годин</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Згідно з розкладом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidTr="00A15D5F">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>о/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>д.ф</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>з.ф</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidTr="00A15D5F">
         <w:trPr>
           <w:trHeight w:val="88"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00E35CA2" w:rsidRPr="00A31F4F" w:rsidTr="00E35CA2">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...16 lines deleted...]
-              <w:t>Семінарське заняття 5</w:t>
+          <w:p w:rsidR="00E35CA2" w:rsidRPr="00D96E6B" w:rsidRDefault="00F37D37" w:rsidP="00454FA5">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F37D37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Практичне</w:t>
+            </w:r>
+            <w:r w:rsidR="00E35CA2" w:rsidRPr="00D96E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заняття 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...31 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00E35CA2" w:rsidRDefault="00E35CA2" w:rsidP="00454FA5">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тема. </w:t>
+            </w:r>
+            <w:r w:rsidR="004B66FC" w:rsidRPr="004B66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Фінансування санації підприємств</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0008150F" w:rsidRDefault="0008150F" w:rsidP="00454FA5">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004B66FC" w:rsidRPr="00AF1816" w:rsidRDefault="004B66FC" w:rsidP="004B66FC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...8 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1816">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1816">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Характеристика внутрішніх джерел проведення фінансової санації підприємства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004B66FC" w:rsidRPr="00AF1816" w:rsidRDefault="004B66FC" w:rsidP="004B66FC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...8 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2. Х</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF1816">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>арактеристика зовнішніх джерел проведення фінансової санації підприємства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E35CA2" w:rsidRDefault="004B66FC" w:rsidP="00E35CA2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...8 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00E35CA2" w:rsidRPr="00D96E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Тести.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E35CA2" w:rsidRPr="00D96E6B" w:rsidRDefault="004B66FC" w:rsidP="00E35CA2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">4. </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00E35CA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidR="00E35CA2" w:rsidRPr="00AA36FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Бліц-опитування</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidR="00E35CA2" w:rsidRPr="00AA36FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00E35CA2" w:rsidRPr="00D96E6B" w:rsidRDefault="004B66FC" w:rsidP="00E35CA2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-              <w:t>5. Практичне завдання.</w:t>
+            <w:r w:rsidRPr="00924013">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00E35CA2" w:rsidRPr="00924013">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Практичне завдання.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="00E35CA2" w:rsidRPr="00D96E6B" w:rsidRDefault="00E35CA2" w:rsidP="00454FA5">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="00E35CA2" w:rsidRPr="00D96E6B" w:rsidRDefault="00E35CA2" w:rsidP="00454FA5">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00E35CA2" w:rsidRPr="00D96E6B" w:rsidRDefault="00E35CA2" w:rsidP="00454FA5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1 раз на 2 тижні</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00E35CA2" w:rsidRPr="00D96E6B" w:rsidRDefault="00E35CA2" w:rsidP="00454FA5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/тиждень 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00AF1816" w:rsidRPr="00A31F4F" w:rsidTr="00AF1816">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...16 lines deleted...]
-              <w:t>Семінарське заняття 6</w:t>
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00D96E6B" w:rsidRDefault="00F37D37" w:rsidP="00A15D5F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F37D37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Практичне</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF1816" w:rsidRPr="00D96E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заняття 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...31 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тема. </w:t>
+            </w:r>
+            <w:r w:rsidR="004B66FC" w:rsidRPr="004B66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Реструктуризація підприємства. Методи державної фінансової підтримки санації підприємств</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006558FE" w:rsidRPr="004B66FC" w:rsidRDefault="006558FE" w:rsidP="00A15D5F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AF1816" w:rsidRPr="004B66FC" w:rsidRDefault="004B66FC" w:rsidP="00AF1816">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...8 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r w:rsidRPr="004B66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF1816" w:rsidRPr="004B66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Характеристика процедури реструктуризації підприємства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF1816" w:rsidRPr="004B66FC" w:rsidRDefault="004B66FC" w:rsidP="00AF1816">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...8 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r w:rsidRPr="004B66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF1816" w:rsidRPr="004B66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Форми реструктуризації підприємства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF1816" w:rsidRPr="004B66FC" w:rsidRDefault="004B66FC" w:rsidP="00AF1816">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...8 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r w:rsidRPr="004B66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF1816" w:rsidRPr="004B66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Реорганізація підприємства як інструмент санації.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004B66FC" w:rsidRPr="004B66FC" w:rsidRDefault="004B66FC" w:rsidP="004B66FC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="004B66FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="004B66FC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Державна підтримка санації суб’єктів господарювання.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="004B66FC" w:rsidRPr="004B66FC" w:rsidRDefault="004B66FC" w:rsidP="004B66FC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="004B66FC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5. Державні органи уповноважені в питаннях попередження банкрутства підприємств.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="004B66FC" w:rsidRPr="004B66FC" w:rsidRDefault="004B66FC" w:rsidP="004B66FC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="004B66FC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6. Форми та методи державної фінансової підтримки санації підприємств.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="004B66FC" w:rsidRDefault="006558FE" w:rsidP="00AF1816">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...8 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF1816" w:rsidRPr="004B66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Тести.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AF1816" w:rsidRPr="004B66FC" w:rsidRDefault="006558FE" w:rsidP="00AF1816">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">8. </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF1816" w:rsidRPr="004B66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidR="00AF1816" w:rsidRPr="004B66FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Бліц-опитування</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidR="00AF1816" w:rsidRPr="004B66FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00D96E6B" w:rsidRDefault="006558FE" w:rsidP="00AF1816">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-              <w:t>9. Практичне завдання.</w:t>
+            <w:r w:rsidRPr="00924013">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF1816" w:rsidRPr="00924013">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Практичне завдання.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00D96E6B" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00D96E6B" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00D96E6B" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1 раз на 2 тижні</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00AF1816" w:rsidRPr="00D96E6B" w:rsidRDefault="00AF1816" w:rsidP="00A15D5F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/тиждень 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="006558FE" w:rsidRPr="00A31F4F" w:rsidTr="006558FE">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...16 lines deleted...]
-              <w:t>Семінарське заняття 7</w:t>
+          <w:p w:rsidR="006558FE" w:rsidRPr="00D96E6B" w:rsidRDefault="00F37D37" w:rsidP="00337D0D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F37D37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Практичне</w:t>
+            </w:r>
+            <w:r w:rsidR="006558FE" w:rsidRPr="00D96E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заняття 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...31 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006558FE" w:rsidRPr="006558FE" w:rsidRDefault="006558FE" w:rsidP="00337D0D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тема. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00682F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Економіко-правові аспекти банкрутства </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006558FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>та ліквідації підприємств. Особливості фінансової санації та банкрутства підприємств різних форм власності та видів діяльності</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006558FE" w:rsidRPr="006558FE" w:rsidRDefault="006558FE" w:rsidP="00337D0D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006558FE" w:rsidRPr="006558FE" w:rsidRDefault="006558FE" w:rsidP="006558FE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="006558FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. Загальна характеристика інституту банкрутства підприємств.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006558FE" w:rsidRPr="006558FE" w:rsidRDefault="006558FE" w:rsidP="006558FE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="006558FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2. Сутність процедури банкрутства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006558FE" w:rsidRPr="006558FE" w:rsidRDefault="006558FE" w:rsidP="006558FE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="006558FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3. Доарбітражне врегулювання господарських спорів.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006558FE" w:rsidRPr="006558FE" w:rsidRDefault="006558FE" w:rsidP="006558FE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="006558FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4. Судове провадження справи про банкрутство.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006558FE" w:rsidRPr="006558FE" w:rsidRDefault="006558FE" w:rsidP="006558FE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="006558FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5. Ліквідація підприємства – банкрута.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006558FE" w:rsidRPr="006558FE" w:rsidRDefault="006558FE" w:rsidP="006558FE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="006558FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6. Особливості фінансової санації та банкрутства підприємств різних форм власності та видів діяльності</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006558FE" w:rsidRDefault="006558FE" w:rsidP="006558FE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...8 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006558FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Тести.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00924013" w:rsidRPr="006558FE" w:rsidRDefault="00924013" w:rsidP="006558FE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">8. </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="004B66FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Бліц-опитування</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="004B66FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006558FE" w:rsidRPr="006558FE" w:rsidRDefault="00924013" w:rsidP="006558FE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...8 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="006558FE" w:rsidRPr="006558FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Контрольна робота за матеріалами теоретичних тем зі змістових модулів </w:t>
+            </w:r>
+            <w:r w:rsidR="006558FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="006558FE" w:rsidRPr="006558FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="006558FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="006558FE" w:rsidRPr="006558FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006558FE" w:rsidRPr="00D96E6B" w:rsidRDefault="00924013" w:rsidP="006558FE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-              <w:t>10. Групова робота на практичному занятті.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="006558FE" w:rsidRPr="00924013">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924013">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Групова робота на практичному занятті.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006558FE" w:rsidRPr="00D96E6B" w:rsidRDefault="006558FE" w:rsidP="00337D0D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006558FE" w:rsidRPr="00D96E6B" w:rsidRDefault="006558FE" w:rsidP="00337D0D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006558FE" w:rsidRPr="00D96E6B" w:rsidRDefault="006558FE" w:rsidP="00337D0D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1 раз на 2 тижні</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006558FE" w:rsidRPr="00D96E6B" w:rsidRDefault="006558FE" w:rsidP="00337D0D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D96E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/тиждень 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+    <w:p w:rsidR="006558FE" w:rsidRDefault="006558FE"/>
+    <w:p w:rsidR="007034B4" w:rsidRDefault="007034B4">
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1984"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidTr="002D54FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Вид заняття</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/роботи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Назва теми</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Кількість</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>годин</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Згідно з розкладом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidTr="002D54FE">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>о/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>д.ф</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>з.ф</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidTr="002D54FE">
         <w:trPr>
           <w:trHeight w:val="88"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00932D87" w:rsidRPr="007034B4" w:rsidTr="00932D87">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="00932D87" w:rsidRPr="008504DD" w:rsidRDefault="00932D87" w:rsidP="00932D87">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Самостійна робота</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...27 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006558FE" w:rsidRPr="008504DD" w:rsidRDefault="00932D87" w:rsidP="006558FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008504DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тема 1. </w:t>
+            </w:r>
+            <w:r w:rsidR="006558FE" w:rsidRPr="008504DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Основи фінансової санації підприємств</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006558FE" w:rsidRPr="008504DD" w:rsidRDefault="006558FE" w:rsidP="006558FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006558FE" w:rsidRPr="008504DD" w:rsidRDefault="006558FE" w:rsidP="006558FE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. Санація, як складова антикризового управління на підприємстві.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006558FE" w:rsidRPr="008504DD" w:rsidRDefault="006558FE" w:rsidP="006558FE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2. Проблематика здійснення санації підприємств в Україні.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006558FE" w:rsidRPr="008504DD" w:rsidRDefault="006558FE" w:rsidP="006558FE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3. Закордонна практика здійснення санації підприємств.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00932D87" w:rsidRPr="008504DD" w:rsidRDefault="006558FE" w:rsidP="006558FE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4. Підготовка до практичних занять.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="00932D87" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00932D87">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="00932D87" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00932D87">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00932D87" w:rsidRPr="008504DD" w:rsidRDefault="00932D87" w:rsidP="00932D87">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00932D87" w:rsidRPr="007034B4" w:rsidTr="00932D87">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="00932D87" w:rsidRPr="008504DD" w:rsidRDefault="00932D87" w:rsidP="00932D87">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Самостійна робота</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...27 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006558FE" w:rsidRPr="008504DD" w:rsidRDefault="00932D87" w:rsidP="006558FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008504DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тема 2. </w:t>
+            </w:r>
+            <w:r w:rsidR="006558FE" w:rsidRPr="008504DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Оцінювання санаційної спроможності підприємства</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006558FE" w:rsidRPr="008504DD" w:rsidRDefault="006558FE" w:rsidP="006558FE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006558FE" w:rsidRPr="008504DD" w:rsidRDefault="006558FE" w:rsidP="006558FE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. Оцінка виробничої діяльності як складова санаційного аудиту на підприємстві.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006558FE" w:rsidRPr="008504DD" w:rsidRDefault="006558FE" w:rsidP="006558FE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2. Оцінка фінансової діяльності як складова санаційного аудиту на підприємстві.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006558FE" w:rsidRPr="008504DD" w:rsidRDefault="006558FE" w:rsidP="006558FE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3. Визначення факторів негативного впливу зовнішнього середовища як складова санаційного аудиту на підприємстві.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00932D87" w:rsidRPr="008504DD" w:rsidRDefault="006558FE" w:rsidP="006558FE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-              <w:t>4. Підготовка до практичних занять.</w:t>
+            <w:r w:rsidRPr="008504DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Підготовка до </w:t>
+            </w:r>
+            <w:r w:rsidR="003D3799" w:rsidRPr="008504DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>практичних</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008504DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> занять.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="00932D87" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00932D87">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="00932D87" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00932D87">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00932D87" w:rsidRPr="008504DD" w:rsidRDefault="00932D87" w:rsidP="00932D87">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="008504DD" w:rsidRPr="007034B4" w:rsidTr="008504DD">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Самостійна робота</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Тема 3. Складання та узгодження плану фінансової санації підприємства</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...18 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. Особливості підбору учасників розробки плану фінансової санації на підприємстві в залежності від розміру підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2. Дослідження слабких місць підприємства в межах розробки плану фінансової санації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3. Особливості представлення плану фінансової санації підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4. Підготовка до практичних занять.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="008504DD" w:rsidRPr="007034B4" w:rsidTr="008504DD">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Самостійна робота</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Тема 4. Досудова санація</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...18 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. Зарубіжна практика досудової санації підприємств.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2. Проблеми здійснення досудової санації на підприємствах України та шляхи їх усунення.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3. Підбір керівника досудової санації на підприємстві та особливості здійснення ним повноважень.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4. Підготовка до практичних занять.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="008504DD" w:rsidRPr="00B616F4" w:rsidTr="008504DD">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Самостійна робота</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Тема 5. Санація підприємств у судовому порядку</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...18 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. Історія розвитку процедури санації підприємств у судовому порядку в Україні.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2. Зарубіжна практика здійснення санації підприємств у судовому порядку.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3. Історія розвитку мирової угоди в межах процедури санації підприємств в Україні.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4. Підготовка до практичних занять.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+    <w:p w:rsidR="008504DD" w:rsidRDefault="008504DD"/>
+    <w:p w:rsidR="007034B4" w:rsidRDefault="007034B4">
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1984"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00AC7270" w:rsidRPr="00AC7270" w:rsidTr="002D54FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00AC7270" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00AC7270">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Вид заняття</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00AC7270" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="-70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00AC7270">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/роботи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00AC7270" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00AC7270">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Назва теми</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00AC7270" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00AC7270">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Кількість</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00AC7270" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00AC7270">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>годин</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00AC7270" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00AC7270">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Згідно з розкладом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidTr="002D54FE">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>о/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>д.ф</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>з.ф</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidTr="002D54FE">
         <w:trPr>
           <w:trHeight w:val="88"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="007034B4" w:rsidRPr="00A31F4F" w:rsidRDefault="007034B4" w:rsidP="002D54FE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00D96E6B" w:rsidRPr="007034B4" w:rsidTr="002D54FE">
         <w:trPr>
           <w:trHeight w:val="88"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00D96E6B" w:rsidRPr="008504DD" w:rsidRDefault="00D96E6B" w:rsidP="002D54FE">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Самостійна робота</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...27 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="00D96E6B" w:rsidP="008504DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008504DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тема 6. </w:t>
+            </w:r>
+            <w:r w:rsidR="008504DD" w:rsidRPr="008504DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Фінансування санації підприємств</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. Проблематика залучення джерел проведення фінансової санації підприємств в Україні.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2. Закордонна практика фінансування санації підприємств.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00C729F0" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3. Підготовка до практичних занять.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00D96E6B" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="007034B4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00D96E6B" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="007034B4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00D96E6B" w:rsidRPr="008504DD" w:rsidRDefault="00D96E6B" w:rsidP="007034B4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="008504DD" w:rsidRPr="007034B4" w:rsidTr="00337D0D">
         <w:trPr>
           <w:trHeight w:val="88"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Самостійна робота</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Тема 7. Реструктуризація підприємства</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...9 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. Зворотній лізинг, як складова реструктуризації підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2. Переваги та недоліки злиття в межах процедури санації підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3. Переваги та недоліки поділу в межах процедури санації підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4. Підготовка до практичних занять.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="008504DD" w:rsidRPr="007034B4" w:rsidTr="00337D0D">
         <w:trPr>
           <w:trHeight w:val="88"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Самостійна робота</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Тема 8. Методи державної фінансової підтримки санації підприємств</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...9 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. Проблематика державної фінансової підтримки санації підприємств в Україні.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2. Непряма державна підтримка підприємств-боржників в Україні: переваги та недоліки.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3. Іноземна практика державної фінансової підтримки санації підприємств.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4. Підготовка до практичних занять.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="008504DD" w:rsidRPr="007034B4" w:rsidTr="00337D0D">
         <w:trPr>
           <w:trHeight w:val="88"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Самостійна робота</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Тема 9. Економіко-правові аспекти банкрутства та ліквідації підприємств</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...9 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. Історія розвитку інституту банкрутства підприємств в Україні.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2. Іноземна практика банкрутства підприємств.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3. Відмінності банкрутства підприємств та банківських установ в Україні.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4. Підготовка до практичних занять.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="008504DD" w:rsidRPr="007034B4" w:rsidTr="00337D0D">
         <w:trPr>
           <w:trHeight w:val="88"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Самостійна робота</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Тема 10. Особливості фінансової санації та банкрутства підприємств різних форм власності та видів діяльності</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...9 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>1. Особливості банкрутства сільськогосподарських підприємств.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008504DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>. Особливості банкрутства сільськогосподарських підприємств.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>2. Особливості банкрутства страховиків.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008504DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>. Особливості банкрутства страховиків.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>3. Особливості банкрутства професійних учасників ринку цінних паперів.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008504DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>. Особливості банкрутства професійних учасників ринку цінних паперів.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>4. Особливості банкрутства суб’єкта підприємницької діяльності – громадянина.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008504DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>. Особливості банкрутства суб’єкта підприємницької діяльності – громадянина.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>5. Особливості банкрутства фермерського господарства.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008504DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>. Особливості банкрутства фермерського господарства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="008504DD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-              <w:t>6. Підготовка до практичних занять.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008504DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Підготовка до практичних занять.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="008504DD" w:rsidRPr="008504DD" w:rsidRDefault="008504DD" w:rsidP="00337D0D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="008504DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+    <w:p w:rsidR="008504DD" w:rsidRDefault="008504DD"/>
+    <w:p w:rsidR="00285BD0" w:rsidRDefault="00285BD0">
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00B56C83" w:rsidRPr="00CF391D" w:rsidRDefault="00B56C83" w:rsidP="00B56C83">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="927"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00CF391D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">5. Види і зміст контрольних заходів </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00B56C83" w:rsidRPr="00886903" w:rsidRDefault="00B56C83" w:rsidP="00B56C83">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="927"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblInd w:w="142" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1100"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="4395"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="141"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="005E3DF2">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D424DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Вид заняття/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D424DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">роботи </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="005E3DF2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D424DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Вид контрольного заходу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D424DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Зміст контрольного заходу*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D424DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Критерії оцінювання</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D424DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>та термін виконання*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D424DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Усього балів</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="005E3DF2">
         <w:trPr>
           <w:trHeight w:val="96"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D424DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D424DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D424DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D424DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D424DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="003E40B6">
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00D424DD" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00D424DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Поточний контроль</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="005E3DF2" w:rsidRPr="00A31F4F" w:rsidTr="00906A25">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="005E3DF2" w:rsidRPr="00C04C87" w:rsidRDefault="00F37D37" w:rsidP="005E3DF2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-142" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...6 lines deleted...]
-              <w:t>Семінарське заняття № 1</w:t>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Практичне</w:t>
+            </w:r>
+            <w:r w:rsidR="005E3DF2" w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заняття № 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="005E3DF2" w:rsidRPr="00C04C87" w:rsidRDefault="00303614" w:rsidP="00303614">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Тестування у системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="005E3DF2" w:rsidRPr="00C04C87" w:rsidRDefault="005E3DF2" w:rsidP="005E3DF2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Проходження он-лайн тесту в системі </w:t>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Проходження он-лайн тес</w:t>
+            </w:r>
+            <w:r w:rsidR="00481494" w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ту в системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidR="00481494" w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
-[...9 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r w:rsidR="00481494" w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (тести 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00303614" w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E3DF2" w:rsidRPr="00C04C87" w:rsidRDefault="005E3DF2" w:rsidP="005E3DF2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Питання для підготовки:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="009A419D" w:rsidRPr="00C04C87" w:rsidRDefault="009A419D" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1. Вкажіть, скільки етапів дослідження кризових явищ виділяють.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="009A419D" w:rsidRPr="00C04C87" w:rsidRDefault="009A419D" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2. Вкажіть відповідь, де перелічені всі етапи розвитку кризи на підприємстві.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="009A419D" w:rsidRPr="00C04C87" w:rsidRDefault="009A419D" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3. Дайте визначення, кризовий стан – це.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="009A419D" w:rsidRPr="00C04C87" w:rsidRDefault="009A419D" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4. Вкажіть, якого типу санаційних заходів не існує.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="009A419D" w:rsidRPr="00C04C87" w:rsidRDefault="009A419D" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5. Вкажіть, що з переліченого не входить до моделі фінансової санації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="009A419D" w:rsidRPr="00C04C87" w:rsidRDefault="009A419D" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6. Дайте відповідь, кризове явище – це.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="009A419D" w:rsidRPr="00C04C87" w:rsidRDefault="009A419D" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7. Дайте визначення, кризова ситуація – це.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="009A419D" w:rsidRPr="00C04C87" w:rsidRDefault="009A419D" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8. Дайте відповідь, які параметри (параметр) характеризують (характеризує) фінансову кризу на підприємстві.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="009A419D" w:rsidRPr="00C04C87" w:rsidRDefault="009A419D" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>9. Вкажіть, який з зазначених факторів не є внутрішнім фактором фінансової кризи підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="005E3DF2" w:rsidRPr="00C04C87" w:rsidRDefault="009A419D" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>10. Вкажіть, який з зазначених факторів не є зовнішнім фактором фінансової кризи підприємства.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...21 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="006A4937">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тестові питання оцінюються: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="006A4937">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">правильно/неправильно. Кількість рівнозначних питань – 10.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="006A4937">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Застосовується шкала переведення кількості правильних в</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ідповідей у бали з діапазону 0-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="006A4937">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="006A4937">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0-5 – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="006A4937">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− достатній рівень  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="006A4937">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(60% - 100% від максимального балу): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="006A4937">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6-10 – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>7;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>8;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>9; 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,0 б</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>алів (зараховано), а саме: 6 – 0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бала; 7 – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бала; 8 – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бала; 9 – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бала; 10 – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,0 бала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005E3DF2" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="006A4937">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...28 lines deleted...]
-              <w:t>- 0 балів – неправильна відповідь.</w:t>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тест розміщено в профілі даної дисципліни у СЕЗН ЗНУ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Moodle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="005E3DF2" w:rsidRPr="00C04C87" w:rsidRDefault="009A419D" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="006A4937" w:rsidRPr="00A31F4F" w:rsidTr="00906A25">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00F11D3F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Практичне завдання</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CF391D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">За матеріалами, що наведені у темі 1 конспекту лекцій (див. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>) виявити фазу фінансової кризи та фактори, що обумовили фінансову кризу на  українському підприємстві (на вибір). Завдання виконується окремо кожним здобувачем вищої освіти. Необхідно представити презентацію.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Практична робота оцінюється комплексно максимально у 4 бали:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>− незадовільний рівень – 0 балів (не зараховано);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>− достатній рівень (60% - 100% від максимального балу) – 2,4-4 бали (зараховано).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...141 lines deleted...]
-              <w:t>- 0 балів - завдання не виконано.</w:t>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>При формуванні шкали бальної оцінки стимулюється систематична робота здобувачів протягом семестру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="006A4937" w:rsidRPr="00A31F4F" w:rsidTr="00906A25">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00D424DD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...6 lines deleted...]
-              <w:t>Семінарське заняття № 2</w:t>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Практичне заняття № 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00303614">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Тестування у системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00303614">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Проходження он-лайн тесту в системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (тести 2, 3).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00303614">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Питання для підготовки:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1. Вкажіть, хто проводить санаційний аудит.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2. Вкажіть, якого етапу проведення санаційного аудиту не існує.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3. Вкажіть головну мету санаційного аудиту.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">А. Виявлення зростання кількості взаємопов’язаних </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4. Вкажіть, що відбувається на другому етапі санаційного аудиту.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5. Вкажіть, на яких з перелічених видів підприємств потрібно проводити санаційний аудит.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6. Дайте відповідь, в рамках проведення санаційного аудиту підприємства до яких джерел інформації (даних) аудитор не має права доступу.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7. Вкажіть, на скільки етапів поділяється процедура санаційного аудиту.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8. Дайте відповідь, на якому з етапів санаційного аудиту відбувається аналіз власного капіталу підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>9. Вкажіть, на якому з етапів санаційного аудиту оцінюється вплив постачальників на роботу підприємства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="009A419D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10. Дайте відповідь, яке з перелічених питань не розглядається в рамках процедури санаційного аудиту.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="009A419D">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>підприємства.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+              <w:t>11. Вкажіть всі принципи розробки плану санації.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...9 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>12. Вкажіть кількість розділів плану санації (без вступу).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...9 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>13. Вкажіть для чого в плані санації використовують SWOT – аналіз.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...9 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>14. Вкажіть відповідь, де перелічені всі сторони, що беруть участь в розробці плану санації.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...9 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>15. Вкажіть відповідь, де перелічені всі чинники, що обумовлюють необхідність залучення зовнішніх консультантів під час розробки плану санації.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...9 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>16. Вкажіть, до якого розділу плану санації відносять аналіз причин кризової ситуації та слабких місць.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...9 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>17. Вкажіть, до якого розділу плану санації відносять історичну довідку.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...9 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>18. Вкажіть, в якому розділі плану санації розробляють фінансовий план.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...9 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>19. Дайте відповідь, в якому розділі плану санації оцінюють суми можливих збитків при реалізації плану санації.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="009A419D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...43 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>20. Вкажіть, що з наведеного не є основним критерієм оцінювання ефективності санації.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Тестове питання оцінюється максимально в 0,1 бала. Загалом передбачено виконання 20 тестових завдань:</w:t>
-[...43 lines deleted...]
-              <w:t>- 0 балів – неправильна відповідь.</w:t>
+              <w:t xml:space="preserve">Тестові питання оцінюються: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">правильно/неправильно. Кількість рівнозначних питань – 20.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Застосовується шкала переведення кількості правильних відповідей у бали з діапазону 0-2:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0-11 – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− достатній рівень  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(60% - 100% від максимального балу): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>12-20 – 1,2; 1,3; 1,4; 1,5; 1,6; 1,7; 1,8; 1,9; 2,0 балів (зараховано), а саме: 12 – 1,2 бала; 13 – 1,3 бала; 14 – 1,4 бала; 15 – 1,5 бала; 16 – 1,6 бала; 17 – 1,7 бала; 18 – 1,8 бала; 19 – 1,9 бала; 20 – 2,0 бала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тест розміщено в профілі </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">даної дисципліни у СЕЗН ЗНУ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Moodle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="006A4937" w:rsidRPr="00A31F4F" w:rsidTr="00906A25">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="002D54FE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00482C44">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Бліц-опитування</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>За матеріалами теоретичних тем 1, 2, 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...9 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Опитування за теоретичним матеріалом курсу (кожному здобувачу вищої освіти задається три питання за матеріалами теоретичних тем 1-3). На підготовку відповіді дається не більше десяти секунд.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
-              <w:jc w:val="both"/>
-[...17 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Бліц-опитування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> оцінюється комплексно максимально у 3 бали:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
-              <w:jc w:val="both"/>
-[...17 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>− незадовільний рівень – 0 балів (не зараховано);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
-              <w:jc w:val="both"/>
-[...14 lines deleted...]
-              <w:t>- 0 балів - відповідь неправильна або відсутня.</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>− достатній рівень (60% - 100% від максимального балу) – 1,8-3 бали (зараховано).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="006A4937" w:rsidRPr="00A31F4F" w:rsidTr="00906A25">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="002D54FE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CA7991">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Практичне завдання</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="001D3974">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Провести SWOT-аналіз підприємства, що перебуває у фінансовій кризі згідно інформації, що наведена у темі 3 (див. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>). Навести 10 сильних сторін, 10 слабкий сторін, 5 можливостей, 5 загроз. Завдання виконується окремо кожним здобувачем вищої освіти. Необхідно представити презентацію.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Практична робота оцінюється комплексно максимально у 4 бали:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>− незадовільний рівень – 0 балів (не зараховано);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>− достатній рівень (60% - 100% від максимального балу) – 2,4-4 бали (зараховано).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...141 lines deleted...]
-              <w:t>- 0 балів - завдання не виконано.</w:t>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>При формуванні шкали бальної оцінки стимулюється систематична робота здобувачів протягом семестру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CA7991">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="006A4937" w:rsidRPr="00A31F4F" w:rsidTr="00906A25">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00093E26">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...6 lines deleted...]
-              <w:t>Семінарське заняття № 3</w:t>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Практичне заняття № 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00303614">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Тестування у системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="000C094E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Проходження он-лайн тесту в системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (тести 4).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="000C094E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Питання для підготовки:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1. Дайте відповідь, які з перелічених заходів не використовуються у процедурі досудової санації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2. Вкажіть строк проведення досудової санації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3. Вкажіть відповідь, де наведено всі заходи, що використовуються у процедурі досудової санації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4. Вкажіть, хто має право ініціювати процедуру санації боржника до порушення провадження у справі про банкрутство.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5. Дайте відповідь, хто повинен входити до робочої групи, що розробляє план досудової санації підприємства – боржника.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6. Вкажіть, яка інформація не повинна бути внесена у план досудової санації підприємства боржника.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7. Дайте відповідь, досудова санація це.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>8. Вкажіть, скільки заходів використовується у процедурі досудової санації.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. Вкажіть, що не відноситься до управлінських </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>4. Вкажіть, хто має право ініціювати процедуру санації боржника до порушення провадження у справі про банкрутство.</w:t>
-[...118 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+              <w:t>заходів процедури досудової санації.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>10. Вкажіть, конкурсні кредитори – це.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Тестові питання оцінюються: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">правильно/неправильно. Кількість рівнозначних питань – 10.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Застосовується шкала переведення кількості правильних в</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ідповідей у бали з діапазону 0-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0-5 – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− достатній рівень  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(60% - 100% від максимального балу): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6-10 – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>7;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>8;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>9; 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,0 б</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>алів (зараховано), а саме: 6 – 0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бала; 7 – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бала; 8 – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бала; 9 – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бала; 10 – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,0 бала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Тестове питання оцінюється максимально в 0,1 бала. Загалом передбачено виконання 10 тестових завдань:</w:t>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve">Тест розміщено в профілі даної дисципліни у СЕЗН ЗНУ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Moodle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
-[...55 lines deleted...]
-              <w:t>відповідь.</w:t>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="006A4937" w:rsidRPr="00A31F4F" w:rsidTr="00906A25">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="002D54FE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00F72673">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Групова робота на практичному занятті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="001D3974">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Спираючись на матеріал з теми 4 (див. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>) та інформацію з відкритих джерел складіть план досудової санації підприємства, що перебуває у фінансовій кризі (на вибір). Група здобувачів вищої освіти до 3 осіб. Оформити завдання у вигляді презентації.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Практична робота оцінюється комплексно максимально у 4 бали:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>− незадовільний рівень – 0 балів (не зараховано);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>− достатній рівень (60% - 100% від максимального балу) – 2,4-4 бали (зараховано).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...141 lines deleted...]
-              <w:t>- 0 балів - завдання не виконано.</w:t>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>При формуванні шкали бальної оцінки стимулюється систематична робота здобувачів протягом семестру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="006A4937" w:rsidRPr="00A31F4F" w:rsidTr="00906A25">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00093E26">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...6 lines deleted...]
-              <w:t>Семінарське заняття № 4</w:t>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Практичне заняття № 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Контрольна робота за матеріалами теоретичних тем зі змістових модулів 1-4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="000C094E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Повна письмова відповідь на два питання з наведеного переліку питань:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1. Фінансова криза на підприємстві: економічний зміст та фактори, що її зумовлюють.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2. Сутність санації підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3. Модель фінансової санації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4. Сутність санаційної спроможності та санаційного аудиту.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5. Порядок проведення санаційного аудиту на підприємстві.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6. Сутність плану фінансової санації підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7. Структура плану санації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8. Загальна характеристика досудової санації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>9. План досудової санації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>10. Процедура санації боржника до порушення провадження у справі про банкрутство.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>11. Загальна характеристика судової санації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>12. Сутність та значення мирової угоди при санації.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...26 lines deleted...]
-              <w:widowControl/>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...54 lines deleted...]
-              <w:widowControl/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Контрольна робота оцінюється комплексно максимально у 4 бали:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...52 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>− незадовільний рівень – 0 балів (не зараховано);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> відповідь відсутня або є не правильною.</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>− достатній рівень (60% - 100% від максимального балу) – 2,4-4 бали (зараховано).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>При формуванні шкали бальної оцінки стимулюється систематична робота здобувачів протягом семестру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="006A4937" w:rsidRPr="00A31F4F" w:rsidTr="00906A25">
         <w:trPr>
           <w:trHeight w:val="131"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="002D54FE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="005C0C5B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Тестування у системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="005C0C5B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Проходження он-лайн тесту в системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (тести 5).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="005C0C5B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Питання для підготовки:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1. Вкажіть, хто приймає рішення про проведення судової санації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2. Вкажіть повний перелік пропозицій, які керуючий санацією вносить на збори кредиторів по закінченню строку санації підприємства – боржника.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3. Вкажіть строк проведення судової санації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4. Вкажіть, хто не може ініціювати підписання мирової угоди.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5. Вкажіть строк з дня прийняття рішення про санацію і призначення керуючого санацією, в який органи управління підприємства – боржника повинні забезпечити передачу керуючому санацією бухгалтерської та іншої документації підприємства, печаток і штампів, матеріальних та інших цінностей.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6. Дайте відповідь, які угоди щодо розпорядження майном підприємства – боржника керуючий санації має право укладати тільки за згодою комітету кредиторів.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7. Дайте відповідь, який строк дається керуючому санацією підприємства – боржника з дня винесення ухвали про санацію, в який він зобов’язаний подати господарському суду розроблений та схвалений комітетом кредиторів план санації боржника.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>8. Дайте відповідь, мирова угода це.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>9. Вкажіть, через скільки місяців з дня винесення ухвали про санацію господарський суд має право прийняти рішення про визнання боржника банкрутом і розпочати ліквідаційну процедуру, якщо в господарський суд не буде подано плану санації боржника.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. Вкажіть, за скільки днів до закінчення санації керуючий санацією зобов'язаний надати зборам </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>6. Дайте відповідь, які угоди щодо розпорядження майном підприємства – боржника керуючий санації має право укладати тільки за згодою комітету кредиторів.</w:t>
-[...83 lines deleted...]
-              <w:t>10. Вкажіть, за скільки днів до закінчення санації керуючий санацією зобов'язаний надати зборам кредиторів письмовий звіт і повідомити їх про час і місце проведення зборів.</w:t>
+              <w:t>кредиторів письмовий звіт і повідомити їх про час і місце проведення зборів.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Тестові питання оцінюються: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">правильно/неправильно. Кількість рівнозначних питань – 10.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Застосовується шкала переведення кількості правильних в</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ідповідей у бали з діапазону 0-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
-[...7 lines deleted...]
-              <w:widowControl/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0-5 – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− достатній рівень  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(60% - 100% від максимального балу): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6-10 – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>7;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>8;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>9; 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,0 б</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>алів (зараховано), а саме: 6 – 0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бала; 7 – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бала; 8 – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бала; 9 – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бала; 10 – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,0 бала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тест розміщено в профілі даної дисципліни у СЕЗН ЗНУ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Moodle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> 0 балів – неправильна відповідь.</w:t>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="005C0C5B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="006A4937" w:rsidRPr="00A31F4F" w:rsidTr="00906A25">
         <w:trPr>
           <w:trHeight w:val="131"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="002D54FE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CA7991">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Групова робота на практичному занятті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="001D3974">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Спираючись на матеріал з теми 5 (див. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>) та інформацію з відкритих джерел складіть план судової санації підприємства, що перебуває у фінансовій кризі (на вибір). Група здобувачів вищої освіти до 3 осіб. Оформити завдання у вигляді презентації.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Практична робота оцінюється комплексно максимально у 4 бали:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>− незадовільний рівень – 0 балів (не зараховано);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>− достатній рівень (60% - 100% від максимального балу) – 2,4-4 бали (зараховано).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...141 lines deleted...]
-              <w:t>- 0 балів - завдання не виконано.</w:t>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>При формуванні шкали бальної оцінки стимулюється систематична робота здобувачів протягом семестру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CA7991">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="006A4937" w:rsidRPr="00A31F4F" w:rsidTr="00E32E96">
         <w:trPr>
           <w:trHeight w:val="132"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00093E26">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...6 lines deleted...]
-              <w:t>Семінарське заняття № 5</w:t>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Практичне заняття № 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00303614">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Тестування у системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00303614">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Проходження он-лайн тесту в системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> (тести 6).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00303614">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Питання для підготовки:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1. Вкажіть перелік внутрішніх джерел проведення фінансової санації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2. Вкажіть, які цінні папери можливо використовувати при фінансовій санації підприємства в Україні.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3. Вкажіть відповідь, де наведено всі способи фінансування санації підприємства – боржника за рахунок коштів його власників.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4. Дайте відповідь, який з наведених способів не відноситься до способів фінансування санації підприємства – боржника за рахунок коштів його працівників.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5. Скільки виділяють зовнішніх джерел фінансування санації підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6. Скільки виділяють внутрішніх джерел фінансування санації підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7. Вкажіть, що не відноситься до зовнішніх джерел фінансування санації підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8. Вкажіть, скільки способів санації підприємств за участю кредиторів виділяють.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>9. Дайте відповідь, який з наведених способів не відноситься до санації підприємств за участю кредиторів.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>10. Вкажіть, на який строк можуть бути залучені кредитні кошти в рамках санації підприємства від банківських установ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тестові питання оцінюються: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">правильно/неправильно. Кількість рівнозначних питань – 10.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Застосовується шкала переведення кількості правильних в</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ідповідей у бали з діапазону 0-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
-[...6 lines deleted...]
-              <w:widowControl/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0-5 – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− достатній рівень  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(60% - 100% від максимального балу): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6-10 – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>7;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>8;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>9; 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,0 б</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>алів (зараховано), а саме: 6 – 0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бала; 7 – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бала; 8 – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бала; 9 – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бала; 10 – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>,0 бала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тест розміщено в профілі даної дисципліни у СЕЗН ЗНУ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Moodle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> 0 балів – неправильна відповідь.</w:t>
+                <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="006A4937" w:rsidRPr="00A31F4F" w:rsidTr="00906A25">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="002D54FE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00303614">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Бліц-опитування</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>За матеріалами теоретичних тем 4-6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...9 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Опитування за теоретичним матеріалом курсу (кожному здобувачу вищої освіти задається три питання за матеріалами теоретичних тем 4-6). На підготовку відповіді дається не більше десяти секунд.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
-              <w:jc w:val="both"/>
-[...17 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Бліц-опитування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> оцінюється комплексно максимально у 3 бали:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
-              <w:jc w:val="both"/>
-[...17 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>− незадовільний рівень – 0 балів (не зараховано);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="006A4937">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
-              <w:jc w:val="both"/>
-[...14 lines deleted...]
-              <w:t>- 0 балів - відповідь неправильна або відсутня.</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>− достатній рівень (60% - 100% від максимального балу) – 1,8-3 бали (зараховано).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="005C0C5B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="006A4937" w:rsidRPr="00A31F4F" w:rsidTr="00906A25">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="002D54FE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00AA36FC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Практичне завдання</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00924013">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Спираючись на матеріал з теми 6 (див. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>) та інформацію з відкритих джерел визначить та охарактеризуйте можливі джерела фінансування санації підприємства, що перебуває у фінансовій кризі (на вибір). Завдання виконується окремо кожним здобувачем вищої освіти. Необхідно представити презентацію.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Практична робота оцінюється комплексно максимально у 4 бали:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>− незадовільний рівень – 0 балів (не зараховано);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>− достатній рівень (60% - 100% від максимального балу) – 2,4-4 бали (зараховано).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...140 lines deleted...]
-              <w:t>- 0 балів - завдання не виконано.</w:t>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>При формуванні шкали бальної оцінки стимулюється систематична робота здобувачів протягом семестру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="006A4937" w:rsidRPr="00A31F4F" w:rsidTr="00906A25">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00093E26">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...6 lines deleted...]
-              <w:t>Семінарське заняття № 6</w:t>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Практичне заняття № 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="004D459A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1168"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Тестування у системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00906A25">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Проходження он-лайн тесту в системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> (тести 7, 8).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00906A25">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Питання для підготовки:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00B12D68">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1. Вкажіть, на відповідь, де перелічені всі форми реструктуризації підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00B12D68">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2. Вкажіть, які заходи не входять до реструктуризації виробництва.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00B12D68">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3. Вкажіть, які заходи не входять до реструктуризації активів.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00B12D68">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4. Вкажіть, скільки існує видів реорганізації (корпоративної реструктуризації).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00B12D68">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5. Вкажіть відповідь, де перелічені всі види реорганізації (корпоративної реструктуризації).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00B12D68">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6. Дайте відповідь, реструктуризація підприємства це.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00B12D68">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7. Вкажіть, який захід не входить до фінансової реструктуризації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00B12D68">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8. Дайте відповідь, корпоративна реструктуризація.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00B12D68">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>9. Дайте відповідь, реструктуризація виробництва.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00B12D68">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Вкажіть, що з переліченого не відноситься до основних мотивів, які можуть спонукати </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>санатора</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> до реорганізації приєднанням чи злиттям з підприємством, що перебуває у фінансовій кризі.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>11. Вкажіть, якого з критеріїв відбору підприємств для надання їм цільової державної підтримки в рамках фінансової санації не існує.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>12. Вкажіть, який з даних державних органів виконує функцію державного органу з питань банкрутства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>13. Вкажіть, коли підприємство в рамках фінансової санації не може сподіватись на фінансову підтримку на безповоротній основі з боку держави.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Вкажіть, за чий рахунок не може здійснюватись </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+              <w:t>14. Вкажіть, за чий рахунок не може здійснюватись державна підтримка фінансової санації підприємств.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-              <w:ind w:left="-108" w:right="-108"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+              <w:t>15. Вкажіть, якої непрямої форми державного фінансового сприяння санації підприємств не існує.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>15. Вкажіть, якої непрямої форми державного фінансового сприяння санації підприємств не існує.</w:t>
-[...6 lines deleted...]
-              <w:ind w:left="-108" w:right="-108"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+              <w:t>16. Дайте відповідь, в якому випадку підприємство може звернутись за державною фінансовою чи іншою підтримкою для успішного проведення санації чи реструктуризації.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>16. Дайте відповідь, в якому випадку підприємство може звернутись за державною фінансовою чи іншою підтримкою для успішного проведення санації чи реструктуризації.</w:t>
-[...6 lines deleted...]
-              <w:ind w:left="-108" w:right="-108"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+              <w:t>17. Вкажіть, які дії не може вчиняти державний орган з питань банкрутства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>17. Вкажіть, які дії не може вчиняти державний орган з питань банкрутства.</w:t>
-[...6 lines deleted...]
-              <w:ind w:left="-108" w:right="-108"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+              <w:t>18. Вкажіть, що не відноситься до прямого державного фінансування на безповоротній основі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>18. Вкажіть, що не відноситься до прямого державного фінансування на безповоротній основі.</w:t>
-[...6 lines deleted...]
-              <w:ind w:left="-108" w:right="-108"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>19. Вкажіть, якого виду санаційної підтримки підприємств фіскального характеру не існує.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>20. Вкажіть, куди відноситься викуп державою акцій підприємств, що перебувають на межі банкрутства.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...1 lines deleted...]
-              <w:ind w:left="-113" w:right="-113"/>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve">Тестові питання оцінюються: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:sym w:font="Symbol" w:char="F02D"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+              <w:t xml:space="preserve">правильно/неправильно. Кількість рівнозначних питань – 20.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 0,1 бала за правильну відповідь;</w:t>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:sym w:font="Symbol" w:char="F02D"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+              <w:t>Застосовується шкала переведення кількості правильних відповідей у бали з діапазону 0-2:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 0 балів – неправильна відповідь.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0-11 – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− достатній рівень  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(60% - 100% від максимального балу): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>12-20 – 1,2; 1,3; 1,4; 1,5; 1,6; 1,7; 1,8; 1,9; 2,0 балів (зараховано), а саме: 12 – 1,2 бала; 13 – 1,3 бала; 14 – 1,4 бала; 15 – 1,5 бала; 16 – 1,6 бала; 17 – 1,7 бала; 18 – 1,8 бала; 19 – 1,9 бала; 20 – 2,0 бала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тест розміщено в профілі даної дисципліни у СЕЗН ЗНУ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Moodle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="006A4937" w:rsidRPr="00A31F4F" w:rsidTr="00886903">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00183BC2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Бліц-опитування</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>За матеріалами теоретичних тем 7-8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...9 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Опитування за теоретичним матеріалом курсу (кожному здобувачу вищої освіти задається чотири питання за матеріалами теоретичних тем 7-8). На підготовку відповіді дається не більше десяти секунд.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
-              <w:jc w:val="both"/>
-[...17 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Бліц-опитування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> оцінюється комплексно максимально у 4 бали</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
-              <w:jc w:val="both"/>
-[...17 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>− незадовільний рівень – 0 балів (не зараховано);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
-              <w:jc w:val="both"/>
-[...14 lines deleted...]
-              <w:t>- 0 балів - відповідь неправильна або відсутня.</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>− достатній рівень (60% - 100% від максимального балу) – 2,4-4 бали (зараховано).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="005C0C5B">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="006A4937" w:rsidRPr="00A31F4F" w:rsidTr="00906A25">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00F11D3F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Практичне завдання</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00924013">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Спираючись на матеріали з теми 7 (див. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
-[...6 lines deleted...]
-              <w:t>) визначить форми та заходи реструктуризації підприємства, що перебуває у фінансовій кризі (на вибір). Завдання виконується окремо кожним здобувачем вищої освіти. Обов’язково потрібно представити презентацію.</w:t>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) визначить форми та заходи реструктуризації підприємства, що перебуває у фінансовій кризі (на вибір). Завдання виконується окремо кожним </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>здобувачем вищої освіти. Обов’язково потрібно представити презентацію.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Практична робота оцінюється комплексно максимально у 4 бали:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень – 0 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>балів (не зараховано);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>− достатній рівень (60% - 100% від максимального балу) – 2,4-4 бали (зараховано).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...140 lines deleted...]
-              <w:t>- 0 балів - завдання не виконано.</w:t>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>При формуванні шкали бальної оцінки стимулюється систематична робота здобувачів протягом семестру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="006A4937" w:rsidRPr="00A31F4F" w:rsidTr="00906A25">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00093E26">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...6 lines deleted...]
-              <w:t>Семінарське заняття № 7</w:t>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Практичне заняття № 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00183BC2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Тестування у системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00906A25">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Проходження он-лайн тесту в системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> (тести 9, 10).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00906A25">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Питання для підготовки:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="001A61F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1. Вкажіть на відповідь де перелічені всі судові процедури, які можливо, відповідно до законодавство про банкрутство, застосовувати до боржника.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="001A61F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>2. Вкажіть, якого варіанту дії контрагенту після одержання претензії не існує.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="001A61F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>3. Дайте відповідь, справи про банкрутство розглядаються за місцезнаходженням.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="001A61F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>4. Вкажіть, у який строк з дня прийняття постанови про визнання боржника банкрутом та призначення ліквідатора відповідні посадові особи банкрута зобов’язані передати бухгалтерську та іншу документацію банкрута, печатки і штампи, матеріальні та інші цінності банкрута ліквідатору.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="001A61F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>5. Вкажіть, в який строк після проведення підготовчого засідання суду повинно проводитись попереднє засідання господарського суду.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="001A61F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>6. Дайте відповідь, згідно з якими моделями розвивалося в світі законодавство про банкрутство.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="001A61F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>7. Вкажіть, якого етапу проходження справи згідно Закону про банкрутство не існує.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="001A61F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>8. Вкажіть, на якому етапі проходження справи про банкрутство підприємства (згідно з Законом) призначається проведення експертизи фінансового стану підприємства – боржника.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="001A61F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>9. Дайте відповідь, яка сума грошових вимог кредитора (кредиторів) повинна бути до підприємства – боржника, щоб господарський суд прийняв заяву про порушення провадження у справі про банкрутство до розгляду.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="001A61F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>10. Вкажіть строк призначення (роботи) розпорядника майна підприємства – боржника в рамках судового розгляду справи про банкрутство.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>11. Вкажіть відповідь, де наведено всі види суб’єктів підприємницької діяльності з особливим статусом.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Дайте відповідь, яка з наведених характеристик визначає </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>містоутворююче</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> підприємство.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CF391D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Вкажіть, який державний орган приймає рішення про віднесення підприємства до особливо небезпечних суб’єктів господарювання.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>14. Дайте відповідь, скільки відсотків від загальної суми виручки від реалізації повинна складати виручка від реалізації вирощеної (виробленої та переробленої) сільськогосподарської продукції, щоб підприємство було признане сільськогосподарським.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>15. Вкажіть строк санації сільськогосподарського підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>16. Вкажіть, хто може бути покупцем цілісного майнового комплексу страховика у процедурі банкрутства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>17. Дайте відповідь, при розгляді справ про банкрутство юридичних осіб, що є професійними учасниками фондового ринку та інститутами спільного інвестування, учасником провадження у справі про банкрутство обов’язково повинні бути.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>18. Вкажіть, скільки виділяють черг погашення заборгованості фізичної особи – підприємця у процедурі ліквідації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...9 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19. Дайте відповідь, протягом скількох років після </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>визнання фізичної особи - підприємця банкрутом ця особа не може бути зареєстрована як фізична особа – підприємець.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>20. Вкажіть, що є підставою для визнання фермерського господарства банкрутом.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...1 lines deleted...]
-              <w:ind w:left="-113" w:right="-113"/>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Тестове питання оцінюється максимально в 0,1 бала. Загалом передбачено виконання 20 тестових завдань:</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve">Тестові питання оцінюються: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:sym w:font="Symbol" w:char="F02D"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+              <w:t xml:space="preserve">правильно/неправильно. Кількість рівнозначних питань – 20.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 0,1 бала за правильну відповідь;</w:t>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:sym w:font="Symbol" w:char="F02D"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+              <w:t>Застосовується шкала переведення кількості правильних відповідей у бали з діапазону 0-2:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 0 балів – неправильна відповідь.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0-11 – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− достатній рівень  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(60% - 100% від максимального балу): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>12-20 – 1,2; 1,3; 1,4; 1,5; 1,6; 1,7; 1,8; 1,9; 2,0 балів (зараховано), а саме: 12 – 1,2 бала; 13 – 1,3 бала; 14 – 1,4 бала; 15 – 1,5 бала; 16 – 1,6 бала; 17 – 1,7 бала; 18 – 1,8 бала; 19 – 1,9 бала; 20 – 2,0 бала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тест розміщено в профілі даної дисципліни у СЕЗН ЗНУ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Moodle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="006A4937" w:rsidRPr="00A31F4F" w:rsidTr="00906A25">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CA7991">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Бліц-опитування</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>За матеріалами теоретичних тем 9-10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...9 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Опитування за теоретичним матеріалом курсу (кожному здобувачу вищої освіти задається чотири питання за матеріалами теоретичних тем 9-10). На підготовку відповіді дається не більше десяти секунд.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
-              <w:jc w:val="both"/>
-[...17 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Бліц-опитування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> оцінюється комплексно максимально у 4 бали</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
-              <w:jc w:val="both"/>
-[...17 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>− незадовільний рівень – 0 балів (не зараховано);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
-              <w:jc w:val="both"/>
-[...14 lines deleted...]
-              <w:t>- 0 балів - відповідь неправильна або відсутня.</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>− достатній рівень (60% - 100% від максимального балу) – 2,4-4 бали (зараховано).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CA7991">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="006A4937" w:rsidRPr="00A31F4F" w:rsidTr="00906A25">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...14 lines deleted...]
-              <w:t>теоретичних тем зі змістових модулів 5-8.</w:t>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Контрольна робота за матеріалами теоретичних тем зі змістових модулів 5-8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00906A25">
             <w:pPr>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Повна письмова відповідь на два питання з наведеного переліку питань:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...19 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1. Характеристика внутрішніх джерел проведення фінансової санації підприємства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2. Характеристика зовнішніх джерел проведення фінансової санації підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3. Характеристика процедури реструктуризації підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4. Форми реструктуризації підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>5. Реорганізація підприємства як інструмент санації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>6. Державна підтримка санації суб’єктів господарювання.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>7. Державні органи уповноважені в питаннях попередження банкрутства підприємств.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>8. Форми та методи державної фінансової підтримки санації підприємств.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>9. Загальна характеристика інституту банкрутства підприємств.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>10. Розвиток інституту банкрутства в Україні.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>11. Сутність процедури банкрутства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>12. Доарбітражне врегулювання господарських спорів.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>13. Судове провадження справи про банкрутство.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>14. Ліквідація підприємства – банкрута.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>15. Особливості банкрутства суб’єктів підприємницької діяльності, що мають суспільну, іншу цінність або особливий статус.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>16. Особливості банкрутства сільськогосподарських підприємств.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>17. Особливості банкрутства страховиків.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>18. Особливості банкрутства професійних учасників ринку цінних паперів та інститутів спільного інвестування.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>19. Особливості банкрутства фізичної особи – підприємця.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>20. Особливості банкрутства фермерського господарства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>21. Особливості банкрутства державних підприємств та підприємств, у статутному капіталі яких частка державної власності перевищує 50 відсотків.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...27 lines deleted...]
-              <w:widowControl/>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...66 lines deleted...]
-              <w:widowControl/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Контрольна робота оцінюється комплексно максимально у 4 бали:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...52 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>− незадовільний рівень – 0 балів (не зараховано);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> відповідь відсутня або є не правильною.</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>− достатній рівень (60% - 100% від максимального балу) – 2,4-4 бали (зараховано).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>При формуванні шкали бальної оцінки стимулюється систематична робота здобувачів протягом семестру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="006A4937" w:rsidRPr="00A31F4F" w:rsidTr="006A4937">
         <w:trPr>
-          <w:trHeight w:val="4254"/>
+          <w:trHeight w:val="2966"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="0091323D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Групова робота на практичному занятті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E32E96">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Використовуючи відкриті джерела інформації та теми 9 та 10 (див. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>) проведіть кількісний, структурний та якісний  аналіз банкрутства підприємств в  одній галузі економіки Україні за три роки і зробіть висновки. Група здобувачів вищої освіти до 3 осіб. Оформити завдання у вигляді презентації.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...24 lines deleted...]
-              <w:ind w:left="-113" w:right="-113"/>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:ind w:left="-113" w:right="-113"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Практична робота оцінюється комплексно максимально у 4 бали:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:ind w:left="-113" w:right="-113"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>− незадовільний рівень – 0 балів (не зараховано);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...82 lines deleted...]
-              <w:t>- 0 балів - завдання не виконано.</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>− достатній рівень (60% - 100% від максимального балу) – 2,4-4 бали (зараховано).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>При формуванні шкали бальної оцінки стимулюється систематична робота здобувачів протягом семестру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="00906A25">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00C04C87" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Усього за поточний контроль </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="002B0010" w:rsidRPr="00C04C87" w:rsidRDefault="002B0010" w:rsidP="003E40B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00C04C87" w:rsidRDefault="003F3C15" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00C04C87" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00C04C87" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00C04C87" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...27 lines deleted...]
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="003E40B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00C04C87" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Підсумковий контроль</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00A4761E" w:rsidRPr="00A31F4F" w:rsidTr="00906A25">
         <w:trPr>
           <w:trHeight w:val="1343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A4761E" w:rsidRPr="00C04C87" w:rsidRDefault="00A4761E" w:rsidP="004C68D8">
             <w:pPr>
               <w:ind w:left="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A4761E" w:rsidRPr="00C04C87" w:rsidRDefault="00A4761E" w:rsidP="004C68D8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A4761E" w:rsidRPr="00C04C87" w:rsidRDefault="00A4761E" w:rsidP="00183BC2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Теоретичне завдання. Контрольне тестування.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A4761E" w:rsidRPr="00C04C87" w:rsidRDefault="00A4761E" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Проходження он-лайн тесту в системі </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Moodle</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A4761E" w:rsidRPr="00C04C87" w:rsidRDefault="00A4761E" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1. Вкажіть відповідь, де перелічені всі етапи розвитку кризи на підприємстві:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A4761E" w:rsidRPr="00C04C87" w:rsidRDefault="00A4761E" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2. Вкажіть, якого етапу проведення санаційного аудиту не існує:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A4761E" w:rsidRPr="00C04C87" w:rsidRDefault="00A4761E" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3. Вкажіть для чого в плані санації використовують SWOT – аналіз:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A4761E" w:rsidRPr="00C04C87" w:rsidRDefault="00A4761E" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Вкажіть, хто має право ініціювати процедуру санації боржника до порушення провадження у справі про банкрутство: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A4761E" w:rsidRPr="00C04C87" w:rsidRDefault="00A4761E" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5. Вкажіть строк з дня прийняття рішення про санацію і призначення керуючого санацією, в який органи управління підприємства – боржника повинні забезпечити передачу керуючому санацією бухгалтерської та іншої документації підприємства, печаток і штампів, матеріальних та інших цінностей:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A4761E" w:rsidRPr="00C04C87" w:rsidRDefault="00A4761E" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6. Вкажіть, що не відноситься до зовнішніх джерел фінансування санації підприємства:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A4761E" w:rsidRPr="00C04C87" w:rsidRDefault="00A4761E" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7. Вкажіть, який захід не входить до фінансової реструктуризації:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A4761E" w:rsidRPr="00C04C87" w:rsidRDefault="00A4761E" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8. Вкажіть, що не відноситься до прямого державного фінансування на безповоротній основі:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A4761E" w:rsidRPr="00C04C87" w:rsidRDefault="00A4761E" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>9. Дайте відповідь, яка сума грошових вимог кредитора (кредиторів) повинна бути до підприємства – боржника, щоб господарський суд прийняв заяву про порушення провадження у справі про банкрутство до розгляду:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A4761E" w:rsidRPr="00C04C87" w:rsidRDefault="00A4761E" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10. Вкажіть, що є підставою для визнання фермерського господарства банкрутом:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="006A4937">
+            <w:pPr>
+              <w:ind w:firstLine="12"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тестові питання оцінюються: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="006A4937">
+            <w:pPr>
+              <w:ind w:firstLine="12"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>правильно/неправильно. Кількість рівнозначних питань – 10.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="006A4937">
+            <w:pPr>
+              <w:ind w:firstLine="12"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Застосовується шкала переведення кількості правильних відповідей у бали з діапазону 0-10: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="006A4937">
+            <w:pPr>
+              <w:ind w:firstLine="12"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="006A4937">
+            <w:pPr>
+              <w:ind w:firstLine="12"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0-5 – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="006A4937">
+            <w:pPr>
+              <w:ind w:firstLine="12"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− достатній рівень </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="006A4937">
+            <w:pPr>
+              <w:ind w:firstLine="12"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(60% - 100% від максимального балу):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="006A4937">
+            <w:pPr>
+              <w:ind w:firstLine="12"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6 – 6 балів;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="006A4937">
+            <w:pPr>
+              <w:ind w:firstLine="12"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7 – 7 балів;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="006A4937">
+            <w:pPr>
+              <w:ind w:firstLine="12"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8 – 8 балів;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="006A4937">
+            <w:pPr>
+              <w:ind w:firstLine="12"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9 – 9 балів;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="006A4937">
+            <w:pPr>
+              <w:ind w:firstLine="12"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10 – 10 балів.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="006A4937">
+            <w:pPr>
+              <w:ind w:firstLine="12"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="006A4937" w:rsidRDefault="006A4937" w:rsidP="006A4937">
+            <w:pPr>
+              <w:ind w:firstLine="12"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тестове завдання розміщено в профілі даної дисципліни у СЕЗН ЗНУ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Moodle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006A4937">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A4761E" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="006A4937">
             <w:pPr>
               <w:ind w:firstLine="12"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
-[...82 lines deleted...]
-              <w:t xml:space="preserve"> 0 балів – неправильна відповідь.</w:t>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Під час складання заліку.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00A4761E" w:rsidRPr="00C04C87" w:rsidRDefault="00A4761E" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-113" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="006A4937" w:rsidRPr="00A31F4F" w:rsidTr="00906A25">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="003E40B6">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00183BC2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Теоретичне завдання.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00183BC2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Письмова відповідь на теоретичне питання.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Надати розгорнуту відповідь на два запитання з переліку:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1. Фінансова криза на підприємстві: економічний зміст та фактори, що її зумовлюють.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2. Сутність санації підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3. Модель фінансової санації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4. Сутність санаційної спроможності та санаційного аудиту.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5. Порядок проведення санаційного аудиту на підприємстві.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6. Сутність плану фінансової санації підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7. Структура плану санації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8. Загальна характеристика досудової санації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>9. План досудової санації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10. Процедура санації боржника до порушення провадження у справі про банкрутство.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>11. Загальна характеристика судової санації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>12. Сутність та значення мирової угоди при санації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>13. Характеристика внутрішніх джерел проведення фінансової санації підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>14. Характеристика зовнішніх джерел проведення фінансової санації підприємства.</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+              <w:t xml:space="preserve">14. Характеристика зовнішніх джерел проведення </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>фінансової санації підприємства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>15. Характеристика процедури реструктуризації підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>16. Форми реструктуризації підприємства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>17. Реорганізація підприємства як інструмент санації.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>18. Державна підтримка санації суб’єктів господарювання.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>19. Державні органи уповноважені в питаннях попередження банкрутства підприємств.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>20. Форми та методи державної фінансової підтримки санації підприємств.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>21. Загальна характеристика інституту банкрутства підприємств.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>22. Розвиток інституту банкрутства в Україні.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>23. Сутність процедури банкрутства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>24. Доарбітражне врегулювання господарських спорів.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>25. Судове провадження справи про банкрутство.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>26. Ліквідація підприємства – банкрута.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Особливості банкрутства суб’єктів підприємницької </w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+              <w:t>27. Особливості банкрутства суб’єктів підприємницької діяльності, що мають суспільну, іншу цінність або особливий статус.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>28. Особливості банкрутства сільськогосподарських підприємств.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>29. Особливості банкрутства страховиків.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>30. Особливості банкрутства професійних учасників ринку цінних паперів та інститутів спільного інвестування.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>31. Особливості банкрутства фізичної особи – підприємця.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>32. Особливості банкрутства фермерського господарства.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>33. Особливості банкрутства державних підприємств та підприємств, у статутному капіталі яких частка державної власності перевищує 50 відсотків.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="12"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Відповідь на теоретичне питання – максимальна оцінка 5 балів:</w:t>
-[...199 lines deleted...]
-              <w:t xml:space="preserve"> 0 балів – відповідь відсутня або невірна.</w:t>
+              <w:t>Теоретичне завдання оцінюється комплексно максимально у 10 балів з урахуванням логічності та повноти відповіді на питання:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="12"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>− незадовільний рівень – 0 балів (не зараховано);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:widowControl/>
+              <w:ind w:left="-108" w:right="-108" w:firstLine="12"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>− прийнятний рівень (35% - 59% від максимального балу) – 4-5 балів (зараховано умовно);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>− достатній рівень (60% - 100% від максимального балу) – 6-10 балів (зараховано).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Під час складання заліку.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="006A4937" w:rsidRPr="00C04C87" w:rsidRDefault="006A4937" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-113" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="001B1E78" w:rsidRPr="00A31F4F" w:rsidTr="00906A25">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="001B1E78" w:rsidRPr="00C04C87" w:rsidRDefault="001B1E78" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="001B1E78" w:rsidRPr="00C04C87" w:rsidRDefault="001B1E78" w:rsidP="00183BC2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Практичне завдання.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="001B1E78" w:rsidRPr="00C04C87" w:rsidRDefault="001B1E78" w:rsidP="00183BC2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Розв'язання ситуаційного завдання.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="001B1E78" w:rsidRPr="00C04C87" w:rsidRDefault="001B1E78" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Після реалізації майна фірми-банкрута було отримано 1,5 млн. грн. Вимоги трьох кредиторів не забезпечені заставою становлять –200 тис. грн., 150 тис. грн. та 80 тис. грн.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="001B1E78" w:rsidRPr="00C04C87" w:rsidRDefault="001B1E78" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-10" w:right="-113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Розрахувати, наскільки будуть задоволені дані вимоги, якщо вимоги, забезпечені заставою, становлять 400 тис. грн., заборгованість з оплати праці - 300 тис. грн., податкова заборгованість – 500 тис. грн., плата господарському суду – 10 тис. грн., інші витрати пов’язані з провадженням справи про банкротство – 40 тис. грн.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-            <w:pPr>
+          <w:p w:rsidR="001B1E78" w:rsidRPr="00C04C87" w:rsidRDefault="001B1E78" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Ситуаційне завдання оцінюється максимально у 20 балів  з урахуванням логічності та повноти відповіді на запитання щодо змісту, правил, обґрунтованості висновків тощо:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001B1E78" w:rsidRPr="00C04C87" w:rsidRDefault="001B1E78" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− незадовільний рівень – 0 балів (не зараховано); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001B1E78" w:rsidRPr="00C04C87" w:rsidRDefault="001B1E78" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">− прийнятний рівень (35% - 59% від максимального балу) – 7-11 балів (зараховано умовно); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001B1E78" w:rsidRPr="00C04C87" w:rsidRDefault="001B1E78" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-108" w:right="-108"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...425 lines deleted...]
-              <w:t xml:space="preserve"> 0 балів – відповідь відсутня або невірна.</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>− достатній рівень (60% - 100% від максимального балу) – 12-20 балів (зараховано).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001B1E78" w:rsidRPr="00C04C87" w:rsidRDefault="001B1E78" w:rsidP="00E667FB">
+            <w:pPr>
+              <w:ind w:left="-108" w:right="-113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04C87">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Під час складання заліку.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="001B1E78" w:rsidRPr="00C04C87" w:rsidRDefault="001B1E78" w:rsidP="00CB3D3E">
             <w:pPr>
               <w:ind w:left="-113" w:right="-113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="004C68D8" w:rsidRPr="00A31F4F" w:rsidTr="00906A25">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="004C68D8" w:rsidRPr="00C04C87" w:rsidRDefault="004C68D8" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Усього за </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...2 lines deleted...]
-              <w:autoSpaceDN w:val="0"/>
+          <w:p w:rsidR="004C68D8" w:rsidRPr="00C04C87" w:rsidRDefault="004C68D8" w:rsidP="001B1E78">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:ind w:left="-142" w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>підсумковий контроль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="004C68D8" w:rsidRPr="00C04C87" w:rsidRDefault="004C68D8" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="004C68D8" w:rsidRPr="00C04C87" w:rsidRDefault="004C68D8" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="004C68D8" w:rsidRPr="00C04C87" w:rsidRDefault="004C68D8" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="004C68D8" w:rsidRPr="00C04C87" w:rsidRDefault="004C68D8" w:rsidP="003E40B6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00C04C87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00FE24A9" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="14"/>
+        <w:ind w:left="286" w:right="23" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>*Засоби діагностики рівня досягнення результатів навчання дисципліни та критерії оцінювання контрольних заходів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00FE24A9" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="14"/>
+        <w:ind w:left="286" w:right="23" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="12" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Тестування</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Поточне та підсумкове оцінювання теоретичних завдань здійснюється у формі тестування з використанням платформи дистанційного навчання СЕЗН ЗНУ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Moodle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> відповідно до календарного графіку поточних і підсумкового контролів. Проходження тестів відбувається після ідентифікації здобувача через його персональний </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>аккаунт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на сторінці дисципліни при увімкненому відео-режимі Zoom- конференції/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Google</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Meet-конференції (за умови дистанційної присутності викладача та передбачає обмежену у часі відповідь на теоретичні питання: для поточних контролів (Тести</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1-10) – до 15 хвилин, як правило, або під час практичного заняття перед завершенням поточного змістового модуля, або під час консультації за встановленим графіком; для підсумкового (залікового) тесту – до 20 хвилин під час підсумкового</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>контролю за складеним розкладом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Процедура</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>оцінювання</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>практичних</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>завдань.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Оцінюванню</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="73"/>
+          <w:w w:val="150"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>підлягає</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="76"/>
+          <w:w w:val="150"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>виконання</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="75"/>
+          <w:w w:val="150"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>здобувачами</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>практичних</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="78"/>
+          <w:w w:val="150"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">завдань для </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">кожного змістового </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>модуля під час аудиторних практичних занять і поза</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>аудиторної</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>самостійної</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>роботи.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Кожне</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>практичне</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>завдання</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">виконується по мірі опанування здобувачем матеріалу тем відповідного змістового модуля, оформлюється у вигляді файлів MS Word, здається на перевірку через персональний </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>аккаунт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у профілі цієї дисципліни в СЕЗН ЗНУ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Moodle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та після позитивного відгуку викладача захищається у передбачений спосіб (на практичному занятті та/або консультації). Якщо відгук має критичні зауваження з боку викладача, то робота з відповідними коментарями повертається здобувачеві на доопрацювання. Обов`язковою умовою зарахування роботи є усна перевірочна комунікація «здобувач-викладач».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У разі дистанційного навчання, захист робіт відбувається з використанням інформаційно-комунікаційних технологій, зокрема при увімкненому відео-режимі </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Zoom-конференції/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Google</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Meet-конференції.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Критерії</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>оцінювання</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>практичних</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="23"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>завдань</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">90-100 % від максимального балу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="66"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>роботу виконано</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="67"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>самостійно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="67"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>та</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="67"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>правильно,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="65"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="66"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>повному</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="62"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>обсязі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="65"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">із </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>застосуванням раціональних методів; роботу здано на перевірку своєчасно, оформлено охайно; відповіді на запитання, зокрема уточнюючі, при захисті роботи повні та аргументовані, наявні змістовні висновки та ілюстративні приклади;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="17" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">70-89 % від максимального балу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>– роботу виконано самостійно, в повному обсязі, загалом правильно, але містять незначні помилки; роботу здано на перевірку своєчасно, оформлення має несуттєві зауваження; відповіді на запитання при захисті роботи в цілому повні з незначними недоліками;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="21" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">60 -69 % від максимального балу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>– роботу виконано самостійно, в повному обсязі, загалом правильно, але</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="35"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>наявні</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="36"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>окремі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="34"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>помилки (наприклад, логічні);</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="34"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>роботу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="31"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>здано</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="33"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="33"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>перевірку</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="32"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">не своєчасно, але без порушення семестрового графіку освітнього процесу поточного навчального семестру; зміст роботи не </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>структуровано</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, робота оформлена в межах вимог, але має виражений компілятивний характер/ містить ознаки використання ШІ; відповіді на запитання, зокрема уточнюючі та додаткові, при захисті роботи не повні або відсутні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="17" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 балів </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>– роботу не виконано або виконано не самостійно з порушенням</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>принципів академічної доброчесності, зокрема виконано інший варіант завдання, та/або не в повному обсязі; наявні численні арифметичні та змістовні помилки у розрахунках; роботу здано на перевірку з порушенням семестрового графіку освітнього процесу поточного навчального семестру; оформлення роботи не відповідає вимогам, відсутній додаток з розрахунками в таблицях MS Excel; при захисті роботи студент не володіє навчальним матеріалом та/або відповіді на запитання відсутні.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Додаткові</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(заохочувальні)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>бали</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>до</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>балів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="11" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Бальна система стимулювання поза аудиторної навчально-наукової активності здобувачів - це система додаткових балів, яку введено з метою заохочування здобувачів до планомірної, систематичної роботи з поглибленого опанування теоретичним матеріалом і стимулювання їх до творчого підходу та креативного мислення під час розв’язанні практичних завдань, які передбачено цією дисципліною.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="9" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Поза аудиторна навчально-наукова активність </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>здобувача є однією із форм самоосвіти (неформальна/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>інформальна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) при формуванні результатів навчання цієї дисципліни та має бути підтверджена відповідним документом (диплом, сертифікат, свідоцтво тощо). Зміст поза аудиторних навчально-наукових </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>активностей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за які можуть нараховуватися додаткові (заохочувальні) бали, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>повинні корелювати з результатами навчання дисципліни</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, зокрема за такі підтверджені види діяльності: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="9" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- участь у студентських олімпіадах; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="9" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- представлення результатів науково - дослідних робіт здобувача на студентських конкурсах, конференціях; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="9" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- наявність власних розробок і підготовленої роботи та презентації в частині науково-дослідних та прикладних досліджень, які проводяться викладачем навчальної дисципліни та відповідають її спрямуванню; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="9" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>- участь у програмах здобуття неформальної/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>інформальної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> освіти (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>онлайн-курси</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, розміщені на відкритих навчальних платформах, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>воркшопи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>вебінари</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, майстер-класи, тренінги тощо - за наявності відповідних сертифікатів); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="9" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- інші види та форми </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>активностей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у контексті змісту та ПРН дисципліни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Якщо результати навчання (знання</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="40"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">й уміння), отримані здобувачем під час самоосвіти, відповідають повністю або частково корелюють (неповні, схожі, але зі спорідненої галузі знань тощо) із ПРН дисципліни, які перевіряються поточними контролями певного змістового модуля, викладач має право оцінити їх при складанні здобувачем з урахуванням цих додаткових балів, але не перевищуючи максимальний бал за цей поточний контроль відповідно до критеріїв оцінювання. Отримані додаткові бали додаються </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>понад тих балів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, які здобувач може отримати, виконавши всі обов'язкові види робіт і склавши усі поточні контролі, - ці додаткові</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>бали</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>можуть</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>стати вирішальними</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>для</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>отримання</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>більш</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>високої</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>оцінки за</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>весь курс! Тому, НАПОЛЕГЛИВО РЕКОМЕНДУЄМО здобувачеві скористатися цією нагодою та підвищити свій загальний бал (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>максимально до 10 балів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>), отриманий після виконання всіх обов'язкових видів контрольних заходів.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Результати неформальної / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>інформальної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> освіти зараховуються згідно «Положення Запорізького національного університету про порядок визнання результатів навчання, здобутих шляхом неформальної та/або </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>інформальної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> освіти» (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00CA7991">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+          </w:rPr>
+          <w:t>https://salo.li/D2b6234</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Підсумковий</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>контроль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="18" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">До підсумкового семестрового контролю допускаються здобувачі, яким на дату консультації перед цим контролем зараховано поточні контрольні заходи з усіх змістових модулів. Інакше, здобувач ліквідує існуючу поточну заборгованість на консультаціях і може бути допущений до підсумкового контролю за складеним </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>графіком, узгодженим з викладачем, який приймає залік та деканатом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Підсумковий</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="29"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>семестровий</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="31"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>контроль</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="30"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>проводиться</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="31"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="30"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>формі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="31"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>заліку:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="32"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">здобувач </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проходить заліковий тест на платформі СЕЗН ЗНУ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Moodle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, відповідає на теоретичні питання та розв’язує ситуаційну задачу, включені в залік, письмово готує відповіді на завдання та усно висвітлює свої відповіді викладачу, який приймає залік.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="9" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Бальне оцінювання відповідей здобувача щодо розв’язку ситуаційної задачі враховує диференційований рівень розуміння (РР) ним опанованого навчального матеріалу на основі таксономії SOLO (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Structure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Observed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Learning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Outcomes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Структура результатів навчання, які можна спостерігати (як поведінку)), що дозволяє </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>релевантно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оцінити рівень сформованості практичної складової програмних результатів навчання (рекомендація МОНУ, лист №1/9-344 від 24.06.2020, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00CA7991">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+          </w:rPr>
+          <w:t>https://surl.li/uldlbv</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>РР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>«не</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>знати</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>не</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>розуміти»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>балів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>не</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зараховано</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>РР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>1+:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>«частково</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>впоратися</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>із</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>завданням»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>балів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>зараховано</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>умовно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>РР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>2:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>«назвати</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>розпізнати</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>виконати</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>дії»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>балів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>зараховано</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>РР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>3:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>«виконати</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>послідовність</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>дій</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>описувати»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>13-14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>балів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>зараховано</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>РР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>4:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>«порівняти</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>показати</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>зв’язки»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>14-15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>балів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>зараховано</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>РР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>4+:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>«обґрунтувати</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>аналізувати»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>16-17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>балів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>зараховано</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>РР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>5:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>«теоретизувати</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>генерувати</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>гіпотези»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>18-19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>балів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>зараховано</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>РР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>5+:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>«абстрагувати</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>створювати</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>формулювати»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>балів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>зараховано</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="20" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Практичне завдання підсумкового контролю зараховується здобувачеві, якщо при відповіді на завдання продемонстровано рівень розуміння навчального матеріалу не нижче «РР 2».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="12" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Підсумковий контроль вважається </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>пройденим успішно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, якщо здобувачеві зараховано теоретичне (тестування та відповіді на теоретичні питання) та практичне завдання, бали за які підсумовуються і він отримує від 24 до 40 балів, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">інакше </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бали за залік не додаються до семестрової оцінки (вважаються рівними нулю), а </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>підсумкова оцінка із дисципліни є незадовільною</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00CA7991">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="8" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Загальна семестрова бальна оцінка за дисципліну </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>складається як сума бальних оцінок за всі поточні контролі з усіх змістових модулів (з урахуванням додаткових</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">балів за навчально-наукову активність) та за підсумковий контроль і не може перевищувати </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>100 балів</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Бальна оцінка переводиться у </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">національну </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">шкалу та шкалу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ECTS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CA7991" w:rsidRPr="00FE24A9" w:rsidRDefault="00CA7991" w:rsidP="00B56C83">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00B56C83" w:rsidRPr="00A15D5F" w:rsidRDefault="00B56C83" w:rsidP="00B56C83">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00A15D5F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Шкала оцінювання ЗНУ: національна та ECTS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1500"/>
         <w:gridCol w:w="4510"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="1873"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="003E40B6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="205"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
+              <w:spacing w:before="0" w:line="220" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:caps/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>З</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A31F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>а шкалою</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+            <w:pPr>
+              <w:pStyle w:val="6"/>
+              <w:spacing w:before="0" w:line="220" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>ECTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4510" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...3 lines deleted...]
-              <w:spacing w:line="220" w:lineRule="auto"/>
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
+              <w:spacing w:before="0" w:line="220" w:lineRule="auto"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="4"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:szCs w:val="21"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:szCs w:val="21"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>За шкалою університету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3999" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...2 lines deleted...]
-              <w:keepLines/>
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+            <w:pPr>
+              <w:pStyle w:val="3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
-              <w:spacing w:line="220" w:lineRule="auto"/>
-[...14 lines deleted...]
-                <w:szCs w:val="21"/>
+              <w:spacing w:before="0" w:line="220" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>За національною шкалою</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="003E40B6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="58"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...3 lines deleted...]
-              <w:suppressAutoHyphens w:val="0"/>
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+            <w:pPr>
+              <w:pStyle w:val="2"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="220" w:lineRule="auto"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+              <w:spacing w:before="0" w:line="220" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4510" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...2 lines deleted...]
-              <w:keepLines/>
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="220" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="21"/>
+              <w:spacing w:before="0" w:line="220" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...18 lines deleted...]
-                <w:szCs w:val="21"/>
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+            <w:pPr>
+              <w:pStyle w:val="3"/>
+              <w:spacing w:before="0" w:line="220" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...18 lines deleted...]
-                <w:szCs w:val="21"/>
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+            <w:pPr>
+              <w:pStyle w:val="3"/>
+              <w:spacing w:before="0" w:line="220" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="003E40B6">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:right="-68"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:right="223"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>90 – 100 (відмінно)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...19 lines deleted...]
-                <w:szCs w:val="21"/>
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+            <w:pPr>
+              <w:pStyle w:val="4"/>
+              <w:spacing w:before="0" w:line="220" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>5 (відмінно)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...19 lines deleted...]
-                <w:szCs w:val="21"/>
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
+            <w:pPr>
+              <w:pStyle w:val="4"/>
+              <w:spacing w:before="0" w:line="220" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31F4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:i w:val="0"/>
+                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Зараховано</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="003E40B6">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:right="-68"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:right="223"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>85 – 89 (дуже добре)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:right="-54"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>4 (добре)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:right="-54"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="003E40B6">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:right="-68"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:right="223"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>75 – 84 (добре)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:right="-54"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:right="-54"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="003E40B6">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:right="-68"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:right="223"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">70 – 74 (задовільно) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:right="-54"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>3 (задовільно)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:right="-54"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="003E40B6">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:right="-68"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:right="223"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>60 – 69 (достатньо)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:right="-54"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:right="-54"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="003E40B6">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:right="-68"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>FX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:right="223"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>35 – 59 (незадовільно – з можливістю повторного складання)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:right="-54"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>2 (незадовільно)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:right="-54"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Не зараховано</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidTr="001061B7">
+      <w:tr w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidTr="003E40B6">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:right="-68"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:right="223"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A2654">
+            <w:r w:rsidRPr="00A31F4F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>1 – 34 (незадовільно – з обов’язковим повторним курсом)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:right="-54"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+          <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="003E40B6">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="220" w:lineRule="auto"/>
               <w:ind w:right="-54"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="001C7F43" w:rsidRDefault="001C7F43" w:rsidP="00B56C83">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="001C7F43" w:rsidRDefault="001C7F43" w:rsidP="00B56C83">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00B56C83" w:rsidRPr="00FE2240" w:rsidRDefault="00B56C83" w:rsidP="00B56C83">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00FE2240">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Основні навчальні ресурси </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00B56C83" w:rsidRPr="00A31F4F" w:rsidRDefault="00B56C83" w:rsidP="00B56C83">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00B56C83" w:rsidRDefault="00B56C83" w:rsidP="00B56C83">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00A31F4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Рекомендована література</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00D537DC" w:rsidRPr="003E40B6" w:rsidRDefault="00D537DC" w:rsidP="00B56C83">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00B65439" w:rsidRPr="00B65439" w:rsidRDefault="00B65439" w:rsidP="00B65439">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00B65439">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Основна</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00B65439">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00B65439" w:rsidRDefault="00F35D4D" w:rsidP="00B65439">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Боронос</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> В.Г., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Плікус</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> І.Й. Управління фінансовою санацією підприємств : підручник. Суми : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>СумДУ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>, 2022. 459 с.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00903023" w:rsidRPr="00CA7991" w:rsidRDefault="00903023" w:rsidP="00903023">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00903023">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Ковальчук Н.О. Управління фінансовою санацією підприємства : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00903023">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>навч.-</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00903023">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00903023">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>наочн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00903023">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. посібник. Чернівці : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00903023">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Чернівец</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00903023">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. нац. ун-т ім. Ю. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00903023">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Федьковича</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00903023">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>, 2025. 168 с.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00CA7991" w:rsidRDefault="00CA7991" w:rsidP="00903023">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Стащук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F37400">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>В. Управління фінансовою санацією підприємств : конспект лекцій. Луцьк : «Вежа», 2021. 148 с.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B65439" w:rsidRPr="00D838E0" w:rsidRDefault="00B65439" w:rsidP="00B65439">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="6135"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00B65439" w:rsidRPr="00D838E0" w:rsidRDefault="00B65439" w:rsidP="00B65439">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="6135"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Додаткова</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F35D4D" w:rsidRDefault="00F35D4D" w:rsidP="00F35D4D">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="6135"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37400">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Кодекс України з процедур банкрутства від 18.10.2018 р. № 2597-VIII. Відомості Верховної Ради (ВВР), 2019, № 19, ст.74.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00D838E0" w:rsidRDefault="00D838E0" w:rsidP="00F35D4D">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="6135"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Кудрявцева В.В., Асєєва К.М., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Манасян</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> К.Н. Поняття банкрутства та неплатоспроможності : порівняльний аналіз та досвід іноземних країн. Юридичний науковий електронний журнал. 2024. № 4. С. 257-260.</w:t>
+      <w:r w:rsidRPr="00D838E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> К.Н. Поняття банкрутства та неплатоспроможності : порівняльний аналіз та досвід іноземних країн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D838E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Юридичний науковий електронний журнал</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>. 2024. № 4. С. 257-260.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F35D4D" w:rsidRDefault="00F37400" w:rsidP="00903023">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="6135"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00903023">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Литовченко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00903023">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> О.Ю., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00903023">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Кузенко</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00903023">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Т.Б., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00903023">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Сабліна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00903023">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Н.В. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00903023">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Процесний</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> підхід до управління фінансовою санацією підприємства. Цифрова економіка та економічна безпека. 2022. №2 (02). С. 115-124.</w:t>
+      <w:r w:rsidRPr="00903023">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> підхід до управління фінансовою санацією підприємства. Цифрова економіка та економічна безпека. 2022. </w:t>
+      </w:r>
+      <w:r w:rsidR="00903023" w:rsidRPr="00903023">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903023">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>2 (02). С. 115-124.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...41 lines deleted...]
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F35D4D" w:rsidRPr="00F35D4D" w:rsidRDefault="00F35D4D" w:rsidP="00903023">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6135"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00F35D4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
         <w:t>Хацер</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> М.В. Антикризове фінансове управління на підприємстві: сутність, характеристика та механізм здійснення. Вчені записки Таврійського національного університету ім. В.І. Вернадського. Серія: Економіка і управління, 2019, Том 30 (69), № 1. С. 71-77.</w:t>
+      <w:r w:rsidRPr="00F35D4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> М.В. Антикризове фінансове управління на підприємстві: сутність, характеристика та механізм здійснення. Вчені записки Таврійського національного університету ім. В.І. Вернадського. Серія: Економіка і управління, 2019, Том 30 (69), № 1. С. 71</w:t>
+      </w:r>
+      <w:r w:rsidR="00061C88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F35D4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>77.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00061C88" w:rsidRDefault="00061C88" w:rsidP="00F35D4D">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6135"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00061C88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Хацер</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> М.В. Врахування розвитку галузевих ринків в межах антикризового управління підприємствами. Електронне наукове видання «Менеджмент та підприємництво: тренди розвитку», 2023, № 3 (25). С. 105-114.</w:t>
+      <w:r w:rsidRPr="00061C88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> М.В. Врахування розвитку галузевих ринків в межах антикризового управління підприємствами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061C88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Електронне наукове видання «Менеджмент та підприємництво: тренди розвитку»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061C88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061C88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 3 (25). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>С. 105-114.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00061C88" w:rsidRDefault="00061C88" w:rsidP="00061C88">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6135"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00061C88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Хацер</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00061C88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> М.В., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00061C88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Полусмяк</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00061C88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Л.Л. Цифровізація як складова антикризового управління на </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00061C88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>макро-</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00061C88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00061C88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>мезо-</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-        <w:t>, мікрорівнях функціонування економічних систем. Електронне наукове видання «Менеджмент та підприємництво: тренди розвитку», 2024, № 2 (28). С. 76-85.</w:t>
+      <w:r w:rsidRPr="00061C88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, мікрорівнях функціонування економічних систем</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061C88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Електронне наукове видання «Менеджмент та підприємництво: тренди розвитку»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061C88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061C88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 2 (28). С. 76-85.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00061C88" w:rsidRDefault="00061C88" w:rsidP="00061C88">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6135"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00061C88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Хацер</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00061C88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> М.В. та ін. Менеджмент організацій та адміністрування в умовах російської військової агресії, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00061C88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>поствоєнного</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00061C88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> відновлення економіки та активізації євроінтеграційних економічних процесів в Україні : колективна монографія (автором розроблено розділ 5 – Антикризове управління в Україні на </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00061C88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>макро-</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00061C88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00061C88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>мезо-</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00061C88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">, мікрорівнях в умовах економічних викликів)/ За </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00061C88">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>заг</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-        <w:t>. ред.: Т.С. Павлюк, О.О. Давиденко. Запоріжжя, ЗНУ. 2023. 317 с. (розділ 5 – С. 162-200).</w:t>
+      <w:r w:rsidRPr="00061C88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>. ред.: Т.С. Павлюк, О.О. Давиденко. Запоріжжя, ЗНУ. 2023. 317 с. (розділ 5 – С. 162</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061C88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>200).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F35D4D" w:rsidRDefault="00F35D4D" w:rsidP="00F35D4D">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6135"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Хацер</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> М.В. Фінансові кризи на підприємстві: сутність та характеристика. Науковий погляд: економіка та управління (правонаступник наукового журналу «Вісник Академії митної служби України. Серія: «Економіка»), 2019, № 1(63). С. 143-148.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00903023" w:rsidRDefault="00903023" w:rsidP="00903023">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6135"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Хома Д., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00903023">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Лопатовський</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00903023">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> В., Шпильовий В. Аспекти </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00903023">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>стратегування</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> політики фінансової санації підприємства. Вісник Хмельницького національного університету. Економічні науки. 2023. № 1. С. 226-233.</w:t>
+      <w:r w:rsidRPr="00903023">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> політики </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">фінансової санації підприємства. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903023">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Вісник Хмельницького національного університету. Економічні науки. 2023. № 1. С. 226-233.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00D838E0" w:rsidRPr="00D838E0" w:rsidRDefault="00D838E0" w:rsidP="00D838E0">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6135"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Хомко Л.В., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Яновицька</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> А.В. Правове регулювання банкрутства : навчальний посібник. Львів : Львівський державний університет внутрішніх справ, 2022. 280 с.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00903023" w:rsidRDefault="00903023" w:rsidP="00903023">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6135"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Шевчук Я., Дудок К., Головатий О., </w:t>
+      <w:r w:rsidRPr="00903023">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Шевчук</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Я., Дудок</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903023">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> К.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903023">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Головатий</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903023">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00903023">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Петелицький</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> М., Хомин Ю. Управління фінансовою санацією підприємства. Академічні </w:t>
+      <w:r w:rsidRPr="00903023">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> М., Хомин Ю. Управління фінансовою санацією</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> підприємства. Академічні </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>візії</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-        <w:t>. 2024. № 29. URL: https://academy-vision.org/index.php/av/article/view/970 (дата звернення: 19.08.2025).</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>. 2024. №</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903023">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">URL: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903023">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://academy-vision.org/index.php/av/article/view/970 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(дата звернення: 19.08.2025).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F35D4D" w:rsidRPr="00F35D4D" w:rsidRDefault="00F35D4D" w:rsidP="00F35D4D">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6135"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Maxim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> V. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Khatser</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Yuliia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> A. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Perehuda</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Financial</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Crisis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Management</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Business</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Eastern</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Europe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Context</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Resilience</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Increase</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>National</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Economic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Systems</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Reviews</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Global</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Economics</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>, 2020, № 9. рр. 165-180.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00B65439" w:rsidRDefault="00F35D4D" w:rsidP="00F35D4D">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6135"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Maxim</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> V. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Khatser</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Yuliia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> A. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Perehuda</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Tatiana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> M. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Korpaniuk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Khrystyna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> S. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Stoliaruk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Irina</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> M. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Yepifanova</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Oleksandr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> O. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Shpynkovskyi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. Anti-Crisis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Financial</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Personnel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Management</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Key</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Factors</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Provide</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Effective</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Development</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Eastern</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>European</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Enterprises</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Agricultural</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Sector</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>International</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Economics</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Business</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Administration</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2020, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Volume</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> VIII, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Special</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Issue</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F35D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. рр. 166-177.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00537EA4" w:rsidRDefault="00537EA4" w:rsidP="00F35D4D">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6135"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Miethlich</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> B. </w:t>
+      <w:r w:rsidRPr="00D838E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Vocational</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Rehabilitation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Small</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Medium-sized </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Enterprises</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>An</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Integrated</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Management</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Perspective</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Potentials</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Business</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Impact</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Berlin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Logos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Verlag</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Berlin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>, 2022. 418 р.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00537EA4" w:rsidRDefault="00537EA4" w:rsidP="00F35D4D">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6135"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Murphy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> K.M., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Rasmussen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> J., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Trevino</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> S., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Scardaville</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> M. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Business</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Engagement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Strategies</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Vocational</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Rehabilitation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Professionals</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> : A </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: A </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Scoping</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Review</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Rehabilitation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Counseling</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00537EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Bulletin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-        <w:t>. 2023. № 68(1). Рр. 55-70.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023. № </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>68(1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>. Рр.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 55-70.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00D838E0" w:rsidRDefault="00D838E0" w:rsidP="00F35D4D">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="6135"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Urunova</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> M.G. </w:t>
+      <w:r w:rsidRPr="00D838E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D838E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Financial</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>rehabilitation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>enterprises</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>strategies</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>challenges</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Educator</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Insights</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2025. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Vol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">. 1. </w:t>
+      <w:r w:rsidRPr="00D838E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>. 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D838E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00D838E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-        <w:t>. 5. Рр. 601-603.</w:t>
+      <w:r w:rsidRPr="00D838E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>. 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>. Рр. 601-603.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...8 lines deleted...]
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00B56C83" w:rsidRPr="003E40B6" w:rsidRDefault="00B56C83" w:rsidP="00B56C83">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="6135"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="003E40B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Інформаційні ресурси</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00111160" w:rsidRPr="00111160" w:rsidRDefault="00111160" w:rsidP="00111160">
       <w:pPr>
+        <w:pStyle w:val="aa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="567"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Державна служба статистики України. URL: http://www.ukrstat.gov.ua (дата звернення: 19.08.2025).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00111160" w:rsidRPr="00111160" w:rsidRDefault="00111160" w:rsidP="00111160">
       <w:pPr>
+        <w:pStyle w:val="aa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="567"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Кабінет Міністрів України. Урядовий портал. URL: http:// </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>www.kmu.gov.ua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (дата звернення: 19.08.2025).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00111160" w:rsidRPr="00111160" w:rsidRDefault="00111160" w:rsidP="00111160">
       <w:pPr>
+        <w:pStyle w:val="aa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="567"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Міністерство економіки України. Офіційний веб-сайт. URL: https://me.gov.ua/?lang=uk-UA (дата звернення: 19.08.2025).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00111160" w:rsidRPr="00111160" w:rsidRDefault="00111160" w:rsidP="00111160">
       <w:pPr>
+        <w:pStyle w:val="aa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="567"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+        </w:rPr>
         <w:t>Міністерство освіти і науки України. Офіційний веб-сайт. URL: https://mon.gov.ua (дата звернення: 19.08.2025).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00111160" w:rsidRPr="00111160" w:rsidRDefault="00111160" w:rsidP="00111160">
       <w:pPr>
+        <w:pStyle w:val="aa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="567"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Науковий журнал «Менеджмент та підприємництво в Україні: етапи становлення і проблеми розвитку». URL: https://science.lpnu.ua/uk/smeu (дата звернення: 19.08.2025).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00111160" w:rsidRPr="00111160" w:rsidRDefault="00111160" w:rsidP="00111160">
       <w:pPr>
+        <w:pStyle w:val="aa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="567"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Науково-практичний журнал «Менеджмент та підприємництво: тренди розвитку» URL: https://management-journal.org.ua/index.php/journal (дата звернення: 19.08.2025).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00111160" w:rsidRPr="00111160" w:rsidRDefault="00111160" w:rsidP="00111160">
       <w:pPr>
+        <w:pStyle w:val="aa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="567"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Науково-практичний журнал «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Problems</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Perspectives</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Management</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>» URL: https://businessperspectives.org/journals/problems-and-perspectives-in-management#ua-general-information (дата звернення: 19.08.2025).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00111160" w:rsidRPr="00111160" w:rsidRDefault="00111160" w:rsidP="00111160">
       <w:pPr>
+        <w:pStyle w:val="aa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="567"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Офіційний портал Верховної Ради України. URL: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>www.rada.gov.ua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>. (дата звернення: 19.08.2025).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00111160" w:rsidRPr="00111160" w:rsidRDefault="00111160" w:rsidP="00111160">
       <w:pPr>
+        <w:pStyle w:val="aa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="567"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Президент України. Офіційне </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>інтернет-представництво</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>. URL: http://www.president.gov.ua (дата звернення: 19.08.2025).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00D537DC" w:rsidRDefault="00111160" w:rsidP="00111160">
       <w:pPr>
+        <w:pStyle w:val="aa"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="567"/>
-        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
-[...2 lines deleted...]
-          <w:kern w:val="0"/>
+      <w:r w:rsidRPr="00111160">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Українське право. URL: https://ukrainepravo.com (дата звернення: 19.08.2025).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00182335" w:rsidRDefault="00182335">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="ar-SA" w:bidi="ar-SA"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>7. Регуляції і політики курсу</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Відвідування занять. Регуляція пропусків.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Фундаментальний характер дисципліни для здобувачів вищої освіти передбачає, що відвідування усіх занять є обов’язковим. Здобувач вищої освіти, який не в змозі бути присутнім на парі, повинен завчасно обговорити строки та обсяги навчального матеріалу, який він повинен відпрацювати за пропущене заняття. При пропуску заняття здобувач вищої освіти повинен впродовж тижня з часу виходу на заняття узгодити з викладачем строки та обсяги навчального матеріалу, який він повинен відпрацювати за пропущене заняття.</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+        <w:t xml:space="preserve">Інтерактивний характер курсу передбачає обов’язкове відвідування практичних занять. Студенти, які за певних обставин не можуть відвідувати практичні заняття регулярно, мусять впродовж тижня узгодити із викладачем графік індивідуального відпрацювання пропущених занять. Окремі пропущенні завдання мають бути відпрацьовані на найближчій консультації впродовж тижня після пропуску. Відпрацювання занять здійснюється усно у формі співбесіди за питаннями, визначеними планом заняття. В окремих випадках дозволяється письмове відпрацювання шляхом виконання індивідуального письмового завдання.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Накопичення відпрацювань неприпустиме!</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+      </w:pPr>
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> За умови систематичних пропусків може бути застосована процедура повторного вивчення дисципліни (див. посилання на Положення у додатковій інформації до </w:t>
+        <w:t>Студенти, які станом на початок екзаменаційної сесії мають понад 70% невідпрацьованих пропущених занять, до відпрацювання не допускаються.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Політика академічної доброчесності</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Усі письмові роботи, що виконуються слухачами під час проходження курсу, перевіряються на наявність плагіату за допомогою спеціалізованого програмного забезпечення. Відповідно до чинних правових норм, плагіатом вважатиметься: копіювання чужої наукової роботи чи декількох робіт та оприлюднення результату під своїм іменем; створення суміші власного та запозиченого тексту без належного цитування джерел; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>рерайт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (перефразування чужої праці без згадування оригінального автора). Будь-яка ідея, думка чи речення, ілюстрація чи фото, яке ви запозичуєте, має супроводжуватися посиланням на першоджерело. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Виконавці індивідуальних дослідницьких завдань обов’язково додають до текстів своїх робіт власноруч підписану Декларацію академічної доброчесності.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Роботи, у яких виявлено ознаки плагіату, до розгляду не приймаються і відхиляються без права перескладання. Якщо ви не впевнені, чи підпадають зроблені вами запозичення під визначення плагіату, будь ласка, проконсультуйтеся з викладачем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Висока академічна культура та європейські стандарти якості освіти, яких дотримуються у ЗНУ, вимагають від дослідників відповідального ставлення до вибору джерел. Посилання на такі ресурси, як </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Wikipedia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, бази даних рефератів та письмових робіт (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Studopedia.orgта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подібні) є неприпустимим. Рекомендовані бази даних для пошуку джерел: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Електронні ресурси Національної бібліотеки ім. Вернадського:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "http://www.nbuv.gov.ua" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>http</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>://</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>www.nbuv.gov.ua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Цифрова повнотекстова база даних англомовної наукової періодики JSTOR: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00F37D37">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="uk-UA" w:bidi="ar-SA"/>
+          </w:rPr>
+          <w:t>https://www.jstor.org/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Використання комп’ютерів/телефонів на занятті</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>силабусу</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+      </w:pPr>
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">Використання мобільних телефонів, планшетів та інших </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>гаджетів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> під час лекційних та практичних занять дозволяється виключно у навчальних цілях (для уточнення певних даних, перевірки правопису, отримання довідкової інформації тощо). Будь ласка, не забувайте активувати режим «без звуку» до початку заняття. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Під час виконання заходів контролю (термінологічних диктантів, контрольних робіт, іспитів) використання </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>гаджетів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заборонено. У разі порушення цієї заборони роботу буде анульовано без права перескладання.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...25 lines deleted...]
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+    </w:p>
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Кожний здобувач вищої освіти зобов’язаний дотримуватися принципів академічної доброчесності. Письмові завдання з використанням часткових або повнотекстових запозичень з інших робіт без зазначення авторства – це плагіат. Використання будь-якої інформації (текст, фото, ілюстрації тощо) мають бути правильно процитовані з посиланням на автора! Якщо ви не впевнені, що таке плагіат, фабрикація, фальсифікація, порадьтеся з викладачем. До здобувачів вищої освіти, у роботах яких буде виявлено списування, плагіат чи інші прояви </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> поведінки (наприклад, використання штучного інтелекту) можуть бути застосовані різні дисциплінарні заходи (див. посилання на Кодекс академічної доброчесності ЗНУ - https://tinyurl.com/ya6yk4ad).</w:t>
+        <w:t>Комунікація</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Базовою платформою для комунікації викладача зі студентами є </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Moodle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...25 lines deleted...]
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Будь ласка, вимкніть на беззвучний режим свої мобільні телефони та не користуйтеся ними під час занять. Мобільні телефони відволікають викладача та ваших колег. Під час занять заборонено надсилання текстових повідомлень, прослуховування музики, перевірка електронної пошти, соціальних мереж тощо. Електронні пристрої можна використовувати лише за умови виробничої необхідності в них (за погодженням з викладачем).</w:t>
+        <w:t xml:space="preserve">Важливі повідомлення загального характеру – зокрема, оголошення про терміни подання контрольних робіт, коди доступу до сесій у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>CiscoWebex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та ін. – регулярно розміщуються викладачем на форумі курсу. Для персональних запитів використовується сервіс приватних повідомлень. Відповіді на запити студентів подаються викладачем впродовж трьох робочих днів. Для оперативного отримання повідомлень про оцінки та нову </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">інформацію, розміщену на сторінці курсу у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Moodle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, будь ласка, переконайтеся, що адреса електронної пошти, зазначена у вашому </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>профайлі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Moodle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, є актуальною, та регулярно перевіряйте папку «Спам».</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...28 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+        <w:t xml:space="preserve">Якщо за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Комунікація викладача зі здобувачами вищої освіти здійснюється через електронну пошту, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+        <w:t>технічнихпричин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Moodle</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+        <w:t xml:space="preserve"> доступ до </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+        <w:t>Moodleє</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>Viber</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+        <w:t xml:space="preserve"> неможливим, або ваше питання потребує термінового розгляду, направте електронного листа з позначкою «Важливо» на адресу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>max</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>kh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>@</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007A2654">
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>ukr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:u w:val="single"/>
-[...89 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>net</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> знання з даного курсу, то їх буде враховано при поточному контролю (з перевіркою на відповідність тем). </w:t>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>. У листі обов’язково вкажіть ваше прізвище та ім’я, курс та шифр академічної групи.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
-[...9 lines deleted...]
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Додаткова інформація</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ГРАФІК ОСВІТНЬОГО ПРОЦЕСУ НА 2025-2026 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>н.р</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">доступний за адресою: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="007A2654">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00F37D37">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://sites.znu.edu.ua/navchalnyj_viddil/1635.ukr.html</w:t>
+          <w:t>https://tinyurl.com/yckze4jd</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">НАВЧАННЯ ТА ЗАБЕЗПЕЧЕННЯ ЯКОСТІ ОСВІТИ. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Перевірка набутих студентами знань, навичок та вмінь є невід’ємною складовою системи забезпечення якості освіти і проводиться відповідно до Положення про організацію та методику проведення поточного та підсумкового семестрового контролю навчання студентів ЗНУ </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="007A2654">
+        <w:t xml:space="preserve">Перевірка набутих студентами знань, навичок та вмінь (атестації, заліки, іспити та інші форми контролю) є невід’ємною складовою системи забезпечення якості освіти і проводиться відповідно до Положення про організацію та методику проведення поточного та підсумкового семестрового контролю навчання студентів ЗНУ: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00F37D37">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://lnk.ua/gk4x2wkVy</w:t>
+          <w:t>https://tinyurl.com/y9tve4lk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ПОВТОРНЕ ВИВЧЕННЯ ДИСЦИПЛІН. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Наявність академічної заборгованості до 6 навчальних дисциплін (у тому числі проходження практики чи виконання курсової роботи) за результатами однієї екзаменаційної сесії є підставою для надання студенту права на повторне вивчення зазначених навчальних дисциплін. Процедура повторного вивчення визначається Положенням  про порядок повторного вивчення навчальних дисциплін та повторного навчання у ЗНУ: </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="007A2654">
+        <w:t xml:space="preserve">Наявність академічної заборгованості до 6 навчальних дисциплін (в тому числі проходження практики чи виконання курсової роботи) за результатами однієї екзаменаційної сесії є підставою для надання студенту права на повторне вивчення зазначених навчальних дисциплін. Порядок повторного вивчення визначається Положенням про порядок повторного вивчення навчальних дисциплін та повторного навчання у ЗНУ: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00F37D37">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://lnk.ua/9MVwgEpVz</w:t>
+          <w:t>https://tinyurl.com/y9pkmmp5</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-[...14 lines deleted...]
-        <w:r w:rsidRPr="007A2654">
+        <w:t xml:space="preserve">Підстави та процедури відрахування студентів, у тому числі за невиконання навчального плану, регламентуються Положенням про порядок переведення, відрахування та поновлення студентів у ЗНУ: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00F37D37">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://lnk.ua/EYNg6GpVZ</w:t>
+          <w:t>https://tinyurl.com/ycds57la</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+    </w:p>
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Конфліктні ситуації, що виникають у сфері стипендіального забезпечення здобувачів вищої освіти, вирішуються стипендіальними комісіями факультетів, коледжів та університету в межах їх повноважень, відповідно до: Положення про порядок призначення і виплати академічних стипендій у ЗНУ: </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="007A2654">
+      </w:pPr>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ВИРІШЕННЯ КОНФЛІКТІВ. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Порядок і процедури врегулювання конфліктів, пов’язаних із корупційними діями, зіткненням інтересів, різними формами дискримінації, сексуальними домаганнями, міжособистісними стосунками та іншими ситуаціями, що можуть виникнути під час навчання, регламентуються Положенням про порядок і процедури вирішення конфліктних ситуацій у ЗНУ: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00F37D37">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://lnk.ua/QRVdWGwe3</w:t>
+          <w:t>https://tinyurl.com/57wha734</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">; Положення про призначення та виплату соціальних стипендій у ЗНУ: </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="007A2654">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конфліктні ситуації, що виникають у сфері стипендіального забезпечення здобувачів вищої освіти, вирішуються стипендіальними комісіями факультетів, коледжів та університету в межах їх повноважень, відповідно до: Положення про порядок призначення і виплати академічних стипендій у ЗНУ: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00F37D37">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://lnk.ua/3R4avGqeJ</w:t>
+          <w:t>https://tinyurl.com/yd6bq6p9</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:t xml:space="preserve">; Положення про призначення та виплату соціальних стипендій у ЗНУ: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00F37D37">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://tinyurl.com/y9r5dpwh</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F37D37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ПСИХОЛОГІЧНА ДОПОМОГА. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Телефон довіри практичного психолога </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Марті Ірини Вадимівни</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (061) 228-15-84, (099) 253-78-73 (щоденно з 9 до 21). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk142433006"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk142433006"/>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>УПОВНОВАЖЕНА ОСОБА З ПИТАНЬ ЗАПОБІГАННЯ ТА ВИЯВЛЕННЯ КОРУПЦІЇ</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Запорізького національного університету: </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>Банах Віктор Аркадійович</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>Електронна адреса:</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="007A2654">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00F37D37">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
-          <w:t>v_ban</w:t>
+          <w:t>vbanak</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="007A2654">
+        <w:r w:rsidRPr="00F37D37">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
-          <w:t>akh@znu.edu.ua</w:t>
+          <w:t>h@znu.edu.ua</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>Гаряча лінія: тел. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>061) 227-12-76, факс 227-12-88</w:t>
+        <w:t>061) 227-12-48.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>РІВНІ МОЖЛИВОСТІ ТА ІНКЛЮЗИВНЕ ОСВІТНЄ СЕРЕДОВИЩЕ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Центральні входи усіх навчальних корпусів ЗНУ обладнані пандусами для забезпечення доступу осіб з інвалідністю та інших </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>маломобільних</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> груп населення. Допомога для здійснення входу у разі потреби надається черговими охоронцями навчальних корпусів. Спеціалізована допомога: (061) 228-75-11 (начальник охорони). Порядок супроводу (надання допомоги) осіб з інвалідністю та інших </w:t>
+        <w:t xml:space="preserve"> груп населення. Допомога для здійснення входу у разі потреби надається черговими охоронцями навчальних корпусів. Якщо вам потрібна спеціалізована допомога, будь ласка, зателефонуйте (061) 228-75-11 (начальник охорони). Порядок супроводу (надання допомоги) осіб з інвалідністю та інших </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>маломобільних</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> груп населення у ЗНУ: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="007A2654">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00F37D37">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://lnk.ua/5pVJr17VP</w:t>
+          <w:t>https://tinyurl.com/ydhcsagx</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>РЕСУРСИ ДЛЯ НАВЧАННЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:t>Наукова бібліотека</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="007A2654">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00F37D37">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://library.znu.edu.ua/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. Графік роботи абонементів: понеділок-п`ятниця з 08.00 до 16.00; вихідні дні: субота і неділя.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:t>Система ЕЛЕКТРОННого</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАБЕЗПЕЧЕННЯ НАВЧАННЯ ЗАПОРІЗЬКОГО НАЦІОНАЛЬНОГО УНІВЕРСИТЕТУ (СЕЗН ЗНУ): </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="007A2654">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00F37D37">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>https://moodle.znu.edu.ua/</w:t>
+          <w:t>https://moodle.znu.edu.ua</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F37D37">
+        <w:t xml:space="preserve">Якщо забули пароль/логін, направте листа з темою «Забув пароль/логін» за адресою: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00F37D37">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>moodle.znu@znu.edu.ua</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F37D37">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F37D37">
+        <w:t>У листі вкажіть: прізвище, ім'я, по-батькові українською мовою; шифр групи; електронну адресу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...7 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
+        <w:t xml:space="preserve">Якщо ви вказували електронну адресу в профілі системи </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F37D37">
+        <w:t>Moodle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F37D37">
+        <w:t xml:space="preserve"> ЗНУ, то використовуйте посилання для відновлення паролю </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00F37D37">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://moodle.znu.edu.ua/mod/page/view.php?id=133015</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007A2654">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00F37D37">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:t>Центр інтенсивного вивчення іноземних мов</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="007A2654">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00F37D37">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://sites.znu.edu.ua/child-advance/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007A2654">
+      <w:r w:rsidRPr="00F37D37">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007A2654" w:rsidRPr="007A2654" w:rsidRDefault="007A2654" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0059267C" w:rsidRPr="00B56C83" w:rsidRDefault="0059267C" w:rsidP="007A2654">
+    <w:p w:rsidR="00F37D37" w:rsidRPr="00F37D37" w:rsidRDefault="00F37D37" w:rsidP="00F37D37">
       <w:pPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidR="0059267C" w:rsidRPr="00B56C83" w:rsidRDefault="0059267C" w:rsidP="00F37D37">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0059267C" w:rsidRPr="00B56C83" w:rsidSect="00235EB6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -36745,79 +45494,72 @@
   <w:font w:name="FreeSans">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="MS Gothic"/>
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Полужирный">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3DDF5CCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="26AA8E7C"/>
     <w:lvl w:ilvl="0" w:tplc="D56C35E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1003" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
@@ -37135,50 +45877,163 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="7D806640"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DFC4FBF4"/>
+    <w:lvl w:ilvl="0" w:tplc="6A84CFEE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1419" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7C380128">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2370" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A5E24860">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3320" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1CCC195E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4270" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="936C07D4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5220" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9420FCD4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6170" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="06BE23D8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7120" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9198D6A8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8070" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8C1A524E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9020" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
@@ -37234,259 +46089,293 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00504D24"/>
     <w:rsid w:val="00027B20"/>
     <w:rsid w:val="00047EDD"/>
     <w:rsid w:val="00061C88"/>
     <w:rsid w:val="000729AA"/>
     <w:rsid w:val="00074FD2"/>
     <w:rsid w:val="0008150F"/>
     <w:rsid w:val="00093E26"/>
-    <w:rsid w:val="000A0F18"/>
+    <w:rsid w:val="000A3833"/>
     <w:rsid w:val="000A6F02"/>
     <w:rsid w:val="000B230C"/>
     <w:rsid w:val="000C094E"/>
+    <w:rsid w:val="000C6300"/>
     <w:rsid w:val="000E05E9"/>
     <w:rsid w:val="000E0F11"/>
+    <w:rsid w:val="00111160"/>
     <w:rsid w:val="00127064"/>
     <w:rsid w:val="0014713C"/>
+    <w:rsid w:val="00150A11"/>
     <w:rsid w:val="00165783"/>
     <w:rsid w:val="00182335"/>
     <w:rsid w:val="00183BC2"/>
+    <w:rsid w:val="0019384F"/>
     <w:rsid w:val="001A61F5"/>
+    <w:rsid w:val="001B1E78"/>
     <w:rsid w:val="001C5197"/>
     <w:rsid w:val="001C7F43"/>
     <w:rsid w:val="001D2645"/>
     <w:rsid w:val="001D33F3"/>
+    <w:rsid w:val="001D3974"/>
     <w:rsid w:val="00202324"/>
+    <w:rsid w:val="00235431"/>
     <w:rsid w:val="00235EB6"/>
     <w:rsid w:val="002417DD"/>
     <w:rsid w:val="00243ACC"/>
     <w:rsid w:val="00256F93"/>
     <w:rsid w:val="00285BD0"/>
     <w:rsid w:val="002B0010"/>
     <w:rsid w:val="002B0CCC"/>
-    <w:rsid w:val="002B2AA7"/>
     <w:rsid w:val="002B37A1"/>
     <w:rsid w:val="002D2004"/>
     <w:rsid w:val="002D40B0"/>
     <w:rsid w:val="002D54FE"/>
-    <w:rsid w:val="002E7B05"/>
     <w:rsid w:val="002F3260"/>
     <w:rsid w:val="003002B1"/>
     <w:rsid w:val="00301067"/>
     <w:rsid w:val="00303614"/>
     <w:rsid w:val="003254B5"/>
     <w:rsid w:val="00331DDF"/>
     <w:rsid w:val="00332E6B"/>
     <w:rsid w:val="00334A9E"/>
+    <w:rsid w:val="00337D0D"/>
     <w:rsid w:val="003426E5"/>
     <w:rsid w:val="00373415"/>
     <w:rsid w:val="003902E9"/>
     <w:rsid w:val="0039500C"/>
     <w:rsid w:val="003B7F79"/>
-    <w:rsid w:val="003C0592"/>
-    <w:rsid w:val="003C7B39"/>
+    <w:rsid w:val="003D3799"/>
+    <w:rsid w:val="003D7E06"/>
     <w:rsid w:val="003E40B6"/>
+    <w:rsid w:val="003E742E"/>
+    <w:rsid w:val="003F3C15"/>
     <w:rsid w:val="004309DF"/>
+    <w:rsid w:val="00441050"/>
     <w:rsid w:val="00454FA5"/>
     <w:rsid w:val="00481494"/>
     <w:rsid w:val="00482C44"/>
+    <w:rsid w:val="004B66FC"/>
     <w:rsid w:val="004C68D8"/>
     <w:rsid w:val="004C7425"/>
     <w:rsid w:val="004C768B"/>
     <w:rsid w:val="004D459A"/>
-    <w:rsid w:val="004D57BE"/>
     <w:rsid w:val="004D6AC4"/>
+    <w:rsid w:val="004D7815"/>
     <w:rsid w:val="004E453B"/>
-    <w:rsid w:val="004F03F9"/>
     <w:rsid w:val="004F2743"/>
+    <w:rsid w:val="005042DA"/>
     <w:rsid w:val="00504D24"/>
     <w:rsid w:val="005056DC"/>
     <w:rsid w:val="005242D2"/>
     <w:rsid w:val="005315BD"/>
+    <w:rsid w:val="00537EA4"/>
     <w:rsid w:val="00543D0C"/>
     <w:rsid w:val="00562DC0"/>
     <w:rsid w:val="00564E3A"/>
     <w:rsid w:val="0059267C"/>
     <w:rsid w:val="005C0C5B"/>
     <w:rsid w:val="005D35E6"/>
     <w:rsid w:val="005D7903"/>
     <w:rsid w:val="005E3DF2"/>
+    <w:rsid w:val="005F3E8C"/>
     <w:rsid w:val="005F5F46"/>
     <w:rsid w:val="00613369"/>
     <w:rsid w:val="0062048D"/>
     <w:rsid w:val="00622933"/>
     <w:rsid w:val="0064392B"/>
+    <w:rsid w:val="006558FE"/>
     <w:rsid w:val="006659E2"/>
     <w:rsid w:val="0066761B"/>
     <w:rsid w:val="00682F71"/>
     <w:rsid w:val="00685250"/>
+    <w:rsid w:val="006A4937"/>
     <w:rsid w:val="006B7128"/>
+    <w:rsid w:val="006B723E"/>
+    <w:rsid w:val="006D2439"/>
     <w:rsid w:val="006E31A4"/>
     <w:rsid w:val="006E7317"/>
     <w:rsid w:val="007034B4"/>
+    <w:rsid w:val="00710E50"/>
+    <w:rsid w:val="00756615"/>
     <w:rsid w:val="00771E6E"/>
-    <w:rsid w:val="00782C03"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007B5B06"/>
+    <w:rsid w:val="0077258B"/>
     <w:rsid w:val="007E0FDE"/>
     <w:rsid w:val="007E14DB"/>
     <w:rsid w:val="007E2C44"/>
+    <w:rsid w:val="008504DD"/>
     <w:rsid w:val="00885C23"/>
     <w:rsid w:val="00886903"/>
     <w:rsid w:val="00887A90"/>
-    <w:rsid w:val="008927DF"/>
     <w:rsid w:val="008B0843"/>
-    <w:rsid w:val="008C306E"/>
     <w:rsid w:val="008D2829"/>
     <w:rsid w:val="008E28FE"/>
     <w:rsid w:val="008F2025"/>
     <w:rsid w:val="008F292B"/>
+    <w:rsid w:val="00903023"/>
     <w:rsid w:val="00906A25"/>
-    <w:rsid w:val="00906FAA"/>
     <w:rsid w:val="0091323D"/>
+    <w:rsid w:val="00924013"/>
     <w:rsid w:val="00932D87"/>
+    <w:rsid w:val="009358B1"/>
     <w:rsid w:val="00971301"/>
     <w:rsid w:val="00981BD2"/>
-    <w:rsid w:val="009954E5"/>
     <w:rsid w:val="00996E3B"/>
+    <w:rsid w:val="009A419D"/>
     <w:rsid w:val="009C76B9"/>
     <w:rsid w:val="009D78F5"/>
-    <w:rsid w:val="009E3D26"/>
     <w:rsid w:val="009F32E0"/>
     <w:rsid w:val="009F393C"/>
     <w:rsid w:val="00A011E4"/>
     <w:rsid w:val="00A03908"/>
     <w:rsid w:val="00A04C85"/>
+    <w:rsid w:val="00A1206C"/>
     <w:rsid w:val="00A15D5F"/>
+    <w:rsid w:val="00A4761E"/>
+    <w:rsid w:val="00A5282C"/>
     <w:rsid w:val="00A53E69"/>
     <w:rsid w:val="00A56693"/>
     <w:rsid w:val="00A74A28"/>
     <w:rsid w:val="00A9077C"/>
     <w:rsid w:val="00A9265F"/>
     <w:rsid w:val="00A9797F"/>
     <w:rsid w:val="00AA36FC"/>
-    <w:rsid w:val="00AB4C8D"/>
     <w:rsid w:val="00AC56A3"/>
     <w:rsid w:val="00AC7270"/>
+    <w:rsid w:val="00AD3A88"/>
+    <w:rsid w:val="00AD5ECC"/>
     <w:rsid w:val="00AD699A"/>
     <w:rsid w:val="00AE0264"/>
     <w:rsid w:val="00AF1816"/>
     <w:rsid w:val="00AF3163"/>
     <w:rsid w:val="00B12D68"/>
     <w:rsid w:val="00B264D1"/>
     <w:rsid w:val="00B32A69"/>
     <w:rsid w:val="00B402D2"/>
     <w:rsid w:val="00B50259"/>
     <w:rsid w:val="00B56C83"/>
     <w:rsid w:val="00B616F4"/>
     <w:rsid w:val="00B65439"/>
     <w:rsid w:val="00B76B0A"/>
     <w:rsid w:val="00B821C5"/>
     <w:rsid w:val="00B82461"/>
     <w:rsid w:val="00B86CF3"/>
     <w:rsid w:val="00B93157"/>
+    <w:rsid w:val="00BA7FCD"/>
+    <w:rsid w:val="00C04C87"/>
     <w:rsid w:val="00C147D2"/>
     <w:rsid w:val="00C319EC"/>
     <w:rsid w:val="00C3675D"/>
     <w:rsid w:val="00C41209"/>
+    <w:rsid w:val="00C577AB"/>
     <w:rsid w:val="00C729F0"/>
     <w:rsid w:val="00C75B9D"/>
     <w:rsid w:val="00C77888"/>
+    <w:rsid w:val="00CA7991"/>
+    <w:rsid w:val="00CB3D3E"/>
+    <w:rsid w:val="00CF391D"/>
     <w:rsid w:val="00D00155"/>
     <w:rsid w:val="00D101EF"/>
+    <w:rsid w:val="00D12D65"/>
     <w:rsid w:val="00D20924"/>
     <w:rsid w:val="00D424DD"/>
-    <w:rsid w:val="00D4440B"/>
     <w:rsid w:val="00D537DC"/>
+    <w:rsid w:val="00D60EEF"/>
     <w:rsid w:val="00D65644"/>
+    <w:rsid w:val="00D838E0"/>
     <w:rsid w:val="00D93F0F"/>
     <w:rsid w:val="00D96E6B"/>
     <w:rsid w:val="00DB641D"/>
     <w:rsid w:val="00DE71CC"/>
+    <w:rsid w:val="00E32E96"/>
     <w:rsid w:val="00E35CA2"/>
     <w:rsid w:val="00E50172"/>
     <w:rsid w:val="00E70639"/>
     <w:rsid w:val="00EC4C77"/>
     <w:rsid w:val="00EF49FD"/>
     <w:rsid w:val="00F02E95"/>
     <w:rsid w:val="00F11D3F"/>
     <w:rsid w:val="00F1463F"/>
     <w:rsid w:val="00F22531"/>
     <w:rsid w:val="00F35D4D"/>
+    <w:rsid w:val="00F37400"/>
+    <w:rsid w:val="00F37D37"/>
     <w:rsid w:val="00F41509"/>
     <w:rsid w:val="00F44AB3"/>
     <w:rsid w:val="00F71622"/>
     <w:rsid w:val="00F72673"/>
     <w:rsid w:val="00F96646"/>
     <w:rsid w:val="00FA5011"/>
     <w:rsid w:val="00FD150D"/>
-    <w:rsid w:val="00FD7BD7"/>
     <w:rsid w:val="00FE2240"/>
+    <w:rsid w:val="00FE24A9"/>
     <w:rsid w:val="00FF5604"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -38013,64 +46902,64 @@
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D537DC"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008927DF"/>
+    <w:rsid w:val="006D2439"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Mangal"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ac">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008927DF"/>
+    <w:rsid w:val="006D2439"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Droid Sans Fallback" w:hAnsi="Tahoma" w:cs="Mangal"/>
       <w:kern w:val="2"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="14"/>
       <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -38580,99 +47469,99 @@
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D537DC"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008927DF"/>
+    <w:rsid w:val="006D2439"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Mangal"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ac">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008927DF"/>
+    <w:rsid w:val="006D2439"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Droid Sans Fallback" w:hAnsi="Tahoma" w:cs="Mangal"/>
       <w:kern w:val="2"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="14"/>
       <w:lang w:val="uk-UA" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
-    <w:div w:id="48767045">
+    <w:div w:id="14310654">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnk.ua/gk4x2wkVy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:v_banakh@znu.edu.ua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.znu.edu.ua/child-advance/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.znu.edu.ua/navchalnyj_viddil/1635.ukr.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnk.ua/3R4avGqeJ" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.znu.edu.ua/mod/page/view.php?id=133015" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.znu.edu.ua/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnk.ua/QRVdWGwe3" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.znu.edu.ua/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnk.ua/EYNg6GpVZ" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnk.ua/9MVwgEpVz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lnk.ua/5pVJr17VP" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://surl.li/uldlbv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/ycds57la" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/ydhcsagx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moodle.znu@znu.edu.ua" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://salo.li/D2b6234" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/y9pkmmp5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vbanakh@znu.edu.ua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/y9r5dpwh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.znu.edu.ua" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/y9tve4lk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/yd6bq6p9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.znu.edu.ua/child-advance/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/yckze4jd" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.znu.edu.ua/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/57wha734" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moodle.znu.edu.ua/mod/page/view.php?id=133015" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -38896,67 +47785,67 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>30</Pages>
-[...1 lines deleted...]
-  <Characters>62419</Characters>
+  <Pages>32</Pages>
+  <Words>12653</Words>
+  <Characters>72123</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>520</Lines>
-  <Paragraphs>146</Paragraphs>
+  <Lines>601</Lines>
+  <Paragraphs>169</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ZNU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>73223</CharactersWithSpaces>
+  <CharactersWithSpaces>84607</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>