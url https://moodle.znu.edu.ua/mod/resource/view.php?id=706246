--- v0 (2026-02-23)
+++ v1 (2026-04-17)
@@ -617,52 +617,60 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E64DFA">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Завідувач кафедри дошкільної та початкової освіти</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FA0DAEC" w14:textId="77777777" w:rsidR="00E64DFA" w:rsidRPr="00E64DFA" w:rsidRDefault="00E64DFA" w:rsidP="00E64DFA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E64DFA">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>_________                     Л. О. Сущенко</w:t>
-            </w:r>
+              <w:t>_________                     Л. О. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E64DFA">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Сущенко</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="08FB7078" w14:textId="77777777" w:rsidR="00E64DFA" w:rsidRPr="00E64DFA" w:rsidRDefault="00E64DFA" w:rsidP="00E64DFA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4745" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31167241" w14:textId="77777777" w:rsidR="00E64DFA" w:rsidRPr="00E64DFA" w:rsidRDefault="00E64DFA" w:rsidP="00E64DFA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
@@ -722,51 +730,65 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="536218B7" w14:textId="77777777" w:rsidR="00E64DFA" w:rsidRPr="00E64DFA" w:rsidRDefault="00E64DFA" w:rsidP="00E64DFA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="755B18B1" w14:textId="77777777" w:rsidR="00E64DFA" w:rsidRPr="00E64DFA" w:rsidRDefault="00E64DFA" w:rsidP="00E64DFA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E64DFA">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> _________                     Ю. Є. Зубцова </w:t>
+              <w:t xml:space="preserve"> _________                     Ю. Є. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E64DFA">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Зубцова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E64DFA">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="22085EEC" w14:textId="77777777" w:rsidR="00E64DFA" w:rsidRPr="00E64DFA" w:rsidRDefault="00E64DFA" w:rsidP="00E64DFA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="362E4A51" w14:textId="77777777" w:rsidR="00E64DFA" w:rsidRPr="00E64DFA" w:rsidRDefault="00E64DFA" w:rsidP="00E64DFA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -812,68 +834,111 @@
     </w:p>
     <w:p w14:paraId="51415F23" w14:textId="77777777" w:rsidR="00E64DFA" w:rsidRPr="00F00D4B" w:rsidRDefault="00E64DFA" w:rsidP="00F00D4B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53EBB3E8" w14:textId="1DBC6727" w:rsidR="00E64DFA" w:rsidRPr="00F00D4B" w:rsidRDefault="00E64DFA" w:rsidP="00F00D4B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F00D4B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Зв`язок з викладачем: </w:t>
-      </w:r>
+        <w:t>Зв`язок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F00D4B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F00D4B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>викладачем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F00D4B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F00D4B">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Viber, телеграм (</w:t>
+        <w:t>Viber</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F00D4B">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, телеграм (</w:t>
       </w:r>
       <w:r w:rsidRPr="00F00D4B">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00522D82">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>66-818-20-65</w:t>
       </w:r>
       <w:r w:rsidRPr="00F00D4B">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
@@ -925,59 +990,71 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00522D82">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>oryna@gmail.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FFFF3D4" w14:textId="77777777" w:rsidR="00E64DFA" w:rsidRPr="00522D82" w:rsidRDefault="00E64DFA" w:rsidP="00F00D4B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00522D82">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сезн ЗНУ повідомлення: </w:t>
+        <w:t>Сезн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00522D82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЗНУ повідомлення: </w:t>
       </w:r>
       <w:r w:rsidRPr="007E0371">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Moodle</w:t>
       </w:r>
       <w:r w:rsidRPr="00522D82">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (форум курсу, приватні повідомлення)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="193A0746" w14:textId="6E2386A1" w:rsidR="00E64DFA" w:rsidRPr="00522D82" w:rsidRDefault="00E64DFA" w:rsidP="00F00D4B">
@@ -1001,170 +1078,182 @@
         </w:rPr>
         <w:t xml:space="preserve">Телефон: </w:t>
       </w:r>
       <w:r w:rsidR="00522D82" w:rsidRPr="00522D82">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>066-818-20-65</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6235DAA0" w14:textId="47DE7EAB" w:rsidR="00E64DFA" w:rsidRPr="00522D82" w:rsidRDefault="00E64DFA" w:rsidP="00F00D4B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F00D4B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Інші</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00522D82">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F00D4B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>засоби</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00522D82">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F00D4B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>зв</w:t>
       </w:r>
       <w:r w:rsidRPr="00522D82">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00F00D4B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>язку</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00522D82">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00522D82">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>knysh</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00522D82" w:rsidRPr="00522D82">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00522D82">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>oryna</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00522D82" w:rsidRPr="00522D82">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>@</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00522D82">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>gmail</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00522D82" w:rsidRPr="00522D82">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00522D82">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47110FEE" w14:textId="2C566BAC" w:rsidR="00E64DFA" w:rsidRPr="00522D82" w:rsidRDefault="00E64DFA" w:rsidP="00F00D4B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
@@ -1192,59 +1281,101 @@
         <w:pStyle w:val="a3"/>
         <w:ind w:left="655"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44779A44" w14:textId="77777777" w:rsidR="00E64DFA" w:rsidRPr="00E64DFA" w:rsidRDefault="00E64DFA" w:rsidP="00F00D4B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E64DFA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Опис навчальної дисципліни</w:t>
-      </w:r>
+        <w:t>Опис</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E64DFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E64DFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>навчальної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E64DFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E64DFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дисципліни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1C81D07E" w14:textId="3AEB72F3" w:rsidR="00301314" w:rsidRDefault="00301314" w:rsidP="00301314">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Штучний інтелект – одна з ключових </w:t>
       </w:r>
       <w:r w:rsidR="005D5233">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -1770,126 +1901,232 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31B6D5B0" w14:textId="77777777" w:rsidR="002D6877" w:rsidRPr="002D6877" w:rsidRDefault="002D6877" w:rsidP="002D6877">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D6877">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Нормативні показники</w:t>
-            </w:r>
+              <w:t>Нормативні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>показники</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E30A1D2" w14:textId="77777777" w:rsidR="002D6877" w:rsidRPr="002D6877" w:rsidRDefault="002D6877" w:rsidP="002D6877">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D6877">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>денна форма здобуття освіти</w:t>
-            </w:r>
+              <w:t>денна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> форма </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>здобуття</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>освіти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3ABCC9CF" w14:textId="77777777" w:rsidR="002D6877" w:rsidRPr="002D6877" w:rsidRDefault="002D6877" w:rsidP="002D6877">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D6877">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>заочна форма здобуття освіти</w:t>
-            </w:r>
+              <w:t>заочна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> форма </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>здобуття</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>освіти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D6877" w:rsidRPr="002D6877" w14:paraId="57E517D9" w14:textId="77777777" w:rsidTr="002D6877">
         <w:trPr>
           <w:trHeight w:val="44"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72162C8B" w14:textId="77777777" w:rsidR="002D6877" w:rsidRPr="002D6877" w:rsidRDefault="002D6877" w:rsidP="002D6877">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1995,97 +2232,109 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AD0D1CD" w14:textId="77777777" w:rsidR="002D6877" w:rsidRPr="002D6877" w:rsidRDefault="002D6877" w:rsidP="002D6877">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D6877">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Статус дисципліни</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Статус </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дисципліни</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="080D6384" w14:textId="77777777" w:rsidR="002D6877" w:rsidRPr="002D6877" w:rsidRDefault="002D6877" w:rsidP="002D6877">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Вибір</w:t>
             </w:r>
             <w:r w:rsidRPr="002D6877">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>кова</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D6877" w:rsidRPr="002D6877" w14:paraId="27869BC8" w14:textId="77777777" w:rsidTr="002D6877">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C101D40" w14:textId="77777777" w:rsidR="002D6877" w:rsidRPr="002D6877" w:rsidRDefault="002D6877" w:rsidP="002D6877">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -2175,57 +2424,85 @@
         <w:trPr>
           <w:trHeight w:val="511"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7212FDC0" w14:textId="77777777" w:rsidR="002D6877" w:rsidRPr="002D6877" w:rsidRDefault="002D6877" w:rsidP="002D6877">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D6877">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Кількість кредитів ECTS </w:t>
+              <w:t>Кількість</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кредитів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ECTS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D9DB47F" w14:textId="081F17B6" w:rsidR="002D6877" w:rsidRPr="00EB4073" w:rsidRDefault="00BA668D" w:rsidP="002D6877">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -2250,57 +2527,67 @@
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D368A3B" w14:textId="77777777" w:rsidR="002D6877" w:rsidRPr="002D6877" w:rsidRDefault="002D6877" w:rsidP="002D6877">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D6877">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Кількість годин </w:t>
+              <w:t>Кількість</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> годин </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6061DF42" w14:textId="51524F2A" w:rsidR="002D6877" w:rsidRPr="00EB4073" w:rsidRDefault="007E0371" w:rsidP="002D6877">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2322,58 +2609,78 @@
       <w:tr w:rsidR="002D6877" w:rsidRPr="002D6877" w14:paraId="15329D36" w14:textId="77777777" w:rsidTr="002D6877">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26DD2B37" w14:textId="77777777" w:rsidR="002D6877" w:rsidRPr="002D6877" w:rsidRDefault="002D6877" w:rsidP="002D6877">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D6877">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Лекційні заняття</w:t>
-            </w:r>
+              <w:t>Лекційні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>заняття</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DCF964E" w14:textId="77777777" w:rsidR="002D6877" w:rsidRPr="002D6877" w:rsidRDefault="002D6877" w:rsidP="002D6877">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2425,58 +2732,78 @@
       </w:tr>
       <w:tr w:rsidR="002D6877" w:rsidRPr="002D6877" w14:paraId="76DF0FEB" w14:textId="77777777" w:rsidTr="002D6877">
         <w:trPr>
           <w:trHeight w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51C5E5C6" w14:textId="77777777" w:rsidR="002D6877" w:rsidRPr="002D6877" w:rsidRDefault="002D6877" w:rsidP="002D6877">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D6877">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Практичні заняття</w:t>
-            </w:r>
+              <w:t>Практичні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>заняття</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="300CCFDF" w14:textId="77777777" w:rsidR="002D6877" w:rsidRPr="002D6877" w:rsidRDefault="002D6877" w:rsidP="002D6877">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -2528,57 +2855,67 @@
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6672A95F" w14:textId="77777777" w:rsidR="002D6877" w:rsidRPr="002D6877" w:rsidRDefault="002D6877" w:rsidP="002D6877">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D6877">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Самостійна робота</w:t>
+              <w:t>Самостійна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> робота</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57D89D38" w14:textId="6B1A5F88" w:rsidR="002D6877" w:rsidRPr="002D6877" w:rsidRDefault="00BA668D" w:rsidP="002D6877">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2640,198 +2977,302 @@
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63B19002" w14:textId="77777777" w:rsidR="002D6877" w:rsidRPr="002D6877" w:rsidRDefault="002D6877" w:rsidP="002D6877">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D6877">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Консультації </w:t>
+              <w:t>Консультації</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DEE7BF6" w14:textId="4D3F7C80" w:rsidR="002D6877" w:rsidRPr="00EB4073" w:rsidRDefault="002D6877" w:rsidP="002D6877">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D6877">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Відповідно до графіка:</w:t>
+              <w:t>Відповідно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> до </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>графіка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D6877" w:rsidRPr="002D6877" w14:paraId="219404A6" w14:textId="77777777" w:rsidTr="002D6877">
         <w:trPr>
           <w:trHeight w:val="485"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="429579D9" w14:textId="77777777" w:rsidR="002D6877" w:rsidRPr="002D6877" w:rsidRDefault="002D6877" w:rsidP="002D6877">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D6877">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Вид підсумкового семестрового контролю: </w:t>
+              <w:t xml:space="preserve">Вид </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>підсумкового</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> семестрового контролю: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B706307" w14:textId="77777777" w:rsidR="002D6877" w:rsidRPr="002D6877" w:rsidRDefault="002D6877" w:rsidP="002D6877">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Залік</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D6877" w:rsidRPr="002D6877" w14:paraId="4145B2A8" w14:textId="77777777" w:rsidTr="002D6877">
         <w:trPr>
           <w:trHeight w:val="888"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46830695" w14:textId="77777777" w:rsidR="002D6877" w:rsidRPr="002D6877" w:rsidRDefault="002D6877" w:rsidP="002D6877">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002D6877">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Посилання на електронний курс у СЕЗН ЗНУ (платформа Moodle)</w:t>
+              <w:t>Посилання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>електронний</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> курс у СЕЗН ЗНУ (платформа </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Moodle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002D6877">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BA05766" w14:textId="15040957" w:rsidR="002D6877" w:rsidRPr="00EB4073" w:rsidRDefault="00BA668D" w:rsidP="002D6877">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
@@ -2861,51 +3302,65 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D1BBA0B" w14:textId="77777777" w:rsidR="009B692B" w:rsidRPr="009B692B" w:rsidRDefault="009B692B" w:rsidP="009B692B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B692B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2. Методи досягнення з</w:t>
       </w:r>
       <w:r w:rsidRPr="009B692B">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>апланованих освітньою програмою компетентностей і</w:t>
+        <w:t xml:space="preserve">апланованих освітньою програмою </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B692B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>компетентностей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B692B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і</w:t>
       </w:r>
       <w:r w:rsidRPr="009B692B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> результатів навчання</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4129"/>
         <w:gridCol w:w="3178"/>
@@ -3146,93 +3601,111 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3178" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50E797F0" w14:textId="77777777" w:rsidR="009B692B" w:rsidRPr="009808CA" w:rsidRDefault="009B692B" w:rsidP="009808CA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009808CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Традиційні методи: словесні (розповідь, пояснення, бесіда, обговорення, робота з літературними джерелами); наочні  (ілюстрація, демонстрація, спостереження); практичні методи (складання порівняльних таблиць, анотацій, пам’яток, картотек тощо).</w:t>
+              <w:t xml:space="preserve">Традиційні методи: словесні (розповідь, пояснення, бесіда, обговорення, робота з літературними джерелами); наочні  (ілюстрація, демонстрація, спостереження); практичні методи (складання порівняльних таблиць, анотацій, пам’яток, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009808CA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>картотек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009808CA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тощо).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FBCB52B" w14:textId="77777777" w:rsidR="009B692B" w:rsidRPr="009808CA" w:rsidRDefault="009B692B" w:rsidP="009808CA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009808CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Інтерактивні методи: ПРЕС, незакінчене речення, методи розвитку критичного мислення; складання хмар слів, карта думок, флеш-карт); робота в парах та групах; робота з інтерактивними-онлайн дошками (</w:t>
             </w:r>
             <w:r w:rsidRPr="009808CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Padlet</w:t>
             </w:r>
             <w:r w:rsidRPr="009808CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009808CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Flingo</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009808CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="009808CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Lino</w:t>
             </w:r>
             <w:r w:rsidRPr="009808CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3270,51 +3743,67 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009808CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Підсумкові контрольні заходи: ІДЗ, </w:t>
             </w:r>
             <w:r w:rsidR="00EB4073">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
             <w:r w:rsidRPr="009808CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (тестування на СЕЗН Moodle)</w:t>
+              <w:t xml:space="preserve"> (тестування на СЕЗН </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009808CA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Moodle</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009808CA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009B692B" w:rsidRPr="009808CA" w14:paraId="5578DB99" w14:textId="77777777" w:rsidTr="009B692B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="079A346F" w14:textId="77777777" w:rsidR="009B692B" w:rsidRPr="009808CA" w:rsidRDefault="009B692B" w:rsidP="009808CA">
             <w:pPr>
               <w:pStyle w:val="Style79"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3634,51 +4123,99 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>СК </w:t>
             </w:r>
             <w:r w:rsidR="00072016">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="009808CA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00072016" w:rsidRPr="00072016">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Здатність до моделювання змісту відповідно до очікуваних результатів навчання, добору оптимальних форм, методів, технологій та засобів формування ключових і предметних компетентностей молодших школярів у процесі вивчення освітніх галузей Державного стандарту початкової освіти: мовно-літературної, математичної, природничої, технологічної, інформатичної, соціальної і здоров’язбережувальної, громадянської та історичної, мистецької, фізкультурної.</w:t>
+              <w:t xml:space="preserve">Здатність до моделювання змісту відповідно до очікуваних результатів навчання, добору оптимальних форм, методів, технологій та засобів формування ключових і предметних </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00072016" w:rsidRPr="00072016">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>компетентностей</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00072016" w:rsidRPr="00072016">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> молодших школярів у процесі вивчення освітніх галузей Державного стандарту початкової освіти: мовно-літературної, математичної, природничої, технологічної, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00072016" w:rsidRPr="00072016">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>інформатичної</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00072016" w:rsidRPr="00072016">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, соціальної і </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00072016" w:rsidRPr="00072016">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>здоров’язбережувальної</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00072016" w:rsidRPr="00072016">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, громадянської та історичної, мистецької, фізкультурної.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3178" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1457709E" w14:textId="77777777" w:rsidR="009B692B" w:rsidRPr="009808CA" w:rsidRDefault="009B692B" w:rsidP="009808CA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4330,354 +4867,1200 @@
           <w:bCs/>
           <w:i/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Змістовий модуль 2. </w:t>
       </w:r>
       <w:r w:rsidR="00072016" w:rsidRPr="00072016">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Практичні аспекти впровадження штучного інтелекту в</w:t>
       </w:r>
       <w:r w:rsidR="00072016">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> освіту</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F4FB3E" w14:textId="1D392B89" w:rsidR="00010392" w:rsidRPr="00647153" w:rsidRDefault="004F114C" w:rsidP="00010392">
+    <w:p w14:paraId="4D162311" w14:textId="77777777" w:rsidR="0073421A" w:rsidRPr="0073421A" w:rsidRDefault="0073421A" w:rsidP="0073421A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00647153">
+      <w:r w:rsidRPr="0073421A">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Тема 6</w:t>
-[...23 lines deleted...]
-        <w:t>Адаптивні освітні платформи на основі ШІ</w:t>
+        <w:t>Тема 6. Використання штучного інтелекту для роботи із зображеннями</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C6EB88A" w14:textId="77777777" w:rsidR="0043480E" w:rsidRDefault="0043480E" w:rsidP="00C25C8A">
+    <w:p w14:paraId="65B7C7DE" w14:textId="77777777" w:rsidR="0073421A" w:rsidRPr="0073421A" w:rsidRDefault="0073421A" w:rsidP="0073421A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
-          <w:i/>
+          <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043480E">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0043480E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073421A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
-          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Можливості</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>сучасних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> платформ ШІ для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>генерації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>редагування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>зображень</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Створення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ілюстрацій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>інфографіки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>навчальних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> картинок та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>візуальних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>матеріалів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Практичні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>приклади</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>використання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ШІ для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>підготовки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>освітнього</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> контенту (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:t>ArtBreeder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>RunwayML</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Microsoft </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Designer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Kittl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Переваги</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>обмеження</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>застосування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>інструментів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>роботи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>із зображеннями</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7EA1D9EA" w14:textId="52122598" w:rsidR="00C25C8A" w:rsidRPr="00647153" w:rsidRDefault="004F114C" w:rsidP="00C25C8A">
+    <w:p w14:paraId="0C2D13F7" w14:textId="77777777" w:rsidR="0073421A" w:rsidRPr="0073421A" w:rsidRDefault="0073421A" w:rsidP="0073421A">
       <w:pPr>
-        <w:widowControl w:val="0"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:firstLine="770"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00647153">
+      <w:r w:rsidRPr="0073421A">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Тема 7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C25C8A" w:rsidRPr="00647153">
+        <w:t xml:space="preserve">Тема 7. Використання навчального відео та ШІ-генерації </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0073421A">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0043480E" w:rsidRPr="0043480E">
+        <w:t>відеоконтенту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0073421A">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Використання чат-ботів та віртуальних асистентів у роботі вчителя і вихователя</w:t>
+        <w:t xml:space="preserve"> в освітньому процесі</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69CC3D40" w14:textId="77777777" w:rsidR="0043480E" w:rsidRDefault="0043480E" w:rsidP="00C25C8A">
+    <w:p w14:paraId="69CC3D40" w14:textId="3863AE51" w:rsidR="0043480E" w:rsidRPr="0073421A" w:rsidRDefault="0073421A" w:rsidP="0073421A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043480E">
+      <w:r w:rsidRPr="0073421A">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Психолого-педагогічні основи використання навчального відео. Типи навчального відео в початковій школі. Дидактичні вимоги до використання відео. Платформи для генерації відео за допомогою ШІ. Переваги та ризики використання ШІ-відео</w:t>
+      </w:r>
+      <w:r w:rsidR="0043480E" w:rsidRPr="0073421A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Призначення освітніх чат-ботів. Приклади віртуальних асистентів для дітей. Можливості автоматизації спілкування, надання допомоги у навчанні та вихованні. Виклики та перспективи впровадження.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0043480E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0043480E" w:rsidRPr="0073421A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6B3931" w14:textId="5C80F53C" w:rsidR="00C25C8A" w:rsidRPr="00647153" w:rsidRDefault="00C25C8A" w:rsidP="00C25C8A">
+    <w:p w14:paraId="5C15DBB2" w14:textId="77777777" w:rsidR="0073421A" w:rsidRPr="0073421A" w:rsidRDefault="0073421A" w:rsidP="0073421A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Тема </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F114C" w:rsidRPr="00647153">
+      </w:pPr>
+      <w:r w:rsidRPr="0073421A">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...15 lines deleted...]
-        <w:t>Розробка дидактичних матеріалів із застосуванням ШІ</w:t>
+        <w:t>Тема 8. Використання штучного інтелекту для створення презентацій</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="687DF58C" w14:textId="157403CE" w:rsidR="009E663E" w:rsidRPr="00647153" w:rsidRDefault="0043480E" w:rsidP="009E663E">
+    <w:p w14:paraId="3231D5A1" w14:textId="77777777" w:rsidR="00E72A53" w:rsidRDefault="0073421A" w:rsidP="0073421A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-          <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043480E">
+      <w:r w:rsidRPr="0073421A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Методи створення навчальних завдань за допомогою ШІ. Приклади генерації текстових, графічних та інтерактивних матеріалів. Використання штучного інтелекту у проєктній діяльності. Роль педагога в адаптації готових матеріалів до потреб дітей</w:t>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72A53" w:rsidRPr="00E72A53">
+        <w:t xml:space="preserve">Сутність та роль мультимедійних презентацій. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72A53" w:rsidRPr="00E72A53">
+        <w:rPr>
+          <w:lang w:eastAsia="ru-UA"/>
+        </w:rPr>
+        <w:t>Особливості використання презентацій у навчальному процесі</w:t>
+      </w:r>
+      <w:r w:rsidR="00E72A53" w:rsidRPr="00E72A53">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:r w:rsidR="00E72A53" w:rsidRPr="00E72A53">
+        <w:rPr>
+          <w:lang w:eastAsia="ru-UA"/>
+        </w:rPr>
+        <w:t>Вимоги до створення ефективних презентацій</w:t>
+      </w:r>
+      <w:r w:rsidR="00E72A53" w:rsidRPr="00E72A53">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72A53" w:rsidRPr="00E72A53">
+        <w:rPr>
+          <w:lang w:eastAsia="ru-UA"/>
+        </w:rPr>
+        <w:t>Використання штучного інтелекту у створенні презентацій</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4341F9AA" w14:textId="354A50DC" w:rsidR="009E663E" w:rsidRPr="00647153" w:rsidRDefault="009E663E" w:rsidP="009E663E">
+    <w:p w14:paraId="4341F9AA" w14:textId="1F0587A7" w:rsidR="009E663E" w:rsidRPr="00647153" w:rsidRDefault="009E663E" w:rsidP="0073421A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00647153">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Тема </w:t>
       </w:r>
       <w:r w:rsidR="004F114C" w:rsidRPr="00647153">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00647153">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0043480E" w:rsidRPr="0043480E">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Моніторинг та оцінювання навчальних досягнень учнів за допомогою ШІ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6461008B" w14:textId="77777777" w:rsidR="0043480E" w:rsidRDefault="0043480E" w:rsidP="009E663E">
+    <w:p w14:paraId="2B999BED" w14:textId="3548C296" w:rsidR="009F542C" w:rsidRPr="009F542C" w:rsidRDefault="009F542C" w:rsidP="009F542C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
-          <w:i/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043480E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F542C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0043480E">
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Сутність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F542C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
-          <w:i/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>оцінювання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>його</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> роль у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>навчальному</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>процесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Функції</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>критерії</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>оцінювання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>навчальних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>досягнень</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>учнів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Можливості</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>використання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> штучного </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>інтелекту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>оцінюванні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Переваги</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>недоліки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>умови</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ефективного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>використання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ШІ в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>тестуванні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F542C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72DE08EF" w14:textId="691815F6" w:rsidR="009E663E" w:rsidRPr="00647153" w:rsidRDefault="009E663E" w:rsidP="009E663E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00647153">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Тема </w:t>
@@ -4685,78 +6068,81 @@
       <w:r w:rsidR="004F114C" w:rsidRPr="00647153">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00647153">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0043480E" w:rsidRPr="0043480E">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Перспективи розвитку ШІ в освіті</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B829BF4" w14:textId="448CEB3E" w:rsidR="009B692B" w:rsidRDefault="00E21ED6" w:rsidP="004F114C">
+    <w:p w14:paraId="0D63F926" w14:textId="255B993B" w:rsidR="00E21ED6" w:rsidRPr="0018357F" w:rsidRDefault="00E21ED6" w:rsidP="004F114C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21ED6">
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Сучасні тенденції розвитку ШІ. Прогнози впливу технологій на майбутнє освіти. Можливості створення нових форматів навчання. Роль педагога у світі, де активно застосовується штучний інтелект.</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">Сучасні тенденції розвитку ШІ. Прогнози впливу технологій на майбутнє освіти. Можливості створення нових форматів навчання. </w:t>
+      </w:r>
+      <w:r w:rsidR="00575F39" w:rsidRPr="00575F39">
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Трансформація ролі педагога в умовах використання ШІ</w:t>
+      </w:r>
+      <w:r w:rsidR="00575F39">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="475F5393" w14:textId="77777777" w:rsidR="00E21ED6" w:rsidRDefault="00E21ED6" w:rsidP="004F114C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C52582A" w14:textId="77777777" w:rsidR="00E21ED6" w:rsidRDefault="00E21ED6" w:rsidP="004F114C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -4771,51 +6157,50 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BC9A0DE" w14:textId="77777777" w:rsidR="00C25C8A" w:rsidRDefault="00C25C8A" w:rsidP="00C25C8A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D0B6D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidRPr="003C72B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Структура навчальної дисципліни</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="712D2D40" w14:textId="77777777" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="009757FC" w:rsidP="009757FC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D2DF0D3" w14:textId="77777777" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="009757FC" w:rsidP="009757FC">
@@ -5101,85 +6486,116 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E89637D" w14:textId="77777777" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="009757FC" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009757FC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>о/д.ф.</w:t>
+              <w:t>о/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009757FC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>д.ф</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009757FC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37BA7A7E" w14:textId="77777777" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="009757FC" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009757FC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>з.ф.</w:t>
+              <w:t>з.ф</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009757FC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07FA0393" w14:textId="77777777" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="009757FC" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5523,60 +6939,62 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68C8660A" w14:textId="61BD25FD" w:rsidR="00CF10DA" w:rsidRPr="003F10CB" w:rsidRDefault="003F10CB" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Щотижня</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF10DA" w:rsidRPr="009757FC" w14:paraId="5519261F" w14:textId="77777777" w:rsidTr="003F0DDE">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65D7C01B" w14:textId="77777777" w:rsidR="00CF10DA" w:rsidRPr="009757FC" w:rsidRDefault="00CF10DA" w:rsidP="00CF10DA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -5668,60 +7086,62 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4DE7EA6D" w14:textId="5F2E411E" w:rsidR="00CF10DA" w:rsidRPr="003F10CB" w:rsidRDefault="003F10CB" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Щотижня</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF10DA" w:rsidRPr="009757FC" w14:paraId="496684DC" w14:textId="77777777" w:rsidTr="00F25A41">
         <w:trPr>
           <w:trHeight w:val="501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40D85AE3" w14:textId="77777777" w:rsidR="00CF10DA" w:rsidRPr="009757FC" w:rsidRDefault="00CF10DA" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -5989,59 +7409,71 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="365EDEC8" w14:textId="634A94EB" w:rsidR="009757FC" w:rsidRPr="003F10CB" w:rsidRDefault="003F10CB" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Щотижня </w:t>
+              <w:t>Щотижня</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009757FC" w:rsidRPr="009757FC" w14:paraId="6ED73E8E" w14:textId="77777777" w:rsidTr="00F25A41">
         <w:trPr>
           <w:trHeight w:val="731"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E3CF457" w14:textId="77777777" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="00CF10DA" w:rsidP="00F25A41">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -6135,60 +7567,62 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02360E82" w14:textId="1C77F76A" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="003F10CB" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Щотижня</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009757FC" w:rsidRPr="009757FC" w14:paraId="150C8ED0" w14:textId="77777777" w:rsidTr="00F25A41">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5287C9AB" w14:textId="77777777" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="009757FC" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -6490,60 +7924,62 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D28ACDC" w14:textId="415B6524" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="003F10CB" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Щотижня</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF10DA" w:rsidRPr="009757FC" w14:paraId="60B2FF9B" w14:textId="77777777" w:rsidTr="00F25A41">
         <w:trPr>
           <w:trHeight w:val="421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3689917B" w14:textId="77777777" w:rsidR="00CF10DA" w:rsidRPr="009757FC" w:rsidRDefault="00CF10DA" w:rsidP="00CF10DA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -6637,60 +8073,62 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27F0ECA3" w14:textId="6A43E26E" w:rsidR="00CF10DA" w:rsidRPr="009757FC" w:rsidRDefault="003F10CB" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Щотижня</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009757FC" w:rsidRPr="009757FC" w14:paraId="30552D82" w14:textId="77777777" w:rsidTr="00F25A41">
         <w:trPr>
           <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E04C7B5" w14:textId="77777777" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="009757FC" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -6977,60 +8415,62 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="446773DE" w14:textId="49527352" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="003F10CB" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Щотижня</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009757FC" w:rsidRPr="009757FC" w14:paraId="3D5161A3" w14:textId="77777777" w:rsidTr="00F25A41">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="332498B9" w14:textId="77777777" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="00CF10DA" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -7127,60 +8567,62 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="13A85F01" w14:textId="7B1EF710" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="003F10CB" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Щотижня</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009757FC" w:rsidRPr="009757FC" w14:paraId="1C632355" w14:textId="77777777" w:rsidTr="00C445CC">
         <w:trPr>
           <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="761B6D7F" w14:textId="77777777" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="009757FC" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -7474,60 +8916,62 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D15035A" w14:textId="6DF91EB1" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="003F10CB" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Щотижня</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF10DA" w:rsidRPr="009757FC" w14:paraId="617A0E7B" w14:textId="77777777" w:rsidTr="00C445CC">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1271EF57" w14:textId="77777777" w:rsidR="00CF10DA" w:rsidRDefault="00CF10DA" w:rsidP="00C445CC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -7621,60 +9065,62 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="487C3E97" w14:textId="091B4C23" w:rsidR="00CF10DA" w:rsidRPr="009757FC" w:rsidRDefault="003F10CB" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Щотижня</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009757FC" w:rsidRPr="009757FC" w14:paraId="7CB1D60C" w14:textId="77777777" w:rsidTr="00C445CC">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="228A668B" w14:textId="77777777" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="009757FC" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -7849,141 +9295,719 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E21ED6">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Тема 6. </w:t>
             </w:r>
             <w:r w:rsidR="00F359E4">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Використання штучного інтелекту для роботи із зображеннями</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C3B5311" w14:textId="63B6CDE1" w:rsidR="009757FC" w:rsidRPr="00AA6040" w:rsidRDefault="00AA6040" w:rsidP="00AA6040">
+          <w:p w14:paraId="2C3B5311" w14:textId="549A107C" w:rsidR="009757FC" w:rsidRPr="0073421A" w:rsidRDefault="00AA6040" w:rsidP="00AA6040">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="708"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Можливості</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AA6040">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Можливості сучасних платформ ШІ для генерації та редагування зображень. Створення ілюстрацій, інфографіки, навчальних картинок та візуальних матеріалів. Практичні приклади використання ШІ для підготовки освітнього контенту</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>сучасних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> платформ ШІ для </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>генерації</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>редагування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>зображень</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Створення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ілюстрацій</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>інфографіки</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>навчальних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> картинок та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>візуальних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>матеріалів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Практичні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>приклади</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>використання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ШІ для </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>підготовки</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>освітнього</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> контенту</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00175664">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00175664">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">ArtBreeder, RunwayML, </w:t>
+              <w:t>ArtBreeder</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00175664">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00175664">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>RunwayML</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00175664">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00175664" w:rsidRPr="00175664">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Microsoft Designer, Kittl</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Microsoft </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00175664" w:rsidRPr="00175664">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Designer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00175664" w:rsidRPr="00175664">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00175664" w:rsidRPr="00175664">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Kittl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00175664">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA6040">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>. Переваги та обмеження застосування інструментів роботи з графікою.</w:t>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Переваги</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>обмеження</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>застосування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>інструментів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>роботи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AA6040">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0073421A">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>із зображеннями.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7AEE831F" w14:textId="77777777" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="009757FC" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009757FC">
@@ -8020,60 +10044,62 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66EA9F98" w14:textId="77449A7A" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="003F10CB" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Щотижня</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF10DA" w:rsidRPr="009757FC" w14:paraId="27497AB9" w14:textId="77777777" w:rsidTr="00C445CC">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6BEFD209" w14:textId="77777777" w:rsidR="00CF10DA" w:rsidRPr="009757FC" w:rsidRDefault="00CF10DA" w:rsidP="00C445CC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -8167,60 +10193,62 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DB3D6EF" w14:textId="1DE72A44" w:rsidR="00CF10DA" w:rsidRPr="009757FC" w:rsidRDefault="003F10CB" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Щотижня</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009757FC" w:rsidRPr="009757FC" w14:paraId="5DE34612" w14:textId="77777777" w:rsidTr="00C445CC">
         <w:trPr>
           <w:trHeight w:val="236"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48F5D443" w14:textId="77777777" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="009757FC" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -8342,398 +10370,307 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="730403D1" w14:textId="77777777" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="00CF10DA" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Лекція 7</w:t>
             </w:r>
             <w:r w:rsidR="009757FC" w:rsidRPr="009757FC">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52A0A7C5" w14:textId="64F6DCAC" w:rsidR="00A35FD3" w:rsidRPr="00E21ED6" w:rsidRDefault="00E21ED6" w:rsidP="00A35FD3">
-[...2 lines deleted...]
-              <w:ind w:firstLine="708"/>
+          <w:p w14:paraId="20A64041" w14:textId="1E736CC0" w:rsidR="00FF20A5" w:rsidRPr="00880816" w:rsidRDefault="00FF20A5" w:rsidP="00880816">
+            <w:pPr>
+              <w:ind w:firstLine="770"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...6 lines deleted...]
-              <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Тема 7. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A35FD3">
+            </w:pPr>
+            <w:r w:rsidRPr="00880816">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Робота з відео та текстом за </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A35FD3">
+              <w:t xml:space="preserve">Тема 7. Використання навчального відео та ШІ-генерації </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00880816">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-              <w:widowControl w:val="0"/>
+              <w:t>відеоконтенту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00880816">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в освітньому процесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DD4DE43" w14:textId="16A7EACF" w:rsidR="009757FC" w:rsidRPr="0073421A" w:rsidRDefault="00FF20A5" w:rsidP="0073421A">
+            <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:ind w:firstLine="769"/>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:ind w:firstLine="770"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00880816">
+              <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Психолого-педагогічні основи використання навчального відео</w:t>
+            </w:r>
+            <w:r w:rsidR="00880816" w:rsidRPr="00880816">
+              <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00880816">
+              <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Типи навчального відео в початковій школі. Дидактичні вимоги до використання відео.</w:t>
+            </w:r>
+            <w:r w:rsidR="00880816" w:rsidRPr="00880816">
+              <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00880816">
+              <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="en-US"/>
-[...89 lines deleted...]
-              <w:t>. Приклади застосування технологій для розробки дидактичних матеріалів і творчих завдань. Переваги та виклики використання відео- й текстових платформ у навчанні</w:t>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Платформи для генерації відео за допомогою ШІ. Переваги та ризики використання ШІ-відео</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A5F611E" w14:textId="5D9D3B52" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="00072016" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="781D9F40" w14:textId="0660CA62" w:rsidR="009757FC" w:rsidRPr="007E0371" w:rsidRDefault="009757FC" w:rsidP="007E0371">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="237354E9" w14:textId="484D3491" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="003F10CB" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Щотижня</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009757FC" w:rsidRPr="009757FC" w14:paraId="71E008B6" w14:textId="77777777" w:rsidTr="00C445CC">
         <w:trPr>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="356279EA" w14:textId="77777777" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="00CF10DA" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Практичне заняття 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1DEBDAC1" w14:textId="77777777" w:rsidR="009757FC" w:rsidRPr="00E21ED6" w:rsidRDefault="009757FC" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8795,66 +10732,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E3FD51F" w14:textId="54E66B8D" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="003F10CB" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Щотижня</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009757FC" w:rsidRPr="009757FC" w14:paraId="3B3CF8C7" w14:textId="77777777" w:rsidTr="00C445CC">
+      <w:tr w:rsidR="009757FC" w:rsidRPr="009757FC" w14:paraId="3B3CF8C7" w14:textId="77777777" w:rsidTr="0073421A">
         <w:trPr>
-          <w:trHeight w:val="509"/>
+          <w:trHeight w:val="1802"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3ABB1119" w14:textId="77777777" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="009757FC" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009757FC">
               <w:rPr>
                 <w:bCs/>
@@ -9030,153 +10969,132 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E21ED6">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Тема 8. </w:t>
             </w:r>
             <w:r w:rsidR="00F359E4">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Використання штучного інтелекту для створення презентацій</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="712A17A7" w14:textId="076FF713" w:rsidR="009757FC" w:rsidRPr="00AA6040" w:rsidRDefault="00E21ED6" w:rsidP="00E21ED6">
+          <w:p w14:paraId="3A6A1BA0" w14:textId="138579BC" w:rsidR="00E72A53" w:rsidRPr="00E72A53" w:rsidRDefault="00E21ED6" w:rsidP="00E72A53">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E72A53">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E72A53" w:rsidRPr="00E72A53">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сутність та роль мультимедійних презентацій. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E72A53" w:rsidRPr="00E72A53">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-UA"/>
+              </w:rPr>
+              <w:t>Особливості використання презентацій у навчальному процесі</w:t>
+            </w:r>
+            <w:r w:rsidR="00E72A53" w:rsidRPr="00E72A53">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E72A53" w:rsidRPr="00E72A53">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-UA"/>
+              </w:rPr>
+              <w:t>Вимоги до створення ефективних презентацій</w:t>
+            </w:r>
+            <w:r w:rsidR="00E72A53" w:rsidRPr="00E72A53">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E72A53" w:rsidRPr="00E72A53">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-UA"/>
+              </w:rPr>
+              <w:t>Використання штучного інтелекту у створенні презентацій</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="712A17A7" w14:textId="13B28E49" w:rsidR="009757FC" w:rsidRPr="00E72A53" w:rsidRDefault="009757FC" w:rsidP="00E21ED6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="708"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...77 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76DA574D" w14:textId="77777777" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="009757FC" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009757FC">
               <w:rPr>
@@ -9212,60 +11130,62 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="052B7533" w14:textId="26B8E800" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="003F10CB" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Щотижня</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009757FC" w:rsidRPr="009757FC" w14:paraId="660C3791" w14:textId="77777777" w:rsidTr="009757FC">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67A75A06" w14:textId="77777777" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="009757FC" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -9368,60 +11288,62 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20D35262" w14:textId="1EA9116F" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="003F10CB" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Щотижня</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009757FC" w:rsidRPr="009757FC" w14:paraId="35AD1507" w14:textId="77777777" w:rsidTr="003F0DDE">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7DBC97D4" w14:textId="77777777" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="009757FC" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -9594,71 +11516,541 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="708"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E21ED6">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Тема 9. Моніторинг та оцінювання навчальних досягнень учнів за допомогою ШІ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="379FE566" w14:textId="790ECD11" w:rsidR="009757FC" w:rsidRPr="00E21ED6" w:rsidRDefault="00E21ED6" w:rsidP="00E21ED6">
+          <w:p w14:paraId="5918F786" w14:textId="77777777" w:rsidR="00575F39" w:rsidRPr="009F542C" w:rsidRDefault="00575F39" w:rsidP="00575F39">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="709"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Сутність</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>оцінювання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>його</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> роль у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>навчальному</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>процесі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00575F39">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Функції</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>критерії</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>оцінювання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>навчальних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>досягнень</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>учнів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00575F39">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Можливості</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>використання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> штучного </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>інтелекту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>оцінюванні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00575F39">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Переваги</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>недоліки</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>умови</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ефективного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>використання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ШІ в </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>тестуванні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009F542C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="379FE566" w14:textId="0653D4D7" w:rsidR="009757FC" w:rsidRPr="00E21ED6" w:rsidRDefault="009757FC" w:rsidP="00E21ED6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E21ED6">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C305A57" w14:textId="77777777" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="009757FC" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009757FC">
               <w:rPr>
@@ -9692,60 +12084,62 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32390F46" w14:textId="570E8319" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="003F10CB" w:rsidP="00072016">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Щотижня</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009757FC" w:rsidRPr="009757FC" w14:paraId="62F4F460" w14:textId="77777777" w:rsidTr="00C445CC">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26B24964" w14:textId="77777777" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="00CF10DA" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
@@ -9842,60 +12236,62 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="740AF20E" w14:textId="62C843A0" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="003F10CB" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Щотижня</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009757FC" w:rsidRPr="009757FC" w14:paraId="68BD1BBC" w14:textId="77777777" w:rsidTr="003F0DDE">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A4FF94A" w14:textId="77777777" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="009757FC" w:rsidP="009757FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -10067,70 +12463,88 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="708"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E21ED6">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Тема 10. Перспективи розвитку ШІ в освіті</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F86ED34" w14:textId="6D6647D3" w:rsidR="00CF10DA" w:rsidRPr="00E21ED6" w:rsidRDefault="00E21ED6" w:rsidP="00175664">
+          <w:p w14:paraId="2F86ED34" w14:textId="6A18722D" w:rsidR="00CF10DA" w:rsidRPr="00E21ED6" w:rsidRDefault="00E21ED6" w:rsidP="00175664">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="708"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E21ED6">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Сучасні тенденції розвитку ШІ. Прогнози впливу технологій на майбутнє освіти. Можливості створення нових форматів навчання. Роль педагога у світі, де активно застосовується штучний інтелект.</w:t>
+              <w:t xml:space="preserve">Сучасні тенденції розвитку ШІ. Прогнози впливу технологій на майбутнє освіти. Можливості створення нових форматів навчання. </w:t>
+            </w:r>
+            <w:r w:rsidR="00575F39" w:rsidRPr="00575F39">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Трансформація ролі педагога в умовах використання ШІ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E21ED6">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6646B1F7" w14:textId="77777777" w:rsidR="00CF10DA" w:rsidRPr="009757FC" w:rsidRDefault="00CF10DA" w:rsidP="003F0DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009757FC">
@@ -10166,60 +12580,62 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="71C8A2DC" w14:textId="37D74065" w:rsidR="00CF10DA" w:rsidRPr="00CF10DA" w:rsidRDefault="003F10CB" w:rsidP="003F0DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Щотижня</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF10DA" w:rsidRPr="009757FC" w14:paraId="0032DD41" w14:textId="77777777" w:rsidTr="00C445CC">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22A75C83" w14:textId="77777777" w:rsidR="00CF10DA" w:rsidRPr="009757FC" w:rsidRDefault="00CF10DA" w:rsidP="003F0DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -10312,60 +12728,62 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2148C824" w14:textId="57CE326A" w:rsidR="00CF10DA" w:rsidRPr="00CF10DA" w:rsidRDefault="003F10CB" w:rsidP="003F0DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Щотижня</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF10DA" w:rsidRPr="009757FC" w14:paraId="3C48D834" w14:textId="77777777" w:rsidTr="00CF10DA">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A5EC7BA" w14:textId="77777777" w:rsidR="00CF10DA" w:rsidRPr="009757FC" w:rsidRDefault="00CF10DA" w:rsidP="003F0DDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -10487,51 +12905,71 @@
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4379A856" w14:textId="77777777" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="009757FC" w:rsidP="009757FC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009757FC">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>* Самостійна робота передбачає засвоєння матеріалу в позааудиторний час, підготовку практичних завдань, опрацювання рекомендованої літератури, підготовку до заліку.</w:t>
+        <w:t xml:space="preserve">* Самостійна робота передбачає засвоєння матеріалу в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009757FC">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>позааудиторний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009757FC">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> час, підготовку практичних завдань, опрацювання рекомендованої літератури, підготовку до заліку.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D3BB1C0" w14:textId="77777777" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="009757FC" w:rsidP="009757FC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="661EE9AA" w14:textId="77777777" w:rsidR="009757FC" w:rsidRPr="009757FC" w:rsidRDefault="009757FC" w:rsidP="009757FC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -11246,51 +13684,83 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>використання штучного інтелекту в обраній сфері</w:t>
             </w:r>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> чітко визначена мета, переваги та виклики використання ШІ в обраній сфері;</w:t>
             </w:r>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> матеріал підготовлено для презентації на практичному занятті; подано логічно, грамотно, без мовленнєвих помилок.</w:t>
+              <w:t xml:space="preserve"> матеріал підготовлено для презентації на практичному занятті; подано </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D75293">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>логічно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D75293">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D75293">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>грамотно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D75293">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, без мовленнєвих помилок.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="711576A9" w14:textId="6B6E28F3" w:rsidR="006A5F45" w:rsidRDefault="006A5F45" w:rsidP="006A5F45">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:rStyle w:val="aa"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3 бали</w:t>
             </w:r>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -11570,220 +14040,602 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0BC745ED" w14:textId="3B1F1D8B" w:rsidR="00262B4A" w:rsidRPr="00953351" w:rsidRDefault="00262B4A" w:rsidP="00262B4A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00953351">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Проаналізувати </w:t>
+              <w:t>Проаналізувати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00953351">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00953351">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">сильні, слабкі сторони, можливості та загрози використання штучного інтелекту в освіті за допомогою стратегії критичного мислення </w:t>
             </w:r>
             <w:r w:rsidRPr="00953351">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>SWOT</w:t>
             </w:r>
             <w:r w:rsidRPr="00953351">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63EACA2B" w14:textId="3066EA8C" w:rsidR="00262B4A" w:rsidRPr="00A86E75" w:rsidRDefault="00262B4A" w:rsidP="00262B4A">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A86E75">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>-Які сильні сторони та як можна їх розвинути</w:t>
-            </w:r>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Які</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>сильні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>сторони</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та як </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>можна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>їх</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>розвинути</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E15531">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="415AAF42" w14:textId="0B96786E" w:rsidR="00262B4A" w:rsidRPr="00E15531" w:rsidRDefault="00262B4A" w:rsidP="00262B4A">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A86E75">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">-Які слабкі сторони </w:t>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Які</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>слабкі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>сторони</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>та які є</w:t>
+              <w:t xml:space="preserve">та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>які</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> є</w:t>
             </w:r>
             <w:r w:rsidRPr="00A86E75">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> можливості, щоб їх усунути?</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>можливості</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>щоб</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>їх</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>усунути</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F02566F" w14:textId="2696C8F0" w:rsidR="00262B4A" w:rsidRPr="00E15531" w:rsidRDefault="00262B4A" w:rsidP="00262B4A">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A86E75">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>-Як</w:t>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Як</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>і є</w:t>
+              <w:t>і</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> є</w:t>
             </w:r>
             <w:r w:rsidRPr="00E15531">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> можливості</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E15531">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>можливості</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> використання</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>використання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E15531">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27BAC9E6" w14:textId="01A762C7" w:rsidR="00262B4A" w:rsidRPr="00E15531" w:rsidRDefault="00262B4A" w:rsidP="00262B4A">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A86E75">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>-Які є загрози та я</w:t>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Які</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> є </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>загрози</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A86E75">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та я</w:t>
             </w:r>
             <w:r w:rsidRPr="00E15531">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>к можна запобігти загрозам?</w:t>
+              <w:t xml:space="preserve">к </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E15531">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>можна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E15531">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E15531">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>запобігти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E15531">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E15531">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>загрозам</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E15531">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E6E5E2A" w14:textId="77777777" w:rsidR="00262B4A" w:rsidRPr="00DA6C52" w:rsidRDefault="00262B4A" w:rsidP="00262B4A">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7CF41BBC" w14:textId="430598D5" w:rsidR="00262B4A" w:rsidRPr="00564F7F" w:rsidRDefault="00262B4A" w:rsidP="00262B4A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11795,51 +14647,67 @@
           </w:tcPr>
           <w:p w14:paraId="03F87358" w14:textId="707B119A" w:rsidR="00262B4A" w:rsidRDefault="00262B4A" w:rsidP="00262B4A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390BF5">
               <w:rPr>
                 <w:rStyle w:val="aa"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4 бали</w:t>
             </w:r>
             <w:r w:rsidRPr="00390BF5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – завдання виконано повністю відповідно до вимог; проведено повний SWOT-аналіз із чітким виокремленням сильних і слабких сторін, можливостей і загроз; надано змістовні відповіді на всі чотири запитання з аргументами та пропозиціями щодо розвитку чи усунення недоліків; матеріал подано грамотно, без помилок.</w:t>
+              <w:t xml:space="preserve"> – завдання виконано повністю відповідно до вимог; проведено повний SWOT-аналіз із чітким виокремленням сильних і слабких сторін, можливостей і загроз; надано змістовні відповіді на всі чотири запитання з аргументами та пропозиціями щодо розвитку чи усунення недоліків; матеріал подано </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00390BF5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>грамотно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00390BF5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, без помилок.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D6D9A2F" w14:textId="3C5F4139" w:rsidR="00262B4A" w:rsidRDefault="00262B4A" w:rsidP="00262B4A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00390BF5">
               <w:rPr>
                 <w:rStyle w:val="aa"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3 бали</w:t>
             </w:r>
             <w:r w:rsidRPr="00390BF5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -11973,252 +14841,3583 @@
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24E74263" w14:textId="77777777" w:rsidR="00262B4A" w:rsidRPr="009D3D32" w:rsidRDefault="00262B4A" w:rsidP="00262B4A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00262B4A" w:rsidRPr="009D3D32" w14:paraId="2BA963DD" w14:textId="77777777" w:rsidTr="00003C80">
+      <w:tr w:rsidR="00621C7A" w:rsidRPr="009D3D32" w14:paraId="2BA963DD" w14:textId="77777777" w:rsidTr="00003C80">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="17" w:type="dxa"/>
           <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01E8E7E0" w14:textId="77777777" w:rsidR="00262B4A" w:rsidRPr="009D3D32" w:rsidRDefault="00262B4A" w:rsidP="00262B4A">
+          <w:p w14:paraId="01E8E7E0" w14:textId="77777777" w:rsidR="00621C7A" w:rsidRPr="009D3D32" w:rsidRDefault="00621C7A" w:rsidP="00262B4A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC574C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Практичне заняття</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F143924" w14:textId="6BD4F198" w:rsidR="00262B4A" w:rsidRPr="009D3D32" w:rsidRDefault="00262B4A" w:rsidP="00262B4A">
+          <w:p w14:paraId="5F143924" w14:textId="6BD4F198" w:rsidR="00621C7A" w:rsidRPr="009D3D32" w:rsidRDefault="00621C7A" w:rsidP="00262B4A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Т</w:t>
             </w:r>
             <w:r w:rsidRPr="009D3D32">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>естування</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> №</w:t>
-[...7 lines deleted...]
-              <w:t>1</w:t>
+              <w:t xml:space="preserve"> №1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25E0FFD6" w14:textId="167FE730" w:rsidR="00262B4A" w:rsidRPr="005F4EB1" w:rsidRDefault="00262B4A" w:rsidP="00262B4A">
+          <w:p w14:paraId="25E0FFD6" w14:textId="167FE730" w:rsidR="00621C7A" w:rsidRPr="005F4EB1" w:rsidRDefault="00621C7A" w:rsidP="00262B4A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3D32">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">Питання для підготовки: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5388" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43C3727C" w14:textId="77777777" w:rsidR="00262B4A" w:rsidRPr="009D3D32" w:rsidRDefault="00262B4A" w:rsidP="00262B4A">
+          <w:p w14:paraId="43C3727C" w14:textId="77777777" w:rsidR="00621C7A" w:rsidRPr="009D3D32" w:rsidRDefault="00621C7A" w:rsidP="00262B4A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D3D32">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>За кожну правильну відповідь студент отримує 1 бал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C0BCC4C" w14:textId="1B669B24" w:rsidR="00262B4A" w:rsidRPr="009D3D32" w:rsidRDefault="009B6206" w:rsidP="00262B4A">
+          <w:p w14:paraId="3C0BCC4C" w14:textId="1B669B24" w:rsidR="00621C7A" w:rsidRPr="009D3D32" w:rsidRDefault="00621C7A" w:rsidP="00262B4A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F4EB1" w:rsidRPr="009D3D32" w14:paraId="0ACBA87B" w14:textId="77777777" w:rsidTr="00003C80">
+      <w:tr w:rsidR="00621C7A" w:rsidRPr="009D3D32" w14:paraId="2C29D0B0" w14:textId="77777777" w:rsidTr="0062101E">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="17" w:type="dxa"/>
-          <w:trHeight w:val="2541"/>
+          <w:trHeight w:val="242"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1446" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C74464A" w14:textId="77777777" w:rsidR="00621C7A" w:rsidRPr="00EC574C" w:rsidRDefault="00621C7A" w:rsidP="00262B4A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33B94B04" w14:textId="78602EE9" w:rsidR="00621C7A" w:rsidRDefault="00302E04" w:rsidP="00262B4A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00302E04">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Створення навчального матеріалу за допомогою ШІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04CE43C6" w14:textId="716C8DF1" w:rsidR="00302E04" w:rsidRPr="00302E04" w:rsidRDefault="00302E04" w:rsidP="00302E04">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="36" w:hanging="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00302E04">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>Використовуючи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00302E04">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> будь-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00302E04">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>який</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00302E04">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00302E04">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>інструмент</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00302E04">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ШІ, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00302E04">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>створити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00302E04">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00302E04">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>навчальне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00302E04">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00302E04">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>завдання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00302E04">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> для </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00302E04">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>учнів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00302E04">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Клас, предмет, тему обрати </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00302E04">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>самостійно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00302E04">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="667FB2E4" w14:textId="33FF648A" w:rsidR="00621C7A" w:rsidRPr="00302E04" w:rsidRDefault="00302E04" w:rsidP="00302E04">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="36" w:hanging="36"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00302E04">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>Презентувати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00302E04">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00302E04">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>завдання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5388" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A764AEA" w14:textId="77777777" w:rsidR="00FB6595" w:rsidRPr="00FB6595" w:rsidRDefault="00FB6595" w:rsidP="00FB6595">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>бали</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>завдання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>виконано</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>повністю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>відповідно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> до </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>вимог</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; за </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>допомогою</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>інструменту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> штучного </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>інтелекту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> створено </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>навчальне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>завдання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> для </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>учнів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>із</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>чітким</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>зазначенням</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>класу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, предмета та теми; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>зміст</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>завдання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>відповідає</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>віковим</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>особливостям</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>молодших</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>школярів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> і </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>навчальній</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>програмі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>завдання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>сформульовано</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>зрозуміло</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>логічно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та методично </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>доцільно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>підготовлено</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>якісну</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>презентацію</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>якій</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пояснено мету, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>спосіб</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>використання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ШІ та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>можливість</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>застосування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>завдання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>уроці</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>матеріал</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> представлено </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>послідовно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, грамотно, без </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>мовленнєвих</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>помилок</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0724E547" w14:textId="77777777" w:rsidR="00FB6595" w:rsidRPr="00FB6595" w:rsidRDefault="00FB6595" w:rsidP="00FB6595">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>бали</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>завдання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>виконано</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> з </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>незначними</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>недоліками</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>навчальне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>завдання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> створено </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>із</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>використанням</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ШІ, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>але</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>окремі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>елементи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>формулювання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>відповідність</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>віку</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>темі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>потребують</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>уточнення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>клас</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, предмет і тема </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>вказані</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>проте</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>обґрунтування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>їх</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>вибору</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> подано </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>частково</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>презентація</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>підготовлена</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>але</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>оформлення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>зміст</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>потребують</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>доопрацювання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>під</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> час </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>представлення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>матеріалу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> допущено </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>поодинокі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>мовленнєві</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>чи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>логічні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>помилки</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D7C93CF" w14:textId="77777777" w:rsidR="00FB6595" w:rsidRPr="00FB6595" w:rsidRDefault="00FB6595" w:rsidP="00FB6595">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>бали</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>завдання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>виконано</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>частково</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>навчальне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>завдання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> створено, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>але</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> не </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>повністю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>відповідає</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>віковим</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>особливостям</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>учнів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>навчальній</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>темі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>клас</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, предмет </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>чи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тема </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>зазначені</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>нечітко</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>відсутні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>презентація</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>поверхова</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>відсутні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>пояснення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>щодо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>використання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ШІ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>застосування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>завдання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>уроці</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>під</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> час </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>презентації</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> допущено </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>суттєві</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>мовленнєві</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>чи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>логічні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>помилки</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F3F3CD3" w14:textId="77777777" w:rsidR="00FB6595" w:rsidRPr="00FB6595" w:rsidRDefault="00FB6595" w:rsidP="00FB6595">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>1 бал</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>завдання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>виконано</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> з </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>істотними</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>недоліками</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>навчальне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>завдання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>сформульовано</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>нечітко</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> не </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>відповідає</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>навчальним</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>цілям</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; не </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>зазначено</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>клас</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, предмет </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тему; не пояснено </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>використання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>інструменту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ШІ; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>презентація</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>відсутня</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> не </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>пов’язана</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>із</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>завданням</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; робота </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>містить</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>значні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>мовленнєві</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>логічні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>помилки</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="580D2F36" w14:textId="77777777" w:rsidR="00FB6595" w:rsidRPr="00FB6595" w:rsidRDefault="00FB6595" w:rsidP="00FB6595">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>балів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>завдання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> не </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>виконано</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>виконано</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> неправильно, без </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>урахування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>вимог</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB6595">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BFEB7E2" w14:textId="77777777" w:rsidR="00621C7A" w:rsidRPr="00473772" w:rsidRDefault="00621C7A" w:rsidP="00262B4A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05E137E4" w14:textId="65EA1A87" w:rsidR="00621C7A" w:rsidRDefault="00621C7A" w:rsidP="00262B4A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F4EB1" w:rsidRPr="009D3D32" w14:paraId="0ACBA87B" w14:textId="77777777" w:rsidTr="00302E04">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="17" w:type="dxa"/>
+          <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="186B4759" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="00EC574C" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC574C">
               <w:rPr>
                 <w:bCs/>
@@ -12464,51 +18663,83 @@
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4 бали</w:t>
             </w:r>
             <w:r w:rsidRPr="00956F42">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – завдання виконано повністю відповідно до вимог; конспект уроку критичного складено з урахуванням вікових особливостей молодших школярів; чітко вказано клас і тему, яка відображає тематичність тиж</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>нів/місяців;</w:t>
             </w:r>
             <w:r w:rsidRPr="00956F42">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> підготовлено якісну презентацію, представлено план уроку та проведено фрагмент тривалістю до 7 хвилин із дотриманням методики; матеріал подано логічно, грамотно, без мовленнєвих помилок.</w:t>
+              <w:t xml:space="preserve"> підготовлено якісну презентацію, представлено план уроку та проведено фрагмент тривалістю до 7 хвилин із дотриманням методики; матеріал подано </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00956F42">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>логічно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00956F42">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00956F42">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>грамотно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00956F42">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, без мовленнєвих помилок.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1848E727" w14:textId="4181CB9A" w:rsidR="005F4EB1" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956F42">
               <w:rPr>
                 <w:rStyle w:val="aa"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3 бали</w:t>
             </w:r>
             <w:r w:rsidRPr="00956F42">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -12649,51 +18880,50 @@
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="420B3985" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="00B61204" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="magenta"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F0DDE">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Практичне заняття 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43AA7E0E" w14:textId="78A7666F" w:rsidR="005F4EB1" w:rsidRPr="009F6B16" w:rsidRDefault="009B6206" w:rsidP="005F4EB1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -12763,67 +18993,67 @@
               </w:rPr>
               <w:t>За кожну правильну відповідь студент отримує 1 бал</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A0A520E" w14:textId="29671C4D" w:rsidR="005F4EB1" w:rsidRPr="00956F42" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28FAC432" w14:textId="30939926" w:rsidR="005F4EB1" w:rsidRPr="009D3D32" w:rsidRDefault="009B6206" w:rsidP="005F4EB1">
+          <w:p w14:paraId="28FAC432" w14:textId="2011536E" w:rsidR="005F4EB1" w:rsidRPr="009D3D32" w:rsidRDefault="00621C7A" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009B6206" w:rsidRPr="009D3D32" w14:paraId="77D7A78D" w14:textId="77777777" w:rsidTr="00003C80">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="17" w:type="dxa"/>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1BFAA9D3" w14:textId="77777777" w:rsidR="009B6206" w:rsidRPr="003F0DDE" w:rsidRDefault="009B6206" w:rsidP="005F4EB1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -12942,115 +19172,160 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F6FB2">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4 бали – завдання виконано повністю відповідно до вимог; підготовлено змістовну й структуровану пам’ятку «»;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004F6FB2">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">матеріал викладено логічно, грамотно, без помилок. </w:t>
+              <w:t xml:space="preserve">матеріал викладено </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F6FB2">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>логічно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F6FB2">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004F6FB2">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>грамотно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004F6FB2">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, без помилок. </w:t>
             </w:r>
             <w:r w:rsidRPr="004F6FB2">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">3 бали – завдання виконано з незначними недоліками; пам’ятка підготовлена, але деякі пункти сформульовані загально; допущено поодинокі мовленнєві чи логічні помилки. </w:t>
             </w:r>
             <w:r w:rsidRPr="004F6FB2">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004F6FB2">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2 бали – завдання виконано частково; пам’ятка неповна або містить лише загальні поради без конкретики; є суттєві логічні чи мовленнєві помилки. </w:t>
             </w:r>
             <w:r w:rsidRPr="004F6FB2">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">1 бал – завдання виконано з істотними недоліками; пам’ятка не розкриває тему; робота містить значні мовленнєві та логічні помилки. </w:t>
             </w:r>
             <w:r w:rsidRPr="004F6FB2">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>0 балів – завдання не виконано або виконано неправильно, без урахування вимог.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5751CAA3" w14:textId="797EF5EA" w:rsidR="009B6206" w:rsidRDefault="004F6FB2" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F4EB1" w:rsidRPr="009D3D32" w14:paraId="665F572D" w14:textId="77777777" w:rsidTr="00003C80">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="17" w:type="dxa"/>
           <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EAEFB59" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="009D3D32" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
@@ -13322,501 +19597,1509 @@
               </w:rPr>
               <w:t xml:space="preserve"> до </w:t>
             </w:r>
             <w:r w:rsidR="00125B24">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>уроку. Клас, тему та предмет студент обирає самостійно.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="600173BF" w14:textId="144924BC" w:rsidR="005F4EB1" w:rsidRPr="00F359E4" w:rsidRDefault="005F4EB1" w:rsidP="00F359E4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A83090">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Презентувати</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> на практичному занятті</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> на практичному </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>занятті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5388" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32C25608" w14:textId="12E54AB6" w:rsidR="005F4EB1" w:rsidRPr="00A14EC2" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:rStyle w:val="aa"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4 бали</w:t>
             </w:r>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – завдання виконано повністю відповідно до вимог; </w:t>
             </w:r>
             <w:r w:rsidR="00A14EC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>створене заображення відповідає обраній темі уроку,</w:t>
+              <w:t xml:space="preserve">створене </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>заображення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> відповідає обраній темі уроку,</w:t>
             </w:r>
             <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> віковим особливостям учнів та дидактичним вимогам</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>віковим</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>особливостям</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>учнів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>дидактичним</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>вимогам</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A14EC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t>; в</w:t>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>в</w:t>
             </w:r>
             <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t>икористання ШІ є творчим</w:t>
-            </w:r>
+              <w:t>икористання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ШІ є </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>творчим</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A14EC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> можливост</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>можливост</w:t>
             </w:r>
             <w:r w:rsidR="00A14EC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t>і</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> платформи</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>платформи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A14EC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> реалізовані у повній мірі; п</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>реалізовані</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>повній</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>мірі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>п</w:t>
             </w:r>
             <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t>резентація логічна, змістовна, переконлива; студент чітко обґрунтовує свій вибі</w:t>
+              <w:t>резентація</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>логічна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>змістовна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>переконлива</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; студент </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>чітко</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>обґрунтовує</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>свій</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>вибі</w:t>
             </w:r>
             <w:r w:rsidR="00A14EC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t>р</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>; подано логічно, грамотно, без мовленнєвих помилок.</w:t>
+              <w:t xml:space="preserve">; подано </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D75293">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>логічно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D75293">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D75293">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>грамотно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D75293">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, без мовленнєвих помилок.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="646B3D1B" w14:textId="34CC0C7E" w:rsidR="005F4EB1" w:rsidRPr="00A14EC2" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:rStyle w:val="aa"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3 бали</w:t>
             </w:r>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – завдання виконано з незначними недоліками; </w:t>
             </w:r>
             <w:r w:rsidR="00A14EC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>створене заображення</w:t>
-            </w:r>
+              <w:t xml:space="preserve">створене </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>заображення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> якісна, зміст відповідає обраній темі та класу</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>якісна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>зміст</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>відповідає</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>обраній</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>темі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>класу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A14EC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">ШІ-платформа використана свідомо, із </w:t>
-            </w:r>
+              <w:t xml:space="preserve">ШІ-платформа </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>використана</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>свідомо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>із</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A14EC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t>проте не всі можливості застосовані</w:t>
-            </w:r>
+              <w:t>проте</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> не </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>всі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>можливості</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>застосовані</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>; допущено поодинокі мовленнєві чи логічні помилки.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01142A9A" w14:textId="272D7BF3" w:rsidR="005F4EB1" w:rsidRPr="00A14EC2" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:rStyle w:val="aa"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 бали</w:t>
             </w:r>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – завдання виконано частково; </w:t>
             </w:r>
             <w:r w:rsidR="00A14EC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>створене заображення</w:t>
-            </w:r>
+              <w:t xml:space="preserve">створене </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>заображення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> має недоліки у структурі чи візуальному оформленні</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>має</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>недоліки</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>структурі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>чи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>візуальному</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>оформленні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A14EC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t>, в</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>в</w:t>
             </w:r>
             <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t>икористання ШІ обмежене</w:t>
-            </w:r>
+              <w:t>икористання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ШІ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>обмежене</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A14EC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t>; п</w:t>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>п</w:t>
             </w:r>
             <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t>резентація поверхов</w:t>
+              <w:t>резентація</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A14EC2" w:rsidRPr="00A14EC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>поверхов</w:t>
             </w:r>
             <w:r w:rsidR="00A14EC2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t>а</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>; є суттєві мовленнєві чи логічні помилки.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DB2F7BC" w14:textId="31E29563" w:rsidR="005F4EB1" w:rsidRPr="00A273EF" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:rStyle w:val="aa"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 бал</w:t>
             </w:r>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – завдання виконано з істотними недоліками; </w:t>
             </w:r>
             <w:r w:rsidR="00A273EF" w:rsidRPr="00A273EF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t>  Наочність створена частково або поверхово, має значні недоліки</w:t>
-            </w:r>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A273EF" w:rsidRPr="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>Наочність</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A273EF" w:rsidRPr="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> створена </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A273EF" w:rsidRPr="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>частково</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A273EF" w:rsidRPr="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A273EF" w:rsidRPr="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A273EF" w:rsidRPr="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A273EF" w:rsidRPr="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>поверхово</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A273EF" w:rsidRPr="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A273EF" w:rsidRPr="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>має</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A273EF" w:rsidRPr="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A273EF" w:rsidRPr="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>значні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A273EF" w:rsidRPr="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A273EF" w:rsidRPr="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>недоліки</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00A273EF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t>; в</w:t>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>в</w:t>
             </w:r>
             <w:r w:rsidR="00A273EF" w:rsidRPr="00A273EF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t>икористання ШІ-платформи мінімальне або неправильне.</w:t>
+              <w:t>икористання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A273EF" w:rsidRPr="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ШІ-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A273EF" w:rsidRPr="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>платформи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A273EF" w:rsidRPr="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A273EF" w:rsidRPr="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>мінімальне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A273EF" w:rsidRPr="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A273EF" w:rsidRPr="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A273EF" w:rsidRPr="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A273EF" w:rsidRPr="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>неправильне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A273EF" w:rsidRPr="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00A273EF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> п</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>п</w:t>
             </w:r>
             <w:r w:rsidR="00A273EF" w:rsidRPr="00A273EF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">резентація </w:t>
-            </w:r>
+              <w:t>резентація</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A273EF" w:rsidRPr="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A273EF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t>відсутня чи формальна</w:t>
+              <w:t>відсутня</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>чи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A273EF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> формальна</w:t>
             </w:r>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>; робота містить значні мовленнєві та логічні помилки.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55D6E46D" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="00D75293" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:rStyle w:val="aa"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0 балів</w:t>
             </w:r>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – завдання не виконано або виконано неправильно, </w:t>
-[...7 lines deleted...]
-              <w:t>без урахування вимог.</w:t>
+              <w:t xml:space="preserve"> – завдання не виконано або виконано неправильно, без урахування вимог.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="30061C04" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="009D3D32" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F4EB1" w:rsidRPr="009D3D32" w14:paraId="2E0A55D4" w14:textId="77777777" w:rsidTr="00003C80">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="17" w:type="dxa"/>
           <w:trHeight w:val="1220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="05DE9BF4" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="00EC574C" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
@@ -14033,84 +21316,124 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> використання ШІ-платформи є продуманим і різноплановим, відеоряд відповідає текстовому наповненню</w:t>
             </w:r>
             <w:r w:rsidR="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>подано логічно, грамотно, без мовленнєвих помилок.</w:t>
+              <w:t xml:space="preserve">подано </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D75293">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>логічно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D75293">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D75293">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>грамотно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D75293">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, без мовленнєвих помилок.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="499E1E53" w14:textId="4A859EE8" w:rsidR="005F4EB1" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:rStyle w:val="aa"/>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3 бали</w:t>
             </w:r>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – завдання виконано з незначними недоліками; </w:t>
             </w:r>
             <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>відео загалом розкриває тему, має чітку структуру і логіку, але менш креативне або з дрібними недоліками у відповідності змісту й візуалізації, використання ШІ обмежене</w:t>
+              <w:t xml:space="preserve">відео загалом розкриває тему, має чітку структуру і логіку, але </w:t>
+            </w:r>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>менш креативне або з дрібними недоліками у відповідності змісту й візуалізації, використання ШІ обмежене</w:t>
             </w:r>
             <w:r w:rsidR="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>допущено поодинокі мовленнєві чи логічні помилки.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51FE32FD" w14:textId="48B90A79" w:rsidR="005F4EB1" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -14228,50 +21551,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7FE923AB" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="009D3D32" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F4EB1" w:rsidRPr="009D3D32" w14:paraId="54FE798C" w14:textId="77777777" w:rsidTr="00003C80">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="17" w:type="dxa"/>
           <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D8B5F7C" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="00EC574C" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
@@ -14364,417 +21688,1549 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>За допомогою однієї з платформ на базі ШІ створити презентацію (5-7 слайдів) до уроку. Клас, тему та предмет студент обирає самостійно.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="641731E8" w14:textId="0F2EEA8C" w:rsidR="005F4EB1" w:rsidRPr="009D3D32" w:rsidRDefault="00F359E4" w:rsidP="00F359E4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A83090">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Презентувати</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> на практичному занятті</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> на практичному </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>занятті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5388" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68E27096" w14:textId="7A5BE638" w:rsidR="005F4EB1" w:rsidRPr="00875A47" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4 бали</w:t>
             </w:r>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – завдання виконано повністю відповідно до вимог; </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t>презентація структурована, логічна, візуально приваблива, відповідає темі та віковим особливостям учнів</w:t>
-            </w:r>
+              <w:t>презентація</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>структурована</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>логічна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>візуально</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>приваблива</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>відповідає</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>темі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>віковим</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>особливостям</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>учнів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> використання ШІ є свідомим і креативним</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>використання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ШІ є </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>свідомим</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> і </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>креативним</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> виступ чіткий, аргументований, демонструє розуміння застосування матеріалу</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>виступ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>чіткий</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>аргументований</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>демонструє</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>розуміння</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>застосування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>матеріалу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>; подано логічно, грамотно, без мовленнєвих помилок.</w:t>
+              <w:t xml:space="preserve">; подано </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D75293">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>логічно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D75293">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D75293">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>грамотно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D75293">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, без мовленнєвих помилок.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52062C7E" w14:textId="052D095B" w:rsidR="005F4EB1" w:rsidRPr="00D75293" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3 бали</w:t>
             </w:r>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – завдання виконано з незначними недоліками; </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t>презентація відповідає темі й завданню, зміст подано зрозуміло, але має дрібні недоліки у структурі або дизайні</w:t>
-            </w:r>
+              <w:t>презентація</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>відповідає</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>темі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> й </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>завданню</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>зміст</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> подано </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>зрозуміло</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>але</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>має</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>дрібні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>недоліки</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>структурі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>дизайні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> використання ШІ стандартне</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>використання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ШІ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>стандартне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> виступ зрозумілий, проте менш переконливий</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>виступ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>зрозумілий</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>проте</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>менш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>переконливий</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>допущено поодинокі мовленнєві чи логічні помилки.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51E5BD3B" w14:textId="7077C437" w:rsidR="005F4EB1" w:rsidRPr="00D75293" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 бали</w:t>
             </w:r>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – завдання виконано частково; </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t>презентація частково відповідає темі</w:t>
-            </w:r>
+              <w:t>презентація</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>частково</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>відповідає</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>темі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> слайди прості або непослідовні</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>слайди</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>прості</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>непослідовні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t>використання ШІ мінімальне</w:t>
-            </w:r>
+              <w:t>використання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ШІ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>мінімальне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> виступ поверховий і слабко аргументований</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>виступ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>поверховий</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> і </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>слабко</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>аргументований</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>є суттєві мовленнєві чи логічні помилки.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75996A01" w14:textId="666EDF84" w:rsidR="005F4EB1" w:rsidRPr="00D75293" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 бал</w:t>
             </w:r>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – завдання виконано з істотними недоліками; </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">презентація не відповідає темі або </w:t>
+              <w:t>презентація</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> не </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>відповідає</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>темі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">не </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t>має структур</w:t>
+              <w:t>має</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>структур</w:t>
             </w:r>
             <w:r w:rsidR="00875A47">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t>и</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> відсутня логіка у викладі, використання ШІ не продемонстроване</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>відсутня</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>логіка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>викладі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>використання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ШІ не </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>продемонстроване</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00875A47">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> виступ неповний або відсутній</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>виступ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>неповний</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00660EBE" w:rsidRPr="00660EBE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>відсутній</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00660EBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidR="00875A47">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>робота містить значні мовленнєві та логічні помилки.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1984A5F2" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="00D75293" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
@@ -14808,51 +23264,50 @@
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10DEF8E1" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="009D3D32" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F4EB1" w:rsidRPr="009D3D32" w14:paraId="3D68B4B1" w14:textId="77777777" w:rsidTr="00003C80">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="17" w:type="dxa"/>
           <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4189D756" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="009D3D32" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
@@ -15036,252 +23491,794 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2120E619" w14:textId="79DB8967" w:rsidR="005F4EB1" w:rsidRPr="00A83090" w:rsidRDefault="00461B9F" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Розробка тестових завдань</w:t>
+              <w:t xml:space="preserve">Розробка тестових </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>завдань</w:t>
             </w:r>
             <w:r w:rsidR="005F4EB1" w:rsidRPr="00A83090">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, презентація</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0628055B" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="00A83090" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48623758" w14:textId="2C0DB34E" w:rsidR="00461B9F" w:rsidRPr="00A83090" w:rsidRDefault="00461B9F" w:rsidP="00461B9F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Розробити тестові завдання за допомогою платформи зі штучним інтелектом. Тест має містити 5 питань різного формату. </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Розробити тестові завдання за допомогою платформи зі </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">штучним інтелектом. Тест має містити 5 питань різного формату. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3256035F" w14:textId="52518001" w:rsidR="005F4EB1" w:rsidRPr="00A83090" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5388" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28CC2410" w14:textId="2A3FACAF" w:rsidR="005F4EB1" w:rsidRPr="00875A47" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4 бали</w:t>
             </w:r>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – завдання виконано повністю відповідно до вимог; </w:t>
             </w:r>
             <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t>створено 5 якісних і різнопланових завдань (відкриті, закриті, на відповідність тощо)</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">створено 5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>якісних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> і </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>різнопланових</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>завдань</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>відкриті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>закриті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, на </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>відповідність</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>тощо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00875A47">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> завдання коректні, відповідають віку учнів і тематиці</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>завдання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>коректні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>відповідають</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>віку</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>учнів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> і </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>тематиці</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00875A47">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> використання ШІ є продуманим і творчим</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>використання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ШІ є </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>продуманим</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> і </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>творчим</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00875A47">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>подано логічно, грамотно, без мовленнєвих помилок.</w:t>
+              <w:t xml:space="preserve">подано </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D75293">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>логічно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D75293">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D75293">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>грамотно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D75293">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, без мовленнєвих помилок.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A903767" w14:textId="13973C5C" w:rsidR="005F4EB1" w:rsidRPr="00D75293" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3 бали</w:t>
             </w:r>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – завдання виконано з незначними недоліками; </w:t>
             </w:r>
             <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t>створено 5 завдань різних форматів, але є дрібні недоліки у формулюванні або відповідях</w:t>
-            </w:r>
+              <w:t xml:space="preserve">створено 5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>завдань</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>різних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>форматів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>але</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> є </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>дрібні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>недоліки</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>формулюванні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>відповідях</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00875A47">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> використання ШІ обмежене стандартними функціями</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>використання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ШІ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>обмежене</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>стандартними</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>функціями</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>; допущено поодинокі мовленнєві чи логічні помилки.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49AA5018" w14:textId="50BDD779" w:rsidR="005F4EB1" w:rsidRPr="00D75293" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 бали</w:t>
@@ -15309,117 +24306,435 @@
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00875A47">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> завдань, але більшість однотипні, з неточностями або невідповідністю віку й тематиці</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>завдань</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>але</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>більшість</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>однотипні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, з неточностями </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>невідповідністю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>віку</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> й </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>тематиці</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00875A47">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> використання ШІ мінімальне</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>використання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ШІ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>мінімальне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00875A47">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> є суттєві мовленнєві чи логічні помилки.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25CF9538" w14:textId="444647C5" w:rsidR="005F4EB1" w:rsidRPr="00D75293" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 бал</w:t>
             </w:r>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – завдання виконано з істотними недоліками; </w:t>
             </w:r>
             <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t>створено менше 4 завдань, вони поверхові, однотипні або некоректні, використання ШІ майже відсутнє</w:t>
-            </w:r>
+              <w:t xml:space="preserve">створено </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>менше</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>завдань</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, вони </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>поверхові</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>однотипні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>некоректні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>використання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ШІ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>майже</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00875A47" w:rsidRPr="00875A47">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>відсутнє</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>; робота містить значні мовленнєві та логічні помилки.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="279C396C" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="00D75293" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D75293">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0 балів</w:t>
@@ -15436,50 +24751,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F53A0ED" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="009D3D32" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F4EB1" w:rsidRPr="009D3D32" w14:paraId="4316F82A" w14:textId="77777777" w:rsidTr="00003C80">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="17" w:type="dxa"/>
           <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7016E952" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="00EC574C" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
@@ -15539,330 +24855,485 @@
               <w:t>, презентація</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76A4DEBE" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="00A83090" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C76EED3" w14:textId="2B87D5A9" w:rsidR="005F4EB1" w:rsidRPr="00A83090" w:rsidRDefault="004524A0" w:rsidP="005F4EB1">
+          <w:p w14:paraId="1C76EED3" w14:textId="5AFC5F0B" w:rsidR="005F4EB1" w:rsidRPr="00A83090" w:rsidRDefault="004524A0" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004524A0">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Скласти картотеку фахових статей про проблему розвитку критичного мислення молодших школярів (7 джерел) та презентувати зміст однієї із статей</w:t>
+              <w:t xml:space="preserve">Скласти картотеку фахових статей про </w:t>
+            </w:r>
+            <w:r w:rsidR="0018357F">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">перспективи розвитку ШІ в освіті </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004524A0">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="0018357F">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004524A0">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> джерел) та презентувати зміст однієї із статей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5388" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E41B415" w14:textId="20ACEAC2" w:rsidR="005F4EB1" w:rsidRPr="00D75293" w:rsidRDefault="004524A0" w:rsidP="005F4EB1">
+          <w:p w14:paraId="7E41B415" w14:textId="2CB53369" w:rsidR="005F4EB1" w:rsidRPr="00D75293" w:rsidRDefault="004524A0" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004524A0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4 бали</w:t>
             </w:r>
             <w:r w:rsidRPr="004524A0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – завдання виконано повністю відповідно до вимог; картотека містить 7 правильно оформлених джерел; презентовано зміст однієї статті чітко та інформативно; матеріал подано грамотно, без помилок. </w:t>
+              <w:t xml:space="preserve"> – завдання виконано повністю відповідно до вимог; картотека містить </w:t>
+            </w:r>
+            <w:r w:rsidR="0018357F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="004524A0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> правильно оформлених джерел; презентовано зміст однієї статті чітко та інформативно; матеріал подано </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004524A0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>грамотно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004524A0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, без помилок. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004524A0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="004524A0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3 бали</w:t>
             </w:r>
             <w:r w:rsidRPr="004524A0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">завдання виконано з незначними недоліками; </w:t>
             </w:r>
             <w:r w:rsidRPr="004524A0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">картотека містить 7 джерел, але допущено помилки в їх оформленні; презентація змісту статті виконана, але без акценту на ключові ідеї; допущено поодинокі мовленнєві чи логічні помилки. </w:t>
+              <w:t xml:space="preserve">картотека містить </w:t>
+            </w:r>
+            <w:r w:rsidR="0018357F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="004524A0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> джерел, але допущено помилки в їх оформленні; презентація змісту статті виконана, але без акценту на ключові ідеї; допущено поодинокі мовленнєві чи логічні помилки. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004524A0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="004524A0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 бали</w:t>
             </w:r>
             <w:r w:rsidRPr="004524A0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – завдання виконано частково;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004524A0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">картотека налічує менше 7 джерел або оформлена з помилками; презентація статті неповна або поверхова; є суттєві мовленнєві чи логічні </w:t>
+              <w:t xml:space="preserve">картотека налічує менше </w:t>
+            </w:r>
+            <w:r w:rsidR="0018357F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="004524A0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">помилки. </w:t>
+              <w:t xml:space="preserve"> джерел або оформлена з помилками; презентація статті неповна або поверхова; є суттєві мовленнєві чи логічні помилки. </w:t>
             </w:r>
             <w:r w:rsidRPr="004524A0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="004524A0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 бал</w:t>
             </w:r>
             <w:r w:rsidRPr="004524A0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – завдання виконано з істотними недоліками; картотека містить 3–4 джерела або оформлена неправильно; презентація статті відсутня чи не відповідає темі; робота містить значні мовленнєві та логічні помилки. </w:t>
+              <w:t xml:space="preserve"> – завдання виконано з істотними недоліками; картотека містить </w:t>
+            </w:r>
+            <w:r w:rsidR="0018357F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004524A0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="0018357F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004524A0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> джерела або оформлена неправильно; презентація статті відсутня чи не відповідає темі; робота містить значні мовленнєві та логічні помилки. </w:t>
             </w:r>
             <w:r w:rsidRPr="004524A0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>0 балів – завдання не виконано або виконано неправильно, без урахування вимог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39A67D05" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="009D3D32" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F4EB1" w:rsidRPr="009D3D32" w14:paraId="5D29B52D" w14:textId="77777777" w:rsidTr="00003C80">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="17" w:type="dxa"/>
           <w:trHeight w:val="242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="633B4ACF" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="009D3D32" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC574C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Усього за поточний контроль</w:t>
+              <w:t>Усього</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EC574C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> за </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EC574C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>поточний</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EC574C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC574C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>контроль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74B1C216" w14:textId="0EFA3A82" w:rsidR="005F4EB1" w:rsidRPr="009D3D32" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
+          <w:p w14:paraId="74B1C216" w14:textId="72EE96B0" w:rsidR="005F4EB1" w:rsidRPr="009D3D32" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00A14EC2">
+            <w:r w:rsidR="007A2CCD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="626FAC7E" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="009D3D32" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
@@ -16344,51 +25815,99 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005269C9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">особисте ставлення до неї; висновок. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0ABDCBAE" w14:textId="3040306D" w:rsidR="005269C9" w:rsidRPr="005269C9" w:rsidRDefault="005269C9" w:rsidP="005269C9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005269C9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Критерії оцінювання есе: - релевантність (есе повинно відповідати темі та повністю її розкривати. При розкритті теми студент може використовувати конкретні приклади або ж власні розмірковування); - оригінальність та самостійність (незалежність та спроби автора розкрити тему в контексті власної позиції, самостійність у пошуку інформації. Цитування, використання або повторення чужого тексту (навіть у зміненому вигляді) без наявності посилання буде розцінено як плагіат); - логічність (есе має бути єдиним і логічно зв'язним текстом. Студент висуває певну тезу і потім підкріплює і розвиває їх за допомогою аргументів)</w:t>
+              <w:t xml:space="preserve">Критерії оцінювання есе: - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>релевантність</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (есе повинно відповідати темі та повністю її розкривати. При розкритті теми студент може використовувати конкретні приклади або ж власні розмірковування); - оригінальність та самостійність (незалежність та спроби автора розкрити тему в контексті власної позиції, самостійність у пошуку інформації. Цитування, використання або повторення чужого тексту (навіть у зміненому вигляді) без наявності посилання буде </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>розцінено</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> як плагіат); - логічність (есе має бути єдиним і </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>логічно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> зв'язним текстом. Студент висуває певну тезу і потім підкріплює і розвиває їх за допомогою аргументів)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23332F1C" w14:textId="19B6894B" w:rsidR="005F4EB1" w:rsidRPr="00D52044" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D52044">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Варіанти на вибір:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73546581" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="00D52044" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -16427,683 +25946,2558 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07C6FA61" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>1 варіант</w:t>
-            </w:r>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>варіант</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="77802018" w14:textId="0FA0C424" w:rsidR="005F4EB1" w:rsidRPr="005052C6" w:rsidRDefault="005F4EB1" w:rsidP="005052C6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E5B2B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>18–20 балів</w:t>
-            </w:r>
+              <w:t xml:space="preserve">18–20 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007E5B2B">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:t>балів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E5B2B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>тема повністю розкрита</w:t>
             </w:r>
             <w:r w:rsidR="005269C9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidR="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>студент демонструє глибоке розуміння питання, наводить доречні приклади, робить висновки</w:t>
             </w:r>
             <w:r w:rsidR="005269C9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t>текст є авторським, демонструє критичне та творче мислення, власну позицію; використані джерела правильно процитовані</w:t>
-            </w:r>
+              <w:t xml:space="preserve">текст є </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>авторським</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>демонструє</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>критичне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>творче</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>мислення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>власну</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>позицію</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>використані</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>джерела</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> правильно </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>процитовані</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>чітка структура</w:t>
+              <w:t>чітка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> структура</w:t>
             </w:r>
             <w:r w:rsidR="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> аргументи послідовні та обґрунтовані</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>аргументи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>послідовні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005269C9" w:rsidRPr="005269C9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>обґрунтовані</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:r w:rsidR="005052C6" w:rsidRPr="00D75293">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>подано логічно, грамотно, без мовленнєвих помилок.</w:t>
+              <w:t xml:space="preserve">подано </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="00D75293">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>логічно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="00D75293">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="00D75293">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>грамотно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="00D75293">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, без мовленнєвих помилок.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="095C3627" w14:textId="1E79CC07" w:rsidR="005F4EB1" w:rsidRPr="005052C6" w:rsidRDefault="005F4EB1" w:rsidP="005052C6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005052C6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>15–17 балів</w:t>
             </w:r>
             <w:r w:rsidRPr="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> –</w:t>
             </w:r>
             <w:r w:rsidR="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t>тема розкрита в основному, але окремі аспекти залишилися поза увагою</w:t>
-            </w:r>
+              <w:t xml:space="preserve">тема </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>розкрита</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в основному, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>але</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>окремі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>аспекти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>залишилися</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> поза </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>увагою</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t>; деякі</w:t>
-            </w:r>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>деякі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> приклади не достатньо глибокі</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>приклади</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> не </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>достатньо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>глибокі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>авторська позиція простежується, але іноді переваж</w:t>
+              <w:t>авторська</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>позиція</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>простежується</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>але</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>іноді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>переваж</w:t>
             </w:r>
             <w:r w:rsidR="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ає цитування джерел</w:t>
-            </w:r>
+              <w:t>ає</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>цитування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>джерел</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> перефразованої інформації з джерел; структура есе загалом дотримана</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>перефразованої</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>інформації</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> з </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>джерел</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; структура </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>есе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>загалом</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дотримана</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>; допущено поодинокі мовленнєві чи логічні помилки.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31962C58" w14:textId="25A2D623" w:rsidR="005F4EB1" w:rsidRPr="005052C6" w:rsidRDefault="005F4EB1" w:rsidP="005052C6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005052C6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>10–14 балів</w:t>
-            </w:r>
+              <w:t xml:space="preserve">10–14 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005052C6">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:t>балів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t>т</w:t>
             </w:r>
             <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t>ема розкрита частково, відсутнє достатнє обґрунтування або приклади</w:t>
-            </w:r>
+              <w:t xml:space="preserve">ема </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>розкрита</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>частково</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>відсутнє</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>достатнє</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>обґрунтування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>приклади</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> переважають загальні судження; використані джерела часто без аналізу</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>переважають</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>загальні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>судження</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>використані</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>джерела</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> часто без </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>аналізу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>структура помітно порушена</w:t>
+              <w:t xml:space="preserve">структура </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>помітно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> порушена</w:t>
             </w:r>
             <w:r w:rsidR="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> аргументація непослідовна</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>аргументація</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>непослідовна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>матеріал містить помітні мовленнєві чи логічні помилки.</w:t>
+              <w:t>матеріал</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>містить</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>помітні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>мовленнєві</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>чи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>логічні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>помилки</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="692FEBF5" w14:textId="111DD377" w:rsidR="005F4EB1" w:rsidRPr="005052C6" w:rsidRDefault="005F4EB1" w:rsidP="005052C6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005052C6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>5–9 балів</w:t>
-            </w:r>
+              <w:t xml:space="preserve">5–9 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>балів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> –</w:t>
             </w:r>
             <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
               <w:rPr>
                 <w:rFonts w:hAnsi="Symbol"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">тема висвітлена </w:t>
+              <w:t xml:space="preserve">тема </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>висвітлена</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t>формально</w:t>
             </w:r>
             <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t>матеріал</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> не відповідає завданню або розкри</w:t>
+              <w:t xml:space="preserve"> не </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>відповідає</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>завданню</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>розкри</w:t>
             </w:r>
             <w:r w:rsidR="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t>ває тему</w:t>
+              <w:t>ває</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тему</w:t>
             </w:r>
             <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> частково</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>частково</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>відсутні власні роздуми; текст здебільшого переповідає чужі ідеї</w:t>
-            </w:r>
+              <w:t>відсутні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>власні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>роздуми</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; текст </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>здебільшого</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>переповідає</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>чужі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ідеї</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> без</w:t>
             </w:r>
             <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> авторських висновків</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>авторських</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>висновків</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>аргументи слабко пов’язані між собою, відсутня чітка структура</w:t>
+              <w:t>аргументи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>слабко</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>пов’язані</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>між</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> собою, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>відсутня</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>чітка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005052C6" w:rsidRPr="005052C6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> структура</w:t>
             </w:r>
             <w:r w:rsidRPr="00C90D02">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>; матеріал містить значні мовленнєві та логічні помилки.</w:t>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>матеріал</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>містить</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>значні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>мовленнєві</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>логічні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>помилки</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E7BF47C" w14:textId="0650B3BD" w:rsidR="005F4EB1" w:rsidRPr="00C90D02" w:rsidRDefault="005F4EB1" w:rsidP="00C90D02">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C90D02">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>1–4 бали</w:t>
-            </w:r>
+              <w:t xml:space="preserve">1–4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C90D02">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:t>бали</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="00C90D02" w:rsidRPr="00C90D02">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
-              <w:t>тема практично не розкрита</w:t>
-            </w:r>
+              <w:t xml:space="preserve">тема практично не </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C90D02" w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA"/>
+              </w:rPr>
+              <w:t>розкрита</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00C90D02">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidR="00C90D02" w:rsidRPr="00C90D02">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> відсутн</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C90D02" w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>відсутн</w:t>
             </w:r>
             <w:r w:rsidR="00C90D02">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>я</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00C90D02" w:rsidRPr="00C90D02">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> власн</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C90D02" w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>власн</w:t>
             </w:r>
             <w:r w:rsidR="00C90D02">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>а</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00C90D02" w:rsidRPr="00C90D02">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> позиці</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C90D02" w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>позиці</w:t>
             </w:r>
             <w:r w:rsidR="00C90D02">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>я;</w:t>
-            </w:r>
+              <w:t>я</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00C90D02">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidR="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C90D02" w:rsidRPr="00C90D02">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">хаотичний виклад, відсутність чітких аргументів і </w:t>
-            </w:r>
+              <w:t>хаотичний</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00C90D02" w:rsidRPr="00C90D02">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C90D02" w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>виклад</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C90D02" w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C90D02" w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>відсутність</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C90D02" w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C90D02" w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>чітких</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C90D02" w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C90D02" w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>аргументів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00C90D02" w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> і </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C90D02" w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t>структури</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C90D02">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>; робота містить істотні мовленнєві та логічні помилки.</w:t>
+              <w:t xml:space="preserve">; робота </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>містить</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>істотні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>мовленнєві</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>логічні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>помилки</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C90D02">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-UA" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="245F3B20" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="007E5B2B" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E5B2B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>0 балів</w:t>
-            </w:r>
+              <w:t xml:space="preserve">0 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007E5B2B">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – завдання не виконано або виконано неправильно, без урахування вимог.</w:t>
+              <w:t>балів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E5B2B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E5B2B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>завдання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E5B2B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> не </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E5B2B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>виконано</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E5B2B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E5B2B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E5B2B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E5B2B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>виконано</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E5B2B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> неправильно, без </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E5B2B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>урахування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E5B2B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007E5B2B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>вимог</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007E5B2B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="746BFAB0" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="006324F6" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006324F6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 варіант</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D7D1763" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="006324F6" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
@@ -17162,310 +28556,1215 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72F72F11" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="006324F6" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006324F6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>15–17 балів</w:t>
-            </w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">15–17 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006324F6">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – отримано сертифікати про проходження онлайн-курсів загальною тривалістю </w:t>
-            </w:r>
+              <w:t>балів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006324F6">
               <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>отримано</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>сертифікати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> про </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>проходження</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> онлайн-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>курсів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>загальною</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тривалістю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>15–19 годин</w:t>
             </w:r>
             <w:r w:rsidRPr="006324F6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> або сертифікати повного обсягу (20 годин), але частково не ві</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>сертифікати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>повного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>обсягу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (20 годин), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>але</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>частково</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> не </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ві</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>дповідають тематиці дисципліни</w:t>
-            </w:r>
+              <w:t>дповідають</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тематиці</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дисципліни</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006324F6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FD593FE" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="006324F6" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006324F6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>10–14 балів</w:t>
-            </w:r>
+              <w:t xml:space="preserve">10–14 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006324F6">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – отримано сертифікати про проходження онлайн-курсів загальною тривалістю </w:t>
-            </w:r>
+              <w:t>балів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006324F6">
               <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>отримано</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>сертифікати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> про </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>проходження</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> онлайн-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>курсів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>загальною</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тривалістю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>10–14 годин</w:t>
             </w:r>
             <w:r w:rsidRPr="006324F6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> або курси не повністю в</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>курси</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> не </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>повністю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>в</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ідповідають тематиці дисципліни</w:t>
-            </w:r>
+              <w:t>ідповідають</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тематиці</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дисципліни</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006324F6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F9B31A5" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="006324F6" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006324F6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>5–9 балів</w:t>
-            </w:r>
+              <w:t xml:space="preserve">5–9 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006324F6">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – отримано сертифікати загальною тривалістю </w:t>
-            </w:r>
+              <w:t>балів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006324F6">
               <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>отримано</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>сертифікати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>загальною</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тривалістю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5–9 годин</w:t>
             </w:r>
             <w:r w:rsidRPr="006324F6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>, або більшість курсів не в</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>більшість</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>курсів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> не </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>в</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ідповідають тематиці дисципліни</w:t>
-            </w:r>
+              <w:t>ідповідають</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тематиці</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дисципліни</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006324F6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FCC4D86" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="006324F6" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006324F6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>1–4 бали</w:t>
-            </w:r>
+              <w:t xml:space="preserve">1–4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006324F6">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – отримано сертифікати загальною тривалістю </w:t>
-            </w:r>
+              <w:t>бали</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006324F6">
               <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>отримано</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>сертифікати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>загальною</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>тривалістю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>1–4 години</w:t>
-            </w:r>
+              <w:t xml:space="preserve">1–4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006324F6">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>, або курси не відповідають темати</w:t>
+              <w:t>години</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>курси</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> не </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>відповідають</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>темати</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ці дисципліни</w:t>
-            </w:r>
+              <w:t>ці</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дисципліни</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006324F6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BC6EB90" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="007E5B2B" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006324F6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>0 балів</w:t>
-            </w:r>
+              <w:t xml:space="preserve">0 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006324F6">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – сертифікати відсутні.</w:t>
+              <w:t>балів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>сертифікати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>відсутні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006324F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4947E401" w14:textId="77777777" w:rsidR="005F4EB1" w:rsidRPr="00D52044" w:rsidRDefault="005F4EB1" w:rsidP="005F4EB1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D52044">
@@ -18611,58 +30910,144 @@
           <w:b/>
         </w:rPr>
         <w:t>Рекомендована література</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BD08AE0" w14:textId="77777777" w:rsidR="00317BF5" w:rsidRPr="002B26A2" w:rsidRDefault="00317BF5" w:rsidP="002B26A2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Андрющенко Т.Ю. Штучний інтелект та генерація в ілюстрацію. </w:t>
+        <w:t xml:space="preserve">Андрющенко </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>Т.Ю.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>Штучний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>інтелект</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>генерація</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>ілюстрацію</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="002B26A2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Поліграфічні, мультимедійні та web‐технології</w:t>
+        <w:t>Поліграфічні, мультимедійні та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>web</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>‐технології</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">збірник тез доповідей </w:t>
       </w:r>
       <w:r w:rsidRPr="002B26A2">
         <w:t>X Міжнародної науково‐технічної конференції</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (м. Харків, 14-17 травня 2025р.). </w:t>
       </w:r>
       <w:r w:rsidRPr="002B26A2">
         <w:t>Київ</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B26A2">
         <w:t>: ТОВ «Видавництво  Ліра‐К», 2025. </w:t>
@@ -18689,211 +31074,410 @@
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https</w:t>
         </w:r>
         <w:r w:rsidRPr="00BA668D">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>://</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>repository</w:t>
         </w:r>
         <w:r w:rsidRPr="00BA668D">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>hneu</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00BA668D">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>edu</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00BA668D">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ua</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00BA668D">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>/</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>bitstream</w:t>
         </w:r>
         <w:r w:rsidRPr="00BA668D">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>/123456789/36273/1/</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Tezisy</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00BA668D">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>konferenciya</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00BA668D">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>%20%20</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>PMW</w:t>
         </w:r>
         <w:r w:rsidRPr="00BA668D">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>-2025%20%281%29%20%281%29.</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2A6C8580" w14:textId="77777777" w:rsidR="00317BF5" w:rsidRPr="002B26A2" w:rsidRDefault="00317BF5" w:rsidP="002B26A2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Бабич Т., Мельник Я. Методика застосування штучного інтелекту дляавтоматизації створення тестових питань. Цифрова трансформація освіти і науки: збірник тез доповідей </w:t>
+        <w:t xml:space="preserve">Бабич Т., Мельник Я. Методика </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>застосування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> штучного </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>інтелекту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>дляавтоматизації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>створення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>тестових</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>питань</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>Цифрова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>трансформація</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>освіти</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і науки: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>збірник</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тез </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>доповідей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C794E">
         <w:t>ІI Всеукраїнської науково-практичної конференції</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (м.Харків, </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>м.Харків</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008C794E">
-        <w:t>14-15 березня 2024</w:t>
+        <w:t>14-15</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C794E">
+        <w:t xml:space="preserve"> березня 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="008C794E">
         <w:rPr>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C794E">
         <w:t>р</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.). Харків : </w:t>
       </w:r>
       <w:r w:rsidRPr="008C794E">
-        <w:t>Харків. нац. пед. ун-т ім. Г. С. Сковороди</w:t>
+        <w:t xml:space="preserve">Харків. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C794E">
+        <w:t>нац</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C794E">
+        <w:t>. пед. ун-т ім. Г. С. Сковороди</w:t>
       </w:r>
       <w:r>
         <w:t>, 2024.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> С. 133-138. </w:t>
+        <w:t xml:space="preserve"> С. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>133-138</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>URL</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA668D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="008C794E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>https</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA668D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>://</w:t>
       </w:r>
@@ -19262,52 +31846,57 @@
       </w:r>
       <w:r w:rsidRPr="00085EF4">
         <w:t>2025. №1. С.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00085EF4">
         <w:t>12-18.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D77E59D" w14:textId="77777777" w:rsidR="00317BF5" w:rsidRPr="0029010A" w:rsidRDefault="00317BF5" w:rsidP="008816E3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007E0371">
-        <w:t xml:space="preserve">Гельжинська Т.Я., Кравчик О.Р. Правове регулювання використання штучного інтелекту в освіті: український та європейський досвід. </w:t>
+        <w:t>Гельжинська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007E0371">
+        <w:t xml:space="preserve"> Т.Я., Кравчик О.Р. Правове регулювання використання штучного інтелекту в освіті: український та європейський досвід. </w:t>
       </w:r>
       <w:r w:rsidRPr="0029010A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Академ</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0371">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ічні візії</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. 2025. №42. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>URL</w:t>
       </w:r>
       <w:r w:rsidRPr="0029010A">
@@ -19370,326 +31959,717 @@
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>org</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
           </w:rPr>
           <w:t>/</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>index</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>php</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
           </w:rPr>
           <w:t>/</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>av</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
           </w:rPr>
           <w:t>/</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>article</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
           </w:rPr>
           <w:t>/</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>view</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
           </w:rPr>
           <w:t>/1897?</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>utm</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
           </w:rPr>
           <w:t>_</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>source</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
           </w:rPr>
           <w:t>=</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>chatgpt</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BA668D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BB0AD39" w14:textId="77777777" w:rsidR="00317BF5" w:rsidRPr="00064EBF" w:rsidRDefault="00317BF5" w:rsidP="0029010A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00064EBF">
         <w:rPr>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
-        <w:t>Дракон Д.С., Стяглик Н.</w:t>
+        <w:t xml:space="preserve">Дракон Д.С., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>Стяглик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Н.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">І. Етика штучного інтелекту: межі та відповідальність. </w:t>
       </w:r>
       <w:r w:rsidRPr="00064EBF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Вісник ХНТУ</w:t>
       </w:r>
       <w:r>
         <w:t>. 2025. №1. С. 66-70.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23F240D8" w14:textId="77777777" w:rsidR="00317BF5" w:rsidRPr="002B26A2" w:rsidRDefault="00317BF5" w:rsidP="002B26A2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B26A2">
         <w:rPr>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
-        <w:t>Коваленко В.В., Яцишин А.В. Використання сервісів штучного інтелекту для створення мультимедійних презентацій в освіті і наукових дослідженнях</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Коваленко </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>В.В.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>Яцишин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> А.В. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>Використання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>сервісів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> штучного </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>інтелекту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>створення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>мультимедійних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>презентацій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>освіті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>наукових</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>дослідженнях</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002B26A2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
-        <w:t>Освіта та розвиток обдарованої особистості</w:t>
-      </w:r>
+        <w:t>Освіта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>розвиток</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>обдарованої</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>особистості</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
-        <w:t>. 2025. № 1. С. 17-25.</w:t>
+        <w:t xml:space="preserve">. 2025. № 1. С. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>17-25</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FAE6FD8" w14:textId="77777777" w:rsidR="00317BF5" w:rsidRPr="002B26A2" w:rsidRDefault="00317BF5" w:rsidP="002B26A2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Лущинська О., Делеко В., Антонишин М.-Н., Лишак М. Використання технологій штучного інтелекту в освітньому середовищі НУШ. </w:t>
+        <w:t>Лущинська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>Делеко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>Антонишин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> М.-Н., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>Лишак</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> М. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>Використання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>технологій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> штучного </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>інтелекту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>освітньому</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>середовищі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> НУШ. </w:t>
       </w:r>
       <w:r w:rsidRPr="002B26A2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
-        <w:t>Молодь і ринок</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Молодь і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B26A2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>ринок</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
-        <w:t>. 2024. №6. С. 42-47</w:t>
-      </w:r>
+        <w:t>. 2024. №6. С. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>42-47</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="02056EFD" w14:textId="77777777" w:rsidR="00317BF5" w:rsidRPr="00E2734A" w:rsidRDefault="00317BF5" w:rsidP="0029010A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00064EBF">
         <w:t>Мар'єнко</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> М., Коваленко В. Штучний інтелект та відкрита наука в освіті. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E2734A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Фізико-математична освіта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E2734A">
         <w:t>2023. №1. С. 48-53</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="257F9842" w14:textId="77777777" w:rsidR="00317BF5" w:rsidRPr="00085EF4" w:rsidRDefault="00317BF5" w:rsidP="0029010A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t xml:space="preserve">Мізюк В.А., Хижняк А.В., Хренова В.В. </w:t>
+        <w:t>Мізюк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> В.А., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Хижняк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> А.В., Хренова В.В. </w:t>
       </w:r>
       <w:r w:rsidRPr="00085EF4">
         <w:t>Використання адаптивних навчальних платформ для персоналізації дистанційного навчання</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00085EF4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Педагогічна Академія: наукові записки.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00085EF4">
         <w:t xml:space="preserve">2025. </w:t>
       </w:r>
       <w:r w:rsidRPr="00085EF4">
@@ -19742,56 +32722,58 @@
       </w:r>
       <w:r w:rsidRPr="00085EF4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>com</w:t>
       </w:r>
       <w:r w:rsidRPr="00085EF4">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00085EF4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>index</w:t>
       </w:r>
       <w:r w:rsidRPr="00085EF4">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00085EF4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>php</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00085EF4">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00085EF4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>journal</w:t>
       </w:r>
       <w:r w:rsidRPr="00085EF4">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00085EF4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>article</w:t>
       </w:r>
       <w:r w:rsidRPr="00085EF4">
@@ -19809,51 +32791,149 @@
       <w:r w:rsidRPr="00085EF4">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>/547/429</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B00E63C" w14:textId="77777777" w:rsidR="00317BF5" w:rsidRPr="00085EF4" w:rsidRDefault="00317BF5" w:rsidP="0029010A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Назар М.М. Штучний інтелект: на початку ери нових можливостей. </w:t>
+        <w:t xml:space="preserve">Назар </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>М.М.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>Штучний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>інтелект</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>на початку</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>ери</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>нових</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>можливостей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0029010A">
         <w:t xml:space="preserve">Наукова </w:t>
       </w:r>
       <w:r w:rsidRPr="0029010A">
         <w:lastRenderedPageBreak/>
         <w:t>доповідь загальним зборам НАПН України «Захист і підтримка ментального здоров’я українців в умовах воєнного стану: виклики і відповіді», 22 листопада 2024 р. </w:t>
       </w:r>
       <w:r w:rsidRPr="0029010A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Вісник Національної академії педагогічних наук України</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0029010A">
         <w:t>2024. №6</w:t>
       </w:r>
@@ -19878,52 +32958,57 @@
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
           </w:rPr>
           <w:t>https://visnyk.naps.gov.ua/index.php/journal/article/view/508/578</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5C8D5680" w14:textId="77777777" w:rsidR="00317BF5" w:rsidRPr="008C794E" w:rsidRDefault="00317BF5" w:rsidP="002B26A2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t xml:space="preserve">Никоненко А.О. Підходи до визначення текстів згенерованих штучним інтелектом. </w:t>
+        <w:t>Никоненко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> А.О. Підходи до визначення текстів згенерованих штучним інтелектом. </w:t>
       </w:r>
       <w:r w:rsidRPr="008C794E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Інформаційні технології в освіті, науці, техніці</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: збірник тез доповідей </w:t>
       </w:r>
       <w:r w:rsidRPr="008C794E">
         <w:t xml:space="preserve">VІІ Міжнародної науково-практичної конференції </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (м. Черкаси, 23-24 травня 2025р.). </w:t>
       </w:r>
       <w:r w:rsidRPr="008C794E">
         <w:t>Черкаси : ЧДТУ, 2024</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. С. 142-144. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -19944,113 +33029,119 @@
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https</w:t>
         </w:r>
         <w:r w:rsidRPr="00BA668D">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>://</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>lib</w:t>
         </w:r>
         <w:r w:rsidRPr="00BA668D">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>iitta</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00BA668D">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>gov</w:t>
         </w:r>
         <w:r w:rsidRPr="00BA668D">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ua</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00BA668D">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>/</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>id</w:t>
         </w:r>
         <w:r w:rsidRPr="00BA668D">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>/</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>eprint</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00BA668D">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>/743734/1/</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Conference</w:t>
         </w:r>
         <w:r w:rsidRPr="00BA668D">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
@@ -20115,82 +33206,118 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Паламар С., Науменко М. </w:t>
       </w:r>
       <w:r w:rsidRPr="009401FE">
         <w:t>Штучний інтелект в освіті: використання без порушення принципів академічної чесності</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009401FE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Освітологічний дискурс</w:t>
+        <w:t>Освітологічний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009401FE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дискурс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>. 2024. №1. С. 68-83.</w:t>
+        <w:t xml:space="preserve">. 2024. №1. С. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>68-83</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64F022F0" w14:textId="77777777" w:rsidR="00317BF5" w:rsidRPr="00085EF4" w:rsidRDefault="00317BF5" w:rsidP="0029010A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00085EF4">
-        <w:t>Папач О. І., Горожанкіна О. Ю., Різак Г. В. Аналіз ролі штучного інтелекту  у  впровадженні  диференційованого  підходу  до  навчання.</w:t>
+        <w:t>Папач</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00085EF4">
+        <w:t xml:space="preserve"> О. І., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00085EF4">
+        <w:t>Горожанкіна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00085EF4">
+        <w:t xml:space="preserve"> О. Ю., Різак Г. В. Аналіз ролі штучного інтелекту  у  впровадженні  диференційованого  підходу  до  навчання.</w:t>
       </w:r>
       <w:r w:rsidRPr="00085EF4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Педагогічна Академія: наукові записки.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00085EF4">
         <w:t>2024.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> №</w:t>
       </w:r>
       <w:r w:rsidRPr="00085EF4">
         <w:t>10.</w:t>
       </w:r>
       <w:r>
@@ -20226,51 +33353,65 @@
         <w:t>Поляков М. В.</w:t>
       </w:r>
       <w:r w:rsidRPr="0029010A">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Штучний інтелект у сучасній освіті: виклики, можливості та перспективи педагогічного розвитку. </w:t>
       </w:r>
       <w:r w:rsidRPr="0029010A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Проблеми розвитку освіти на сучасному етапі.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">2023. №81. С. 30-37. </w:t>
+        <w:t xml:space="preserve">2023. №81. С. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>30-37</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="269EED3D" w14:textId="77777777" w:rsidR="00317BF5" w:rsidRPr="00085EF4" w:rsidRDefault="00317BF5" w:rsidP="0029010A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00085EF4">
         <w:t>Про</w:t>
       </w:r>
       <w:r w:rsidRPr="00085EF4">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -20307,51 +33448,67 @@
       <w:r w:rsidRPr="00085EF4">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00085EF4">
         <w:t>інтелекту</w:t>
       </w:r>
       <w:r w:rsidRPr="00085EF4">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00085EF4">
         <w:t>в</w:t>
       </w:r>
       <w:r w:rsidRPr="00085EF4">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00085EF4">
-        <w:t>Україні : Розпорядж. Каб. Міністрів</w:t>
+        <w:t xml:space="preserve">Україні : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00085EF4">
+        <w:t>Розпорядж</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00085EF4">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00085EF4">
+        <w:t>Каб</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00085EF4">
+        <w:t>. Міністрів</w:t>
       </w:r>
       <w:r w:rsidRPr="00085EF4">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00085EF4">
         <w:t>України</w:t>
       </w:r>
       <w:r w:rsidRPr="00085EF4">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00085EF4">
         <w:t xml:space="preserve">від 02.12.2020  </w:t>
       </w:r>
       <w:r w:rsidRPr="00085EF4">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
@@ -20411,204 +33568,823 @@
           <w:t>https://zakon.rada.gov.ua/laws/show/1556-2020-р#Text</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39FFF5E2" w14:textId="77777777" w:rsidR="00317BF5" w:rsidRPr="00064EBF" w:rsidRDefault="00317BF5" w:rsidP="0029010A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00064EBF">
-        <w:t>Стратегія розвитку штучного інтелекту в Україні: монографія. [За заг. ред. А.І.Шевченка]. Київ: ІПШІ, 2023. 305 с.</w:t>
+        <w:t xml:space="preserve">Стратегія розвитку штучного інтелекту в Україні: монографія. [За </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>заг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">. ред. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>А.І.Шевченка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>]. Київ: ІПШІ, 2023. 305 с.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>URL</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA668D">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00064EBF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
           </w:rPr>
           <w:t>https://jai.in.ua/archive/2023/ai_mono.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2B88A5D6" w14:textId="77777777" w:rsidR="00317BF5" w:rsidRPr="009401FE" w:rsidRDefault="00317BF5" w:rsidP="009401FE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Топузов О., Алєксєєва С. </w:t>
-      </w:r>
+        <w:t>Топузов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>Алєксєєва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009401FE">
         <w:rPr>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
-        <w:t>Можливості використання штучного інтелекту в освітньому процесі закладів середньої освіти в умовах воєнного стану</w:t>
+        <w:t>Можливості</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009401FE">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009401FE">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>використання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009401FE">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> штучного </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009401FE">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>інтелекту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009401FE">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009401FE">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>освітньому</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009401FE">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009401FE">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>процесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009401FE">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009401FE">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>закладів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009401FE">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009401FE">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>середньої</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009401FE">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009401FE">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>освіти</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009401FE">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009401FE">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>умовах</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009401FE">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009401FE">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t>воєнного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009401FE">
+        <w:rPr>
+          <w:lang w:val="ru-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> стану</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="009401FE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Український Педагогічний журнал</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="009401FE">
         <w:t>2024. №1. С. 5-11.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="344EC834" w14:textId="77777777" w:rsidR="00317BF5" w:rsidRPr="00064EBF" w:rsidRDefault="00317BF5" w:rsidP="0029010A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00064EBF">
-        <w:t>Штучний інтелект в освітніх галузях (мистецька освітня галузь) : навч.-метод. посіб. для здобувачів першого (бакалавр.), другого (магістер.) рівнів вищ. пед. освіти, наук.-пед. працівників закл. вищ. пед. освіти та пед. кадрів закл. заг. серед. освіти / Харків. нац. пед. ун-т ім. Г. С. Сковороди ; [уклад.: Т. М. Собченко, С. О. Доценко, А. В. Боярська-Хоменко]. – Харків : ХНПУ ім. Г. С. Сковороди, 2024. – Ч. 2. – 41 с. : іл.</w:t>
+        <w:t xml:space="preserve">Штучний інтелект в освітніх галузях (мистецька освітня галузь) : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>навч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">.-метод. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>посіб</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>. для здобувачів першого (бакалавр.), другого (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>магістер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">.) рівнів </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>вищ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">. пед. освіти, наук.-пед. працівників </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>закл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>вищ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">. пед. освіти та пед. кадрів </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>закл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>заг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">. серед. освіти / Харків. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>нац</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">. пед. ун-т ім. Г. С. Сковороди ; [уклад.: Т. М. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>Собченко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">, С. О. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>Доценко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">, А. В. Боярська-Хоменко]. – Харків : ХНПУ ім. Г. С. Сковороди, 2024. – Ч. 2. – 41 с. : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>іл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D6334FA" w14:textId="77777777" w:rsidR="00317BF5" w:rsidRPr="00064EBF" w:rsidRDefault="00317BF5" w:rsidP="0029010A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00064EBF">
-        <w:t>Штучний інтелект в освітніх галузях (мовно-літературна та математична освітні галузі) : навч.-метод. посіб. для здобувачів першого (бакалавр.), другого (магістер.) рівнів вищ. пед. освіти, наук.-пед. працівників закл. вищ. пед. освіти та пед. кадрів закл. заг. серед. освіти / Харків. нац. пед. ун-т ім. Г. С. Сковороди ; [уклад.: Т. М. Собченко, С. О. Доценко, А. В. Боярська-Хоменко]. – Харків : ХНПУ ім. Г. С. Сковороди, 2023. – Ч. 1. – 76 с. : іл.</w:t>
+        <w:t xml:space="preserve">Штучний інтелект в освітніх галузях (мовно-літературна та математична освітні галузі) : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>навч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">.-метод. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>посіб</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>. для здобувачів першого (бакалавр.), другого (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>магістер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">.) рівнів </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>вищ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">. пед. освіти, наук.-пед. працівників </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>закл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>вищ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">. пед. освіти та пед. кадрів </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>закл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>заг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">. серед. освіти / Харків. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>нац</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">. пед. ун-т ім. Г. С. Сковороди ; [уклад.: Т. М. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>Собченко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">, С. О. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>Доценко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">, А. В. Боярська-Хоменко]. – Харків : ХНПУ ім. Г. С. Сковороди, 2023. – Ч. 1. – 76 с. : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>іл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71F43C99" w14:textId="77777777" w:rsidR="00317BF5" w:rsidRPr="00064EBF" w:rsidRDefault="00317BF5" w:rsidP="0029010A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00064EBF">
-        <w:t>Штучний інтелект в освітніх галузях (природнича освітня галузь) : навч.-метод. посіб. для здобувачів першого (бакалавр.), другого (магістер.) рівнів вищ. пед. освіти, наук.-пед. працівників закл. вищ. пед. освіти та пед. кадрів закл. заг. серед. освіти / Харків. нац. пед. ун-т ім. Г. С. Сковороди ; [уклад.: С. О. Доценко, Т. М. Собченко, А. В. Боярська-Хоменко]. – Харків : ХНПУ ім. Г. С. Сковороди, 2024. – Ч. 3. – 57 с. : іл.</w:t>
+        <w:t xml:space="preserve">Штучний інтелект в освітніх галузях (природнича освітня галузь) : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>навч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">.-метод. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>посіб</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>. для здобувачів першого (бакалавр.), другого (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>магістер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">.) рівнів </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>вищ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">. пед. освіти, наук.-пед. працівників </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>закл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>вищ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">. пед. освіти та пед. кадрів </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>закл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>заг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">. серед. освіти / Харків. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>нац</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">. пед. ун-т ім. Г. С. Сковороди ; [уклад.: С. О. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>Доценко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">, Т. М. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>Собченко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t xml:space="preserve">, А. В. Боярська-Хоменко]. – Харків : ХНПУ ім. Г. С. Сковороди, 2024. – Ч. 3. – 57 с. : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>іл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00064EBF">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3927FD27" w14:textId="77777777" w:rsidR="002B26A2" w:rsidRPr="00E2734A" w:rsidRDefault="002B26A2" w:rsidP="002B26A2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E2734A">
-        <w:t>Titova, L. Selection of AI-based services for creating visual learning content. </w:t>
-      </w:r>
+        <w:t>Titova</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:t xml:space="preserve">, L. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:t>Selection</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:t xml:space="preserve"> AI-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:t>based</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:t>services</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:t>creating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:t>visual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:t>learning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:t>content</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:t>. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E2734A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>International Science Journal of Education &amp; Linguistics</w:t>
-      </w:r>
+        <w:t>International</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Education</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E2734A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Linguistics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2734A">
         <w:t> 2024.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> №2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">URL: </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://isg-journal.com/isjel/article/view/670/385</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
@@ -20675,150 +34451,196 @@
           </w:rPr>
           <w:t>https://chatgpt.com/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4CDBE08F" w14:textId="0C7C145B" w:rsidR="00582CC9" w:rsidRPr="00582CC9" w:rsidRDefault="00582CC9" w:rsidP="008816E3">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00582CC9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Онлайн-платформа Canva. </w:t>
+        <w:t xml:space="preserve">Онлайн-платформа </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00582CC9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Canva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00582CC9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>URL</w:t>
       </w:r>
       <w:r w:rsidRPr="00582CC9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:bCs/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:bCs/>
           </w:rPr>
           <w:t>://</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:bCs/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>www</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:bCs/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:bCs/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>canva</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:bCs/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:bCs/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>com</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:bCs/>
           </w:rPr>
           <w:t>/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5F4CCA66" w14:textId="5FFDD1D9" w:rsidR="00582CC9" w:rsidRPr="00582CC9" w:rsidRDefault="00582CC9" w:rsidP="00582CC9">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00582CC9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Gamma: AI Powerpoint Creation</w:t>
-      </w:r>
+        <w:t>Gamma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00582CC9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: AI </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00582CC9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Powerpoint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00582CC9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00582CC9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Creation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. URL: </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:bCs/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://gamma.app/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="67C09A5F" w14:textId="6C98E81D" w:rsidR="00582CC9" w:rsidRPr="00582CC9" w:rsidRDefault="00582CC9" w:rsidP="00582CC9">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
@@ -20843,53 +34665,55 @@
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:bCs/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://lumen5.com/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="01E0C67C" w14:textId="2DCBAC7F" w:rsidR="00582CC9" w:rsidRPr="00582CC9" w:rsidRDefault="00582CC9" w:rsidP="00582CC9">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00582CC9">
         <w:t>ArtBreeder</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">.URL: </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00AF002C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:bCs/>
           </w:rPr>
           <w:t>https://artbreeder.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="02F64234" w14:textId="7AC5C504" w:rsidR="0090758C" w:rsidRPr="00317BF5" w:rsidRDefault="0090758C" w:rsidP="00317BF5">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
@@ -20939,122 +34763,172 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Відвідування занять. Регуляція пропусків.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A21F260" w14:textId="77777777" w:rsidR="0090758C" w:rsidRPr="0090758C" w:rsidRDefault="0090758C" w:rsidP="0090758C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Інтерактивний характер курсу передбачає обов</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Інтерактивний характер курсу передбачає </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>обов</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">язкове відвідування практичних занять. Здобувачі, які за певних обставин не можуть відвідувати практичні заняття регулярно, мусять впродовж тижня узгодити із викладачем графік індивідуального відпрацювання пропущених занять. Окремі пропущені завдання мають бути відпрацьовані у формі співбесіди під час планової консультації викладача впродовж двох тижнів після пропуску. Відпрацювання занять може здійснюватися й шляхом виконання індивідуального письмового завдання. Здобувачі, які станом на початок екзаменаційної сесії мають понад 70% невідпрацьованих пропущених занять, до сесії не допускаються.  </w:t>
+        <w:t>язкове</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> відвідування практичних занять. Здобувачі, які за певних обставин не можуть відвідувати практичні заняття регулярно, мусять впродовж тижня узгодити із викладачем графік індивідуального відпрацювання пропущених занять. Окремі пропущені завдання мають бути відпрацьовані у формі співбесіди під час планової консультації викладача впродовж двох тижнів після пропуску. Відпрацювання занять може здійснюватися й шляхом виконання індивідуального письмового завдання. Здобувачі, які станом на початок екзаменаційної сесії мають понад 70% невідпрацьованих пропущених занять, до сесії не допускаються.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="035C4537" w14:textId="77777777" w:rsidR="0090758C" w:rsidRPr="0090758C" w:rsidRDefault="0090758C" w:rsidP="0090758C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05D7F7AC" w14:textId="77777777" w:rsidR="0090758C" w:rsidRPr="0090758C" w:rsidRDefault="0090758C" w:rsidP="0090758C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Політика академічної доброчесності</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="494526CC" w14:textId="77777777" w:rsidR="0090758C" w:rsidRPr="0090758C" w:rsidRDefault="0090758C" w:rsidP="0090758C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Одне з основних завдань навчального процесу та курсу – формування нульової толерантності до академічної недоброчесності. Відповідно до чинних правових норм, порушенням норм академічної доброчесності зокрема  вважається: плагіат - оприлюднення (частково або повністю) наукових результатів, отриманих іншими особами, як результатів власного дослідження та/або відтворення опублікованих текстів інших авторів без зазначення авторства; фабрикація - вигадування даних чи фактів, що використовуються в освітньому процесі або наукових дослідженнях; фальсифікація - свідома зміна чи модифікація вже наявних даних, що стосуються освітнього процесу чи наукових досліджень; списування - виконання письмових робіт із залученням зовнішніх джерел інформації, крім дозволених для використання, зокрема під час оцінювання результатів навчання. </w:t>
+        <w:t xml:space="preserve">Одне з основних завдань навчального процесу та курсу – формування нульової толерантності до академічної </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>недоброчесності</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Відповідно до чинних правових норм, порушенням норм академічної доброчесності зокрема  вважається: плагіат - оприлюднення (частково або повністю) наукових результатів, отриманих іншими особами, як результатів власного дослідження та/або відтворення опублікованих текстів інших авторів без зазначення авторства; фабрикація - вигадування даних чи фактів, що використовуються в освітньому процесі або наукових дослідженнях; фальсифікація - свідома зміна чи модифікація вже наявних даних, що стосуються освітнього процесу чи наукових досліджень; списування - виконання письмових робіт із залученням зовнішніх джерел інформації, крім дозволених для використання, зокрема під час оцінювання результатів навчання. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CEE4B7A" w14:textId="77777777" w:rsidR="0090758C" w:rsidRPr="0090758C" w:rsidRDefault="0090758C" w:rsidP="0090758C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Якщо ви не впевнені, чи підпадають зроблені вами запозичення під визначення плагіату, будь ласка, проконсультуйтеся з викладачем. Будь-яка ідея, думка чи речення, ілюстрація чи фото, яке ви запозичуєте, має супроводжуватися посиланням на першоджерело. Приклади оформлення цитувань див. на платформі СЕЗН Moodle ЗНУ</w:t>
+        <w:t xml:space="preserve">Якщо ви не впевнені, чи підпадають зроблені вами запозичення під визначення плагіату, будь ласка, проконсультуйтеся з викладачем. Будь-яка ідея, думка чи речення, ілюстрація чи фото, яке ви запозичуєте, має супроводжуватися посиланням на першоджерело. Приклади оформлення цитувань див. на платформі СЕЗН </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Moodle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ЗНУ</w:t>
       </w:r>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="0090758C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>https</w:t>
         </w:r>
         <w:r w:rsidRPr="0090758C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
@@ -21205,102 +35079,200 @@
           <w:t>id</w:t>
         </w:r>
         <w:r w:rsidRPr="0090758C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>=103857</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5CD292AF" w14:textId="77777777" w:rsidR="0090758C" w:rsidRPr="0090758C" w:rsidRDefault="0090758C" w:rsidP="0090758C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Висока академічна культура та європейські стандарти якості освіти, яких дотримуються в ЗНУ, вимагають від дослідників відповідального ставлення до вибору джерел. Посилання на такі ресурси, як Wikipedia, бази даних рефератів та письмових робіт (Studopedia.org та подібні) є неприпустимим. Рекомендовані бази даних для пошуку джерел: електронні ресурси Національної бібліотеки ім. Вернадського: </w:t>
+        <w:t xml:space="preserve">Висока академічна культура та європейські стандарти якості освіти, яких дотримуються в ЗНУ, вимагають від дослідників відповідального ставлення до вибору джерел. Посилання на такі ресурси, як </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Wikipedia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, бази даних рефератів та письмових робіт (Studopedia.org та подібні) є неприпустимим. Рекомендовані бази даних для пошуку джерел: електронні ресурси Національної бібліотеки ім. Вернадського: </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="0090758C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
           </w:rPr>
           <w:t>http://www.nbuv.gov.ua</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">наукометрична база Scopus: </w:t>
+        <w:t>наукометрична</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> база </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Scopus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="0090758C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://www.scopus.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">наукометрична база Web of Science: </w:t>
+        <w:t>наукометрична</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> база </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Web</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="0090758C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>https://apps.webofknowledge.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="15523E16" w14:textId="77777777" w:rsidR="0090758C" w:rsidRPr="0090758C" w:rsidRDefault="0090758C" w:rsidP="0090758C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F2484CC" w14:textId="77777777" w:rsidR="0090758C" w:rsidRPr="0090758C" w:rsidRDefault="0090758C" w:rsidP="0090758C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -21329,122 +35301,475 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Використання мобільних телефонів, планшетів та інших гаджетів під час лекційних та практичних занять дозволяється виключно у навчальних цілях (для уточнення певних даних, перевірки правопису, отримання довідкової інформації тощо). Будь ласка, не забувайте активувати режим «без звуку» до початку заняття. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C193714" w14:textId="77777777" w:rsidR="0090758C" w:rsidRPr="0090758C" w:rsidRDefault="0090758C" w:rsidP="0090758C">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E62C51F" w14:textId="77777777" w:rsidR="0090758C" w:rsidRPr="0090758C" w:rsidRDefault="0090758C" w:rsidP="0090758C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Визнання результатів неформальної/інформальної освіти</w:t>
+        <w:t>Визнання результатів неформальної/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>інформальної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> освіти</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E30FB59" w14:textId="77777777" w:rsidR="0090758C" w:rsidRPr="0090758C" w:rsidRDefault="0090758C" w:rsidP="0090758C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">За наявності сертифікату (свідоцтва, програми тощо) про проходження онлайн-курсу, тренінгу, вебінару, курсу підвищення кваліфікації та ін. з тематики (однієї з тем, змістового модуля) навчальної дисципліни залежно від кількості прослуханих годин (здобутих кредитів) здобувачу може бути нараховано до 40 балів. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">За наявності сертифікату (свідоцтва, програми тощо) про проходження онлайн-курсу, тренінгу, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>вебінару</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">, курсу підвищення кваліфікації та ін. з тематики (однієї з тем, змістового модуля) навчальної дисципліни залежно від кількості прослуханих годин (здобутих кредитів) здобувачу може бути нараховано до 40 балів. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:i/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Дотичність тематики, відповідність досягнутих результатів навчання та кількість додаткових балів визначається викладачем. Документи, що підтверджують участь здобувача у відповідних заходах, мають бути подані викладачу до початку сесії.</w:t>
+        <w:t>Дотичність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тематики, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>відповідність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>досягнутих</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>результатів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>навчання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>кількість</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>додаткових</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>балів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>визначається</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>викладачем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Документи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>що</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>підтверджують</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> участь </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>здобувача</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>відповідних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заходах, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мають</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бути </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подані</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>викладачу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>до початку</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сесії</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58274AF0" w14:textId="77777777" w:rsidR="0090758C" w:rsidRPr="0090758C" w:rsidRDefault="0090758C" w:rsidP="0090758C">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7672CF92" w14:textId="77777777" w:rsidR="0090758C" w:rsidRPr="0090758C" w:rsidRDefault="0090758C" w:rsidP="0090758C">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Додаткова інформація</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D9213F1" w14:textId="77777777" w:rsidR="0090758C" w:rsidRPr="0090758C" w:rsidRDefault="0090758C" w:rsidP="0090758C">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ГРАФІК ОСВІТНЬОГО ПРОЦЕСУ 2025-2026 н. р. </w:t>
       </w:r>
       <w:r w:rsidRPr="0090758C">
-        <w:t>доступний за адресою: https://sites.znu.edu.ua/navchalnyj_viddil/1635.ukr.html</w:t>
+        <w:t xml:space="preserve">доступний за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:t>адресою</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:t>: https://sites.znu.edu.ua/navchalnyj_viddil/1635.ukr.html</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5813E0C9" w14:textId="77777777" w:rsidR="0090758C" w:rsidRPr="0090758C" w:rsidRDefault="0090758C" w:rsidP="0090758C">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DA36FDD" w14:textId="77777777" w:rsidR="0090758C" w:rsidRPr="0090758C" w:rsidRDefault="0090758C" w:rsidP="0090758C">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">НАВЧАЛЬНИЙ ПРОЦЕС ТА ЗАБЕЗПЕЧЕННЯ ЯКОСТІ ОСВІТИ. </w:t>
       </w:r>
       <w:r w:rsidRPr="0090758C">
         <w:t>Перевірка набутих студентами знань, навичок та вмінь (атестації, заліки, іспити та інші форми контролю) є невід’ємною складовою системи забезпечення якості освіти і проводиться відповідно до Положення про організацію та методику проведення поточного та підсумкового семестрового контролю навчання студентів ЗНУ: https://cutt.ly/YrAX6zCD</w:t>
       </w:r>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
@@ -21626,51 +35951,59 @@
         </w:rPr>
         <w:t>Банах Віктор Аркадійович</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F13D0F5" w14:textId="77777777" w:rsidR="0090758C" w:rsidRPr="0090758C" w:rsidRDefault="0090758C" w:rsidP="0090758C">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0090758C">
         <w:t>Електронна адреса: </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="0090758C">
           <w:rPr>
             <w:rStyle w:val="a7"/>
           </w:rPr>
           <w:t>v_banakh@znu.edu.ua</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="06440E1D" w14:textId="77777777" w:rsidR="0090758C" w:rsidRPr="0090758C" w:rsidRDefault="0090758C" w:rsidP="0090758C">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0090758C">
-        <w:t>Гаряча лінія: тел. </w:t>
+        <w:t xml:space="preserve">Гаряча лінія: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:t>тел</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:t>. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="0090758C">
         <w:t xml:space="preserve"> (061) 227-12-76, факс 227-12-88</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BDE3078" w14:textId="77777777" w:rsidR="0090758C" w:rsidRPr="0090758C" w:rsidRDefault="0090758C" w:rsidP="0090758C">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15F665CE" w14:textId="77777777" w:rsidR="0090758C" w:rsidRPr="0090758C" w:rsidRDefault="0090758C" w:rsidP="0090758C">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">РІВНІ МОЖЛИВОСТІ ТА ІНКЛЮЗИВНЕ ОСВІТНЄ СЕРЕДОВИЩЕ. </w:t>
       </w:r>
       <w:r w:rsidRPr="0090758C">
         <w:t xml:space="preserve">Центральні входи усіх навчальних корпусів ЗНУ обладнані пандусами для забезпечення доступу осіб з інвалідністю та інших маломобільних груп населення. Допомога для здійснення входу у разі потреби надається черговими охоронцями навчальних корпусів. Якщо вам потрібна спеціалізована допомога, будь ласка, зателефонуйте (061) 228-75-11 (начальник охорони).  Порядок супроводу (надання допомоги) осіб з інвалідністю та інших маломобільних груп населення у ЗНУ: </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
@@ -21764,74 +36097,106 @@
       <w:r w:rsidR="00EB4073" w:rsidRPr="00EB4073">
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:t>Електронного</w:t>
       </w:r>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАБЕЗПЕЧЕННЯ НАВЧАННЯ (MOODLE): </w:t>
       </w:r>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>https://moodle.znu.edu.ua</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20FE5F97" w14:textId="77777777" w:rsidR="0090758C" w:rsidRPr="0090758C" w:rsidRDefault="0090758C" w:rsidP="0090758C">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0090758C">
-        <w:t xml:space="preserve">Якщо забули пароль/логін, направте листа з темою «Забув пароль/логін» за адресою: </w:t>
+        <w:t xml:space="preserve">Якщо забули пароль/логін, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:t>направте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:t xml:space="preserve"> листа з темою «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:t>Забув</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:t xml:space="preserve"> пароль/логін» за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:t>адресою</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>moodle.znu@znu.edu.ua.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59A5EF9B" w14:textId="77777777" w:rsidR="0090758C" w:rsidRPr="0090758C" w:rsidRDefault="0090758C" w:rsidP="0090758C">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0090758C">
         <w:t>У листі вкажіть: прізвище, ім'я, по-батькові українською мовою; шифр групи; електронну адресу.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE5FFA6" w14:textId="77777777" w:rsidR="0090758C" w:rsidRPr="0090758C" w:rsidRDefault="0090758C" w:rsidP="0090758C">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0090758C">
-        <w:t xml:space="preserve">Якщо ви вказували електронну адресу в профілі системи Moodle ЗНУ, то використовуйте посилання для відновлення паролю </w:t>
+        <w:t xml:space="preserve">Якщо ви вказували електронну адресу в профілі системи </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:t>Moodle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0090758C">
+        <w:t xml:space="preserve"> ЗНУ, то використовуйте посилання для відновлення паролю </w:t>
       </w:r>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>https://moodle.znu.edu.ua/mod/page/view.php?id=133015</w:t>
       </w:r>
       <w:r w:rsidRPr="0090758C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B8D6431" w14:textId="77777777" w:rsidR="0090758C" w:rsidRPr="0090758C" w:rsidRDefault="0090758C" w:rsidP="0090758C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Центр інтенсивного вивчення іноземних мов</w:t>
       </w:r>
       <w:r w:rsidRPr="0090758C">
@@ -21886,140 +36251,140 @@
       <w:r w:rsidRPr="0090758C">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>http://sites.znu.edu.ua/confucius</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38396862" w14:textId="77777777" w:rsidR="0090758C" w:rsidRPr="0090758C" w:rsidRDefault="0090758C" w:rsidP="0090758C">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0090758C" w:rsidRPr="0090758C" w:rsidSect="00081698">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="566" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31CDB727" w14:textId="77777777" w:rsidR="00405B92" w:rsidRDefault="00405B92" w:rsidP="00E64DFA">
+    <w:p w14:paraId="3217370E" w14:textId="77777777" w:rsidR="00E71315" w:rsidRDefault="00E71315" w:rsidP="00E64DFA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="382EB691" w14:textId="77777777" w:rsidR="00405B92" w:rsidRDefault="00405B92" w:rsidP="00E64DFA">
+    <w:p w14:paraId="258B0F5D" w14:textId="77777777" w:rsidR="00E71315" w:rsidRDefault="00E71315" w:rsidP="00E64DFA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AdonisC">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000203" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33895553" w14:textId="77777777" w:rsidR="00405B92" w:rsidRDefault="00405B92" w:rsidP="00E64DFA">
+    <w:p w14:paraId="4042554B" w14:textId="77777777" w:rsidR="00E71315" w:rsidRDefault="00E71315" w:rsidP="00E64DFA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7682E9D6" w14:textId="77777777" w:rsidR="00405B92" w:rsidRDefault="00405B92" w:rsidP="00E64DFA">
+    <w:p w14:paraId="5D583DF0" w14:textId="77777777" w:rsidR="00E71315" w:rsidRDefault="00E71315" w:rsidP="00E64DFA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3AFD9101" w14:textId="77777777" w:rsidR="00003C80" w:rsidRPr="00E64DFA" w:rsidRDefault="00003C80" w:rsidP="00E64DFA">
     <w:pPr>
       <w:pStyle w:val="ad"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E64DFA">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
       </w:rPr>
       <w:drawing>
@@ -22070,72 +36435,114 @@
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00E64DFA">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>ЗАПОРІЗЬКИЙ НАЦІОНАЛЬНИЙ УНІВЕРСИТЕТ</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2CB09F7E" w14:textId="77777777" w:rsidR="00003C80" w:rsidRPr="00E64DFA" w:rsidRDefault="00003C80" w:rsidP="00E64DFA">
     <w:pPr>
       <w:pStyle w:val="ad"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00E64DFA">
       <w:rPr>
         <w:b/>
       </w:rPr>
-      <w:t>Силабус навчальної дисципліни</w:t>
+      <w:t>Силабус</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00E64DFA">
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> навчальної дисципліни</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0EE36D3B" w14:textId="6DFF5AB5" w:rsidR="00003C80" w:rsidRPr="00522D82" w:rsidRDefault="00522D82" w:rsidP="00E64DFA">
     <w:pPr>
       <w:pStyle w:val="ad"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
-      <w:t>Штучний інтелект в осв</w:t>
+      <w:t>Штучний</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:t>інтелект</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> в </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:t>осв</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>іті</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07672F82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C73278E8"/>
     <w:lvl w:ilvl="0" w:tplc="2000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -22551,50 +36958,228 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4975" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5695" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6415" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="333770BF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FEEC3D7E"/>
+    <w:lvl w:ilvl="0" w:tplc="2000000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2000000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2000000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33AD3505"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="59EAD328"/>
+    <w:lvl w:ilvl="0" w:tplc="2000000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2000000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2000000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B457626"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29C608D6"/>
     <w:lvl w:ilvl="0" w:tplc="551A23DC">
       <w:start w:val="2023"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="920" w:hanging="560"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -22640,51 +37225,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C072024"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ACFE20F4"/>
+    <w:lvl w:ilvl="0" w:tplc="2000000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2000000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2000000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CFA7159"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E84DC76"/>
     <w:lvl w:ilvl="0" w:tplc="2EC4A2BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -22730,51 +37404,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EB27BA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="577E08B2"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -22819,51 +37493,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43152FD3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C7EC606E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47CB6E51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="577E08B2"/>
     <w:lvl w:ilvl="0" w:tplc="2000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
@@ -22908,51 +37731,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="513119F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4DEEFECE"/>
     <w:lvl w:ilvl="0" w:tplc="2E9C8816">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -22999,51 +37822,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="570111C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="85D24B34"/>
     <w:lvl w:ilvl="0" w:tplc="1A5EDCDC">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23112,51 +37935,140 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A8559DC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F7E0E7E2"/>
+    <w:lvl w:ilvl="0" w:tplc="2000000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2000000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2000000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5ADA2858"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C4186C36"/>
     <w:lvl w:ilvl="0" w:tplc="9AE82302">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -23202,51 +38114,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="661C0909"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A13E589A"/>
     <w:lvl w:ilvl="0" w:tplc="2000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
@@ -23291,51 +38203,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6849778D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="744AC452"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23440,51 +38352,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69D5557C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DAF6C1A8"/>
     <w:lvl w:ilvl="0" w:tplc="D088A0AE">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1015" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1735" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -23529,51 +38441,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5335" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6055" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6775" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C222FEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B2600A2"/>
     <w:lvl w:ilvl="0" w:tplc="844269AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3338" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -23618,51 +38530,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E2B31FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ADE25964"/>
     <w:lvl w:ilvl="0" w:tplc="2000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
@@ -23707,51 +38619,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E3A5477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3762FBF4"/>
     <w:lvl w:ilvl="0" w:tplc="2000000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
@@ -23800,338 +38712,378 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1818110789">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1629580833">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1326476229">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1557351269">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1911187846">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2126266225">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1496919159">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="9335067">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1793864265">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1557351269">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="10" w16cid:durableId="266889023">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1283657797">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="666372251">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1355570436">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1985892155">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="725027684">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2054848104">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1783331853">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1295213933">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2027294141">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="165101104">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1703899688">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="624968124">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="349962932">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00516F43"/>
     <w:rsid w:val="00003C80"/>
     <w:rsid w:val="00010392"/>
     <w:rsid w:val="0005106E"/>
     <w:rsid w:val="00064EBF"/>
     <w:rsid w:val="00072016"/>
     <w:rsid w:val="00072BF6"/>
     <w:rsid w:val="00073CE0"/>
     <w:rsid w:val="00080365"/>
     <w:rsid w:val="00081698"/>
     <w:rsid w:val="00085EF4"/>
     <w:rsid w:val="000B74A7"/>
     <w:rsid w:val="000C5D6A"/>
     <w:rsid w:val="000E5B6D"/>
     <w:rsid w:val="000F7A10"/>
+    <w:rsid w:val="00115F73"/>
     <w:rsid w:val="00125B24"/>
     <w:rsid w:val="00142F8D"/>
     <w:rsid w:val="00162F00"/>
     <w:rsid w:val="00163305"/>
     <w:rsid w:val="00175664"/>
+    <w:rsid w:val="0018357F"/>
     <w:rsid w:val="00186F03"/>
+    <w:rsid w:val="00187EE1"/>
     <w:rsid w:val="001B16F0"/>
     <w:rsid w:val="00212333"/>
     <w:rsid w:val="00220700"/>
     <w:rsid w:val="00251581"/>
     <w:rsid w:val="00256ABB"/>
     <w:rsid w:val="00262B4A"/>
     <w:rsid w:val="0029010A"/>
     <w:rsid w:val="002A613B"/>
     <w:rsid w:val="002B26A2"/>
     <w:rsid w:val="002D6877"/>
     <w:rsid w:val="002E4DF3"/>
     <w:rsid w:val="00301314"/>
+    <w:rsid w:val="00302E04"/>
     <w:rsid w:val="00311AD4"/>
     <w:rsid w:val="00317BF5"/>
     <w:rsid w:val="00325663"/>
     <w:rsid w:val="0035282D"/>
     <w:rsid w:val="00373851"/>
     <w:rsid w:val="00383BD6"/>
     <w:rsid w:val="003861A6"/>
     <w:rsid w:val="00390BF5"/>
     <w:rsid w:val="003E1AF6"/>
     <w:rsid w:val="003F0DDE"/>
     <w:rsid w:val="003F10CB"/>
     <w:rsid w:val="003F6DA4"/>
     <w:rsid w:val="00402A46"/>
     <w:rsid w:val="00405B92"/>
     <w:rsid w:val="0043480E"/>
+    <w:rsid w:val="00443195"/>
     <w:rsid w:val="004514C8"/>
     <w:rsid w:val="004524A0"/>
     <w:rsid w:val="00461B9F"/>
+    <w:rsid w:val="00473772"/>
     <w:rsid w:val="004A2125"/>
     <w:rsid w:val="004C011D"/>
     <w:rsid w:val="004C1C45"/>
     <w:rsid w:val="004D5652"/>
     <w:rsid w:val="004D5F71"/>
     <w:rsid w:val="004D6DE5"/>
     <w:rsid w:val="004E14C9"/>
     <w:rsid w:val="004E1B32"/>
     <w:rsid w:val="004F114C"/>
     <w:rsid w:val="004F2F9C"/>
     <w:rsid w:val="004F6FB2"/>
     <w:rsid w:val="004F78DD"/>
     <w:rsid w:val="005052C6"/>
+    <w:rsid w:val="0051085A"/>
     <w:rsid w:val="00513A56"/>
     <w:rsid w:val="00516F43"/>
     <w:rsid w:val="00521799"/>
     <w:rsid w:val="00522D82"/>
     <w:rsid w:val="005269C9"/>
     <w:rsid w:val="005273F4"/>
     <w:rsid w:val="005560A3"/>
     <w:rsid w:val="00561BF9"/>
     <w:rsid w:val="005621CE"/>
     <w:rsid w:val="00564F7F"/>
     <w:rsid w:val="005663F4"/>
+    <w:rsid w:val="00575F39"/>
     <w:rsid w:val="00582CC9"/>
     <w:rsid w:val="005A28FD"/>
     <w:rsid w:val="005C070A"/>
     <w:rsid w:val="005C43D6"/>
     <w:rsid w:val="005D5233"/>
     <w:rsid w:val="005D793F"/>
     <w:rsid w:val="005F4EB1"/>
     <w:rsid w:val="0060145F"/>
+    <w:rsid w:val="00621C7A"/>
     <w:rsid w:val="00625162"/>
     <w:rsid w:val="006324F6"/>
     <w:rsid w:val="00647153"/>
     <w:rsid w:val="00660EBE"/>
     <w:rsid w:val="006A0875"/>
     <w:rsid w:val="006A5F45"/>
+    <w:rsid w:val="006E6497"/>
+    <w:rsid w:val="0073421A"/>
     <w:rsid w:val="00761A34"/>
     <w:rsid w:val="00784300"/>
+    <w:rsid w:val="007A2CCD"/>
     <w:rsid w:val="007B7182"/>
     <w:rsid w:val="007E0371"/>
     <w:rsid w:val="007E352D"/>
     <w:rsid w:val="007E5B2B"/>
     <w:rsid w:val="007F444F"/>
     <w:rsid w:val="007F5DDE"/>
     <w:rsid w:val="00812F28"/>
     <w:rsid w:val="00826F4A"/>
     <w:rsid w:val="00830D83"/>
     <w:rsid w:val="0083265E"/>
     <w:rsid w:val="00835365"/>
     <w:rsid w:val="00853035"/>
     <w:rsid w:val="00857052"/>
     <w:rsid w:val="00862F64"/>
     <w:rsid w:val="00875A47"/>
+    <w:rsid w:val="00880816"/>
     <w:rsid w:val="00880920"/>
     <w:rsid w:val="008816E3"/>
     <w:rsid w:val="00883B41"/>
     <w:rsid w:val="00884598"/>
     <w:rsid w:val="00895493"/>
     <w:rsid w:val="008A46FA"/>
+    <w:rsid w:val="008B54AA"/>
     <w:rsid w:val="008C04C0"/>
     <w:rsid w:val="008C7769"/>
     <w:rsid w:val="008C794E"/>
     <w:rsid w:val="008D0F62"/>
+    <w:rsid w:val="008D2C67"/>
     <w:rsid w:val="008F442C"/>
     <w:rsid w:val="0090395C"/>
     <w:rsid w:val="0090758C"/>
     <w:rsid w:val="009161B4"/>
     <w:rsid w:val="009164D1"/>
     <w:rsid w:val="00922071"/>
     <w:rsid w:val="00924317"/>
     <w:rsid w:val="009401FE"/>
     <w:rsid w:val="00953351"/>
     <w:rsid w:val="00956F42"/>
     <w:rsid w:val="009757FC"/>
     <w:rsid w:val="009808CA"/>
     <w:rsid w:val="00983EA7"/>
     <w:rsid w:val="009851B1"/>
     <w:rsid w:val="009966BA"/>
     <w:rsid w:val="009B563C"/>
     <w:rsid w:val="009B6206"/>
     <w:rsid w:val="009B692B"/>
     <w:rsid w:val="009B777A"/>
+    <w:rsid w:val="009B7FFE"/>
     <w:rsid w:val="009D02D3"/>
     <w:rsid w:val="009D217C"/>
     <w:rsid w:val="009E663E"/>
+    <w:rsid w:val="009F542C"/>
     <w:rsid w:val="009F6B16"/>
     <w:rsid w:val="00A13DE8"/>
     <w:rsid w:val="00A14EC2"/>
     <w:rsid w:val="00A273EF"/>
     <w:rsid w:val="00A35FD3"/>
     <w:rsid w:val="00A83090"/>
     <w:rsid w:val="00A86E75"/>
     <w:rsid w:val="00AA0865"/>
     <w:rsid w:val="00AA6040"/>
     <w:rsid w:val="00AB5B62"/>
     <w:rsid w:val="00AE1C1F"/>
     <w:rsid w:val="00AE37F6"/>
     <w:rsid w:val="00AF1B96"/>
     <w:rsid w:val="00B34DFC"/>
     <w:rsid w:val="00B34E2A"/>
     <w:rsid w:val="00B41876"/>
     <w:rsid w:val="00B42400"/>
     <w:rsid w:val="00B61204"/>
     <w:rsid w:val="00B93C34"/>
     <w:rsid w:val="00BA668D"/>
     <w:rsid w:val="00BC421E"/>
     <w:rsid w:val="00BD3844"/>
     <w:rsid w:val="00BD7D99"/>
+    <w:rsid w:val="00C0532E"/>
     <w:rsid w:val="00C25C8A"/>
     <w:rsid w:val="00C445CC"/>
     <w:rsid w:val="00C52F7F"/>
     <w:rsid w:val="00C62B54"/>
     <w:rsid w:val="00C90D02"/>
     <w:rsid w:val="00CB6DAE"/>
     <w:rsid w:val="00CD2EFA"/>
     <w:rsid w:val="00CE5FE1"/>
     <w:rsid w:val="00CE7EB6"/>
     <w:rsid w:val="00CF10DA"/>
     <w:rsid w:val="00D05E63"/>
     <w:rsid w:val="00D0669D"/>
     <w:rsid w:val="00D12D1D"/>
     <w:rsid w:val="00D14EE4"/>
     <w:rsid w:val="00D1545D"/>
     <w:rsid w:val="00D3139D"/>
     <w:rsid w:val="00D52044"/>
     <w:rsid w:val="00D75293"/>
     <w:rsid w:val="00D7693A"/>
     <w:rsid w:val="00D77BCC"/>
     <w:rsid w:val="00DA6C52"/>
     <w:rsid w:val="00DE1A4C"/>
+    <w:rsid w:val="00DE292E"/>
     <w:rsid w:val="00DE7345"/>
     <w:rsid w:val="00DF4FE3"/>
     <w:rsid w:val="00E0323A"/>
     <w:rsid w:val="00E12D80"/>
     <w:rsid w:val="00E15531"/>
     <w:rsid w:val="00E21ED6"/>
     <w:rsid w:val="00E2734A"/>
     <w:rsid w:val="00E3525D"/>
     <w:rsid w:val="00E44896"/>
     <w:rsid w:val="00E54F0E"/>
     <w:rsid w:val="00E6016B"/>
     <w:rsid w:val="00E64DFA"/>
+    <w:rsid w:val="00E71315"/>
+    <w:rsid w:val="00E72A53"/>
     <w:rsid w:val="00EB4073"/>
     <w:rsid w:val="00EC574C"/>
     <w:rsid w:val="00EF199B"/>
     <w:rsid w:val="00F00D4B"/>
     <w:rsid w:val="00F25A41"/>
     <w:rsid w:val="00F359E4"/>
+    <w:rsid w:val="00F37C39"/>
     <w:rsid w:val="00F43A25"/>
     <w:rsid w:val="00F61E1A"/>
     <w:rsid w:val="00F65CAB"/>
     <w:rsid w:val="00F8281E"/>
     <w:rsid w:val="00F8761D"/>
     <w:rsid w:val="00F92DFE"/>
     <w:rsid w:val="00FA4FA6"/>
+    <w:rsid w:val="00FB6595"/>
     <w:rsid w:val="00FB6753"/>
     <w:rsid w:val="00FF1449"/>
+    <w:rsid w:val="00FF20A5"/>
     <w:rsid w:val="00FF67B3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -25507,70 +40459,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66EEA6C9-559A-4492-BA71-D139EF9AAE20}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>37494</Characters>
+  <Pages>19</Pages>
+  <Words>6861</Words>
+  <Characters>39111</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>312</Lines>
-  <Paragraphs>87</Paragraphs>
+  <Lines>325</Lines>
+  <Paragraphs>91</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>43984</CharactersWithSpaces>
+  <CharactersWithSpaces>45881</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Yuliia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>