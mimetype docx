--- v0 (2026-03-23)
+++ v1 (2026-05-08)
@@ -1,1181 +1,5190 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="442AF6E2" w14:textId="31F55643" w:rsidR="004149DD" w:rsidRDefault="00D43D3D">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="56214EB3" w14:textId="77777777" w:rsidR="004D64A6" w:rsidRDefault="004D64A6" w:rsidP="004D64A6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Орієнтовна схема лекції</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D50A48" w14:textId="4F419E75" w:rsidR="004D64A6" w:rsidRDefault="004D64A6" w:rsidP="004D64A6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Тема:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Специфіка публічного виступу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6730F5F6" w14:textId="77777777" w:rsidR="004D64A6" w:rsidRPr="004D64A6" w:rsidRDefault="004D64A6" w:rsidP="004D64A6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="700"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Композиція ораторської промови й підходи до її структурування: теорія висунення, теорія розташування аргументів, теорія елементів. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C58D175" w14:textId="77777777" w:rsidR="004D64A6" w:rsidRPr="004D64A6" w:rsidRDefault="004D64A6" w:rsidP="004D64A6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="700"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Класична (антична)система публічної промови </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>vs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сучасні публічні промови.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF6D0F8" w14:textId="77777777" w:rsidR="004D64A6" w:rsidRDefault="004D64A6" w:rsidP="004D64A6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="700"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Риторичний практикум.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5889BA98" w14:textId="09BB8866" w:rsidR="004D64A6" w:rsidRDefault="004D64A6" w:rsidP="004D64A6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="700"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Рекомендована література</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="311A2EFB" w14:textId="1875B42A" w:rsidR="004D64A6" w:rsidRDefault="004D64A6" w:rsidP="004D64A6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Основна:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436FDB23" w14:textId="2540770C" w:rsidR="004D64A6" w:rsidRPr="004D64A6" w:rsidRDefault="004D64A6" w:rsidP="004D64A6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Абрамович С.Д. Риторика і гомілетика. Чернівц</w:t>
+      </w:r>
+      <w:r w:rsidR="00985EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Олді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2020. 123 с. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353696C5" w14:textId="77777777" w:rsidR="004D64A6" w:rsidRPr="004D64A6" w:rsidRDefault="004D64A6" w:rsidP="004D64A6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Абрамович С.Д., Гураль М.И., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Чикарькова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> М.Ю. Риторика. Ч.1. Історія розвитку риторики. Чернівці : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Олді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, 2018. 716 с.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A42E13B" w14:textId="77777777" w:rsidR="004D64A6" w:rsidRPr="004D64A6" w:rsidRDefault="004D64A6" w:rsidP="004D64A6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Мацько Л. І. Риторика : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Навч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>посіб</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Київ : Вища </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>., 2006. 311 с.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C749DC" w14:textId="77777777" w:rsidR="004D64A6" w:rsidRPr="004D64A6" w:rsidRDefault="004D64A6" w:rsidP="004D64A6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Онуфрієнко Г. С. Риторика : [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>навч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>посіб</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.]. Київ : Центр учбової літератури, 2008. 592 с.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420AA5E0" w14:textId="768D74F0" w:rsidR="004D64A6" w:rsidRDefault="004D64A6" w:rsidP="004D64A6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Сагач</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Г.М. Риторика. Київ : Вища школа, 2021. 215 с. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BCC188B" w14:textId="337AD292" w:rsidR="004D64A6" w:rsidRDefault="004D64A6" w:rsidP="004D64A6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Додаткова:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E6A551" w14:textId="77777777" w:rsidR="004D64A6" w:rsidRPr="004D64A6" w:rsidRDefault="004D64A6" w:rsidP="004D64A6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Андерсон К. Успішні виступи на TED. Рецепти найкращих спікерів. Київ : Наш Формат; 2016. 256 с.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15610EDD" w14:textId="77777777" w:rsidR="004D64A6" w:rsidRPr="004D64A6" w:rsidRDefault="004D64A6" w:rsidP="004D64A6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Голуб Н. Б. Риторика у вищій школі: монографія. Черкаси: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>БрамаУкраїна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>, 2008.  400 c.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4783E045" w14:textId="77777777" w:rsidR="004D64A6" w:rsidRPr="004D64A6" w:rsidRDefault="004D64A6" w:rsidP="004D64A6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>Зінссер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В. Як писати добре. Класичний посібник зі створення нехудожніх текстів. Київ : Наш Формат, 2022.  288 с.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="293F8272" w14:textId="77777777" w:rsidR="004D64A6" w:rsidRPr="004D64A6" w:rsidRDefault="004D64A6" w:rsidP="004D64A6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>Лівін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> М. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>Сторітелінг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для очей вух і серця.  Київ : Наш Формат, 2020.184 с.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047C1EEB" w14:textId="77777777" w:rsidR="004D64A6" w:rsidRPr="004D64A6" w:rsidRDefault="004D64A6" w:rsidP="004D64A6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Флемінг К. Говорити легко та невимушено. Як стати приємним співрозмовником. Книжковий клуб «Клуб Сімейного Дозвілля», 2020.  202 с.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28BAC622" w14:textId="77777777" w:rsidR="004D64A6" w:rsidRPr="004D64A6" w:rsidRDefault="004D64A6" w:rsidP="004D64A6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>Чалдіні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Р. Психологія впливу. Книжковий клуб «Клуб Сімейного Дозвілля», 2020. 752 с.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324495E4" w14:textId="4F129C8D" w:rsidR="004D64A6" w:rsidRPr="004D64A6" w:rsidRDefault="004D64A6" w:rsidP="004D64A6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>Gallo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>Talk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>Like</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TED. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>Public</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>Speaking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>Secrets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>World’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>Top</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>Minds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>Pan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>MacMillan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 288 p.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A7D118" w14:textId="180C9ED3" w:rsidR="004D64A6" w:rsidRPr="004D64A6" w:rsidRDefault="004D64A6" w:rsidP="004D64A6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>Інформаційні ресурси</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F0D4A47" w14:textId="77777777" w:rsidR="004D64A6" w:rsidRPr="004D64A6" w:rsidRDefault="004D64A6" w:rsidP="004D64A6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Мацько Л. І. Риторика : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>Навч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>посіб</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Київ : Вища </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>шк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>., 2006. 311 с.  URL: https://org2.knuba.edu.ua/pluginfile.php/38856/mod_resource/content/2/Риторика%20Посібник%20Мацько.pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE7675A" w14:textId="77777777" w:rsidR="004D64A6" w:rsidRPr="004D64A6" w:rsidRDefault="004D64A6" w:rsidP="004D64A6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Онуфрієнко Г. С. Риторика : [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>навч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>посіб</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>.]. Київ : Центр учбової літератури, 2008. 592 с. URL: http://194.44.152.155/elib/local/sk/sk724974.pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09ECE962" w14:textId="1774AE35" w:rsidR="004D64A6" w:rsidRPr="004D64A6" w:rsidRDefault="004D64A6" w:rsidP="004D64A6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t>Сагач</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D64A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Г.М. Риторика. Київ : Вища школа, 2021. 215 с. URL: https://chtyvo.org.ua/authors/Sahach_Halyna/Rytoryka</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4372061F" w14:textId="270997D2" w:rsidR="0024439E" w:rsidRPr="0024439E" w:rsidRDefault="0024439E" w:rsidP="0024439E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0024439E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024439E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Композиція ораторської промови й підходи до її структурування: </w:t>
+      </w:r>
+      <w:r w:rsidR="00255AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">методи й теорії </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441C3445" w14:textId="2B68F191" w:rsidR="00F2016B" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="00224A39">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...72 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2016B" w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Найкращий оратор той, який своїм словом і повчає слухачів, і дає можливість отримати насолоду, і сильно вражає</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2016B" w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Цицерон).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BE44F8" w14:textId="77777777" w:rsidR="00F2016B" w:rsidRPr="00224A39" w:rsidRDefault="00F2016B" w:rsidP="00852340">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Здавна люди, які володіли мистецтвом красномовства (оратори, трибуни), відігравали важливу роль у суспільному житті. У сучасному соціумі успішні люди не байдужі до того, про що вони говорять і як вони це роблять. Обізнаній в ораторському мистецтві людині значно легше переконати своїх співрозмовників, тому саме така особистість більш конкурентоспроможна на ринку праці й швидше досягає успіху. Професії та види діяльності, тісно пов'язані з риторикою, — дипломат, журналіст, учитель, викладач, психолог, управлінець, спікер, парламентар, маркетолог, продюсер, актор, блогер тощо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6968BFA6" w14:textId="3149F15D" w:rsidR="00F2016B" w:rsidRPr="00224A39" w:rsidRDefault="00F2016B" w:rsidP="00852340">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мовленнєва ситуація. Елементи мовленнєвої ситуації (мовець (адресат),  слухач (аудиторія),  предмет мовлення</w:t>
+      </w:r>
+      <w:r w:rsidR="004D5711">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728D302C" w14:textId="77777777" w:rsidR="00F2016B" w:rsidRPr="00224A39" w:rsidRDefault="00F2016B" w:rsidP="00852340">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>До мистецтва переконання людям доводиться звертатися  в різних ситуаціях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7E0544" w14:textId="77777777" w:rsidR="00F2016B" w:rsidRPr="00224A39" w:rsidRDefault="00F2016B" w:rsidP="00852340">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Приклад:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569CD027" w14:textId="77777777" w:rsidR="00F2016B" w:rsidRPr="00224A39" w:rsidRDefault="00F2016B" w:rsidP="00852340">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ви самостійно готуєтесь до конкурсу читців художньої літератури  й працюєте над монологом одного з героїв твору. Це немовленнєва ситуація. У певний момент вам потрібна порада когось із друзів чи наставників.  Їх зауваження, обговорення інтонаційних нюансів, навіть суперечка щодо жестів і міміки створюють мовленнєву ситуацію. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58EA48D3" w14:textId="77777777" w:rsidR="00F2016B" w:rsidRPr="00224A39" w:rsidRDefault="00F2016B" w:rsidP="00852340">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Отже, мовленнєва ситуація — це обставини, що спонукають до мовлення. До поняття «мовленнєва ситуація», крім обставин, належать ще й стосунки між співрозмовниками (дружні, робочі, ворожі, нейтральні); їхні наміри; власне спілкування, під час якого можуть виникнути нові теми для говоріння.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF8ACA2" w14:textId="77777777" w:rsidR="00F2016B" w:rsidRPr="00224A39" w:rsidRDefault="00F2016B" w:rsidP="00852340">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Спілкування можливе за наявності адресанта (мовця), адресата (аудиторії), мети й теми (предмета) мовленнєвої діяльності. Важливі також умови успішного спілкування.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42189817" w14:textId="352C9F0F" w:rsidR="00F2016B" w:rsidRPr="00224A39" w:rsidRDefault="00F2016B" w:rsidP="00852340">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Адресат  — людина, до якої звернена мова. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448F8EE9" w14:textId="77777777" w:rsidR="00F2016B" w:rsidRPr="00224A39" w:rsidRDefault="00F2016B" w:rsidP="00852340">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Адресант  — ініціатор діалогу, він задає тон розмови, визначає темп і тематику спілкування.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D06A95E" w14:textId="42FBA6F8" w:rsidR="00F2016B" w:rsidRPr="00224A39" w:rsidRDefault="00F2016B" w:rsidP="00852340">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Схематично формулу мовленнєвої діяльності можна зобразити так: хто — кому — чому — про що — де — коли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480EDA95" w14:textId="61EC47AA" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="00852340">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Композиція промови</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> в теорії ораторського мистецтва – це побудова виступу, зіставлення його окремих частин і відношення кожної частини до всього виступу як до окремого цілого. Якщо відношення частин виступу порушується, то ефективність виступу зни</w:t>
+      </w:r>
+      <w:r w:rsidR="004D5711">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ж</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ується, а інколи </w:t>
+      </w:r>
+      <w:r w:rsidR="00566AC2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>водиться до нуля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE466B5" w14:textId="779512E8" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="00224A39">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вступ і </w:t>
+      </w:r>
+      <w:r w:rsidR="004D5711">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>висновки</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D5711">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>є</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обрамлення</w:t>
+      </w:r>
+      <w:r w:rsidR="004D5711">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> промови. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61453320" w14:textId="77777777" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="00852340">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В ораторській промові роль вступу значно підвищується. Крім введення у зміст, він несе значне психологічне навантаження. Можна сміливо стверджувати, що значна частка успіху оратора визначається вдалим вступом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C738C1" w14:textId="77777777" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="00852340">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">У вступі оратор прагне досягти наступних цілей: викликати </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>зацікавленність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у аудиторії і оволодіти її увагою; встановити контакт з аудиторією і завоювати її довіру; підготувати сприятливий психологічний </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>грунт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для сприйняття промови, повідомити план промови.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D90DB2" w14:textId="0913FFB0" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="00852340">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Важливим засобом привертання уваги є </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
           <w:i/>
-          <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>звернення. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Форма звернення залежить від обставин, складу аудиторії і виду виступу. Як же потрібно скласти </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">вступ, щоб привернути і зосередити якнайбільше уваги слухачів? З усіх можливих рекомендацій </w:t>
+      </w:r>
+      <w:r w:rsidR="00852340">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>виокремлюємо для себе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> найбільш загальну: не починати промову з трафаретних виразів і фраз, прагнути до максимальної новизни, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>неочікуваності</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, свого роду інтриги. Перші слова повинні бути </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>прості.доступні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, зрозумілі та цікаві, щоб зачепити увагу. Цих зачіпок-вступів є багато: випадок з життя, якийсь парадокс, неочікуване питання</w:t>
+      </w:r>
+      <w:r w:rsidR="00852340">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EF2761" w14:textId="77777777" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="00852340">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Звичайно вибір того чи іншого вступу залежить від виду публічної промови, складу і стану аудиторії та інших обставин. Тому до однієї і тієї ж промови досвідчений оратор може підготувати декілька вступів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C6732D" w14:textId="177CAAEF" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="003A636A" w:rsidP="003A636A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Д</w:t>
+      </w:r>
+      <w:r w:rsidR="00224A39" w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">еякі з способів досягнення новизни і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00224A39" w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>неочікуваності</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00224A39" w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: апеляція до інтересів аудиторії; прийом парадоксальної ситуації; гумористичне зауваження; постановка проблемного питання; апеляція до події, часу, місця; апеляція до авторитетів, відомих джерел інформації, особи оратора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3D755E" w14:textId="77777777" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="003A636A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Стародавні оратори розрізняли три види вступів: штучний, природний і раптовий. У першому випадку оратор поступово готує слухачів до викладення головної теми промови. У другому - оратор без усякої підготовки підходить до суті справи. У третьому випадку оратор, схвильований якоюсь подією, починає промову раптово, несподівано, розкриваючи перед слухачами свої почуття.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0DD5C5" w14:textId="77777777" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="003A636A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Тривалість вступу визначається низкою факторів: тривалістю усієї промови, настроєм аудиторії і відношенням аудиторії до промови і оратора. Але завжди треба прагнути до максимальної лаконічності вступу. Перші фрази повинні бути короткими, максимально простими і миттєво доходити до свідомості будь-якого слухача.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56CEBBD5" w14:textId="77777777" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="003A636A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Якщо дозволяють обставини, краще починати виступ спокійно, в уповільненому темпі і неголосно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5408CF57" w14:textId="77777777" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="003A636A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Звичайно, крім перерахованих засобів, в арсеналі досвідченого оратора завжди є і свої власні способи і методи "захвату" уваги аудиторії.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71072B32" w14:textId="77777777" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="003A636A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Закінчувати промову потрібно так само рішуче, як і починати. Затягування промови, перевищування регламенту - ознака неграмотності оратора, який не хоче враховувати можливості слухачів. Деякі оратори по декілька разів попереджають про свій намір закінчити промову, але так і не можуть зупинитися. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Така поведінка різко знижує престиж оратора та його виступу. З іншого боку, неприпустимо обривати промову на півслові.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B112143" w14:textId="1CB9FC5D" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="003A636A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подібно до вступу, </w:t>
+      </w:r>
+      <w:r w:rsidR="004D5711">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">висновки </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>повинн</w:t>
+      </w:r>
+      <w:r w:rsidR="004D5711">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бути ретельно розроблен</w:t>
+      </w:r>
+      <w:r w:rsidR="004D5711">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">і </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>раніше, однак повинно звучати природньо, без зайвого пафосу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B35EA2C" w14:textId="77EB971C" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="003A636A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Які ж цілі переслідує оратор в заключній частині промови? Ці цілі в значному ступені залежать від виду виступу і конкретних; обставин, однак загалом їх можна звести до наступного: сумувати</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1522">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E50684">
-[...42 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">повідомлення, закріпити і посилити враження від промови, поставити і перед аудиторією завдання і забезпечити готовність до певних дій, і спонукати </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1522">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>до них аудиторію</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6563DC" w14:textId="2E9B53EB" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="003A636A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Перераховані цілі можуть бути досягнуті різноманітними методами. Назвемо деякі з них: коротке повторення основних проблем і висновків промови; узагальнення повідомленого в промові; постановка завдань; вказівка перспектив; ілюстративна кінцівка (яскравий приклад, цитата і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>т.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1522">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B4F2E0" w14:textId="77777777" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="003A636A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Головна частина</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D629E8" w14:textId="4AC015AA" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="003A636A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В головній частині розкривається тема, вирішуються як</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1522">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>і загальна, так і конкретна ціль виступу: повідомити аудиторії певні відомості; переконати її в чомусь чи спонукати до якихось дій.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D127B67" w14:textId="1ADF902D" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="003A636A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Цих цілей можна досягнути, якщо увагу, що була досягнута у вступі, вдасться зберегти </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1522">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>протягом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> усієї промови, тобто забезпечити стійкість уваги. Стійкість уваги визначається вмілою побудовою головної частини промови, коли оратор ніби веде думку аудиторії за собою. Логічна структура головної частини повинна бути </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1522">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>зрозумілою</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, одне положення витікати з іншого. Враховуючи непостійний характер уваги, відносно тривалу промову спід складати так, щоб кожен її розділ був розрахований не більше ніж на 10-15 хвилин.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3914FB41" w14:textId="6F7AD80A" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="003A636A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Композиція головної частини виступу повинна забезпечити і певну зацікавленість до змісту, коли аудиторія постійно ніби задається питанням "а що ж далі?" або "чому?". Наступні слова оратора дають від</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1522">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">овідь на ці питання, падаючи таким чином на підготовлений </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>грунт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F7C879" w14:textId="77777777" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="003A636A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В залежності від виду виступу, цілі і стану аудиторії можна використовувати в побудові промови цілий ряд методів і насамперед індуктивний, дедуктивний та метод аналогії.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D2BE52" w14:textId="5F44B73C" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="003A636A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Індуктивний </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>метод,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>індукція</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - це рух думки від окремого до загального, рух від знання поодиноких окремих фактів до знання загального правила, до узагальнення. У публічному виступі частіше використовується неповна індукція, коли висновок пода</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1522">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>є</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ться після розгляду не всіх, а лише деяких фактів, що відносяться до певної події чи явища.</w:t>
+      </w:r>
+      <w:r w:rsidR="004D5711">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDC2D14" w14:textId="6A3670C1" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="003A636A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дедуктивний метод.</w:t>
+      </w:r>
+      <w:r w:rsidR="003A636A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дедукція - хід викладення матеріалу в промові, коли від загального йдуть до одиничного, від загальних положень і законів до менш загальних. В ораторському мовленні Дедуктивний метод найчастіше використовується для роз'яснення складних питань в добре підготовленій аудиторії.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59332041" w14:textId="331D5467" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="00224A39">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Досить часто в різних видах виступів використовується ще </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1522">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>од</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ин вид подачі матеріалу - аналогія.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19693D13" w14:textId="5D17145C" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="003A636A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Метод аналогії.</w:t>
+      </w:r>
+      <w:r w:rsidR="003A636A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Буденне розуміння аналогії,- подібність, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1522">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF1522">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1522">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алель, схожість. Однак використовуючи метод аналогії в ораторському мовленні, ми не просто згадуємо про схожість якихось явищ, а допомагаємо слухачам зробити висновок по аналогії, який можна сформулювати наступним чином: якщо два явища подібні в одному чи більше відношеннях, то вони, напевно, подібні і в інших відношеннях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7558C51C" w14:textId="77777777" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="003A636A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В ораторському мовленні аналогія використовується в тих випадках, коли треба пояснити свою думку, зробити її більш зрозумілою.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698EC0C0" w14:textId="5974E53D" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="003A636A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Головне призначення аналогії - ілюстративне. У думках і на словах ми постійно використовуємо аналогію. Існують аналогії фігуральні і аналогії в буквальному розумінні. Фігуральна аналогія порівнює дві сукупності явищ з різних галузей, явищ різного порядку. Вони мають лише символічний зв'язок. Аналогія в буквальному розумінні порівнює дві сукупності явищ в одній галузі, одного порядку. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24857013" w14:textId="77777777" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="003A636A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Разом з поданими методами викладення матеріалу і в поєднанні з ними в ораторському мовленні використовуються і так звані концентричний та ступеневий метод.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469372B6" w14:textId="3353D144" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="003A636A">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Суть концентричного методу полягає в тім, що все викладене концентрується навколо єдиного центру, яким є поставлена проблема. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1522">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Протягом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>промови оратор весь час утримує в полі зору цю проблему, повертається до неї, поступово поглиблюючи і розвиваючи висунуте положення. Використовуючи ступеневий метод, оратор поступово викладає проблему, переходячи з одного ступеня, етапу до другого. До цього методу наближені історичний та просторовий принципи викладення матеріалу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460828B4" w14:textId="04E7FC2C" w:rsidR="006020C3" w:rsidRDefault="004D5711" w:rsidP="00224A39">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Метод</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2016B" w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аргументації:</w:t>
+      </w:r>
+      <w:r w:rsidR="006020C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D43D3D">
-[...16 lines deleted...]
-      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="629C1FE3" w14:textId="761D4520" w:rsidR="00F2016B" w:rsidRPr="00224A39" w:rsidRDefault="00F2016B" w:rsidP="006020C3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Аргументація – це визначена людська діяльність, котра відбувається в конкретному соціальному контексті й кінцева мета якої – не знання сам</w:t>
+      </w:r>
+      <w:r w:rsidR="00255AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по собі, а переконання в належності деяких положень. До останніх може належати не лише опис реальності, а й оцінки, норми, поради, декларації, клятви, обіцянки тощо. Навіть мовчанка у певних випадках виявляється доволі вагомим аргументом, щоб змусити слухача замислитися над змістом отриманої інформації чи навіть невеликого повідомлення. Такі способи впливу вивчає психологія, теорія мистецтва, хоча вони і не надто відповідають концептуальним засадам теорії аргументації. Звичайно ж, на переконання можна діяти, застосовуючи насильство, гіпноз, підсвідому стимуляцію, лікарські засоби, наркотики тощо. Ці методи впливу переважно у компетенції психологів, а отже, виходять за межі навіть широко трактованої теорії аргументації, тому їх розглядати в нашому контексті недоцільно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACCAA9C" w14:textId="577FEEDC" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="00A75686">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Теорія елементів — це класичний підхід до структурування ораторської промови, який визначає її обов'язкові логічні та змістовні компоненти. Якщо теорія висунення фокусується на акцентах, а теорія розташування — на силі доказів, то теорія елементів відповідає на питання: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«З яких частин має складатися виступ, щоб він виглядав цілісним?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B78F645" w14:textId="77777777" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="00A75686">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Традиційна структура за цією теорією розпочинається зі вступу, головна задача якого — встановити контакт із аудиторією та підготувати її до сприйняття теми. Це момент «захоплення уваги», де оратор демонструє актуальність питання та власну компетентність. Після вступу йде виклад теми або </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нарація</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, де стисло та зрозуміло описується суть справи, наводяться факти чи передісторія питання, що створює фундамент для подальших роздумів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A8C999F" w14:textId="77777777" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="00A75686">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Наступним критично важливим елементом є формулювання тези та розділення. Тут оратор чітко заявляє свою позицію і окреслює план подальшого виступу, щоб слухачі розуміли структуру аргументації. Це переходить у центральну частину — доведення, де за допомогою логічних доказів, прикладів та емоційних закликів обґрунтовується висунута теза. Саме тут реалізується основний інтелектуальний тиск на аудиторію.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EEE3975" w14:textId="77777777" w:rsidR="00224A39" w:rsidRPr="00224A39" w:rsidRDefault="00224A39" w:rsidP="00A75686">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Окремим елементом теорії є спростування, яке часто ігнорують початківці. Воно передбачає аналіз можливих заперечень з боку опонентів. Оратор заздалегідь розбиває потенційні контраргументи, що робить його позицію більш стійкою та об’єктивною в очах слухачів. Такий підхід демонструє глибоке володіння темою та передбачливість.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441F2F65" w14:textId="6A21FC4C" w:rsidR="00224A39" w:rsidRDefault="00224A39" w:rsidP="00A75686">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00224A39">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Завершується промова висновком, який має на меті підбити підсумки та залишити яскравий слід у пам'яті. Висновок зазвичай включає коротке резюме сказаного та фінальний заклик, який спрямовує енергію аудиторії у потрібне русло. Таким чином, теорія елементів забезпечує логічну завершеність виступу, де кожна частина працює на загальний результат — переконання слухача.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D614446" w14:textId="1DBFDA86" w:rsidR="0057046D" w:rsidRPr="0057046D" w:rsidRDefault="0057046D" w:rsidP="0057046D">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Класична (антична)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...38 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
           <w:b/>
-          <w:szCs w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">система публічної промови </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
           <w:b/>
-          <w:szCs w:val="28"/>
-[...228 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>vs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...425 lines deleted...]
-          <w:lang w:val="uk" w:eastAsia="uk-UA"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сучасні публічні промови</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E6FB5E" w14:textId="7E0A7A1F" w:rsidR="006020C3" w:rsidRPr="006020C3" w:rsidRDefault="006020C3" w:rsidP="00A75686">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Фундамент цієї системи заклали </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Арістотель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Цицерон та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Квінтіліан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, створивши так званий «Риторичний канон» — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>п’ятикрокову</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> технологію створення промови, яка залишається актуальною вже понад дві тисячі років. Класична система вимагала від оратора не лише таланту, а й глибокої дисципліни, де кожен етап підготовки був </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>логічно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пов'язаний із наступним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24616797" w14:textId="085F3E41" w:rsidR="006020C3" w:rsidRPr="006020C3" w:rsidRDefault="006020C3" w:rsidP="00A75686">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Інвенція</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Inventio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) — Мистецтво знаходження змісту</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A33774D" w14:textId="7BFF3348" w:rsidR="006020C3" w:rsidRPr="006020C3" w:rsidRDefault="006020C3" w:rsidP="00A75686">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Перший етап античного канону — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>інвенція</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (від лат. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>invenire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — знаходити). На цьому етапі оратор не «вигадував» текст, а «знаходив» аргументи, які вже існують у просторі логіки та цінностей аудиторії. Головне завдання </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>інвенції</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — визначити предмет спору та дібрати відповідні докази. Оратор мав дати відповіді на ключові питання: «Що сталося?», «Як це назвати?» та «Яку оцінку цьому надати?».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5748F96C" w14:textId="642EF9EE" w:rsidR="006020C3" w:rsidRPr="006020C3" w:rsidRDefault="006020C3" w:rsidP="00A75686">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Онуфрієнко Г. С. Риторика : [навч. посіб.]. Київ : Центр учбової літератури, 2008. 592 с. URL: </w:t>
-[...94 lines deleted...]
-    <w:sectPr w:rsidR="00D43D3D" w:rsidRPr="00D43D3D">
+        <w:t xml:space="preserve">Для полегшення пошуку ідей античні ритори розробили систему «загальних місць» (топів). Топи — це готові ментальні моделі, логічні схеми, які допомагали всебічно розглянути будь-яку тему. Наприклад, топ «визначення» змушував оратора задуматися над суттю явища, топ «порівняння» — зіставити його з іншими, а топ «причина і наслідок» — простежити логічний зв'язок подій. Саме на етапі </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>інвенції</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> закладалася стратегія впливу: чи буде оратор тиснути на розум (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Logos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>), апелювати до почуттів (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Pathos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) чи демонструвати власну доброчесність (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ethos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73127092" w14:textId="79370297" w:rsidR="006020C3" w:rsidRPr="006020C3" w:rsidRDefault="006020C3" w:rsidP="00A75686">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2. Диспозиція (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Dispositio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) — Стратегічна архітектура тексту</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A408A0C" w14:textId="78F36BC6" w:rsidR="006020C3" w:rsidRPr="006020C3" w:rsidRDefault="006020C3" w:rsidP="00A75686">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Після того як матеріал був зібраний, наступав етап диспозиції — розташування знайденого в найбільш ефективній послідовності. Антична диспозиція — це суворий архітектурний план, де кожна частина мала свою психологічну функцію. Класична структура за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Квінтіліаном</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> включала шість обов’язкових елементів</w:t>
+      </w:r>
+      <w:r w:rsidR="00255AC5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63880A7C" w14:textId="18463CC6" w:rsidR="006020C3" w:rsidRPr="006020C3" w:rsidRDefault="006020C3" w:rsidP="00A75686">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Все починалося зі вступу (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>exordium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), мета якого — зробити слухача уважним, схильним до сприйняття та зацікавленим. Далі йшла </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нарація</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>narratio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) — стислий, ясний і правдоподібний виклад фактів справи. Після цього оратор переходив до розділення (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>partitio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>), де вказував, у чому він згоден з опонентом, а в чому — ні. Центральною частиною було доведення (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>confirmatio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) — виклад власних аргументів, та спростування (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>refutatio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) — розбиття аргументів суперника. Завершувалася промова висновком (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>peroratio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), який мав підсумувати раціональні докази та максимально розпалити емоції слухачів. Така послідовність гарантувала, що думка оратора буде сприйнята як </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>логічно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> неминуча.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3C3956" w14:textId="5996269B" w:rsidR="006020C3" w:rsidRPr="006020C3" w:rsidRDefault="006020C3" w:rsidP="00A75686">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Елокуція</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Elocutio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) — Одягання думки у слова</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A20CBFA" w14:textId="02948F33" w:rsidR="006020C3" w:rsidRPr="006020C3" w:rsidRDefault="006020C3" w:rsidP="00A75686">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Третій етап — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>елокуція</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — присвячений </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мовному</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оформленню промови. Якщо </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>інвенція</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> і диспозиція — це «скелет» і «м’язи» виступу, то </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>елокуція</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — це його «шкіра» та «одяг». Античні ритори виділяли чотири основні якості гарного стилю: правильність (дотримання норм мови), ясність (зрозумілість для аудиторії), доречність (відповідність стилю темі виступу) та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>прикрашеність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF72936" w14:textId="189FC756" w:rsidR="006020C3" w:rsidRPr="006020C3" w:rsidRDefault="006020C3" w:rsidP="00A75686">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4. Меморія (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Memoria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) — Опанування інтелектуального простору</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2349F2E0" w14:textId="4D9C5997" w:rsidR="006020C3" w:rsidRPr="006020C3" w:rsidRDefault="006020C3" w:rsidP="00A75686">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Етап меморії в античній системі мав критичне значення, оскільки виступ із папірця вважався ознакою некомпетентності та невпевненості. Оратор мав не просто зазубрити текст, а «привласнити» його. Для цього використовувалися складні мнемонічні техніки. Найвідомішою була техніка «локусів» або «палацу пам'яті». Оратор уявляв добре знайому йому будівлю і «розставляв» ключові тези та образи промови в різних кімнатах. Під час виступу він подумки «проходив» цими приміщеннями, що дозволяло зберігати ідеальну послідовність викладу, не втрачаючи зорового контакту з публікою. Меморія давала оратору свободу: він міг змінювати темп, реагувати на вигуки з натовпу, але завжди знав, до якої «кімнати» йому потрібно повернутися.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3728AC33" w14:textId="0225E37B" w:rsidR="006020C3" w:rsidRPr="006020C3" w:rsidRDefault="006020C3" w:rsidP="00A75686">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Акціо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Actio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) — Фізичне втілення слова</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783691D9" w14:textId="2D7A8823" w:rsidR="006020C3" w:rsidRPr="006020C3" w:rsidRDefault="006020C3" w:rsidP="00255AC5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Завершальний етап — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>акціо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — це саме проголошення промови. В античності риторику називали «музикою тіла». Оратор працював над трьома інструментами: голосом, мімікою та жестами. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D8CC99" w14:textId="50C56E45" w:rsidR="006020C3" w:rsidRDefault="006020C3" w:rsidP="00A75686">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Класична антична система публічної промови — це зразок системного підходу до комунікації. Вона вчила, що переконання — це не маніпуляція, а синтез глибокого знання теми (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>інвенція</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), залізної логіки (диспозиція), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мовної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> майстерності (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>елокуція</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>), внутрішньої концентрації (меморія) та акторського драйву (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>акціо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006020C3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D19EEF" w14:textId="0290BBA2" w:rsidR="0057046D" w:rsidRPr="0057046D" w:rsidRDefault="0057046D" w:rsidP="00A75686">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Сучасна публічна промова (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>неориторика</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) функціонує в умовах, які докорінно відрізняються від античного форуму. Головним викликом для сучасного оратора є не брак інформації, а її надлишок. У світі, де увага слухача стала найдорожчим ресурсом, класичні багатопланові промови поступаються місцем лаконічним, динамічним та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>візуалізованим</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> форматам. Сучасна риторика — це вже не просто мистецтво говорити красиво, це технологія управління увагою, де щирість цінується вище за пафос, а швидкість донесення думки є критичним фактором успіху.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A377EDE" w14:textId="66178B44" w:rsidR="0057046D" w:rsidRPr="0057046D" w:rsidRDefault="0057046D" w:rsidP="00A75686">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1. Економі</w:t>
+      </w:r>
+      <w:r w:rsidR="00255AC5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уваги та зміна структури виступу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F99875C" w14:textId="057AF877" w:rsidR="0057046D" w:rsidRPr="0057046D" w:rsidRDefault="0057046D" w:rsidP="00A75686">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Перша і найпомітніша відмінність сучасної промови — її тривалість та динаміка. Якщо античний оратор міг дозволити собі довгий вступ для «розігріву» публіки, то сучасний спікер має лише 30–60 секунд, щоб «зачепити» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>аудиторію. У сучасній риториці панує правило «гачка» (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>hook</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">): виступ починається не з вітань та подяк, а з несподіваного запитання, шокуючої статистики або особистої історії. Це зумовлено </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кліповим</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мисленням аудиторії, яка звикла до формату соціальних мереж та коротких відео.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DAF9E07" w14:textId="2716296D" w:rsidR="0057046D" w:rsidRPr="0057046D" w:rsidRDefault="0057046D" w:rsidP="00A75686">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Структура сучасної промови стала більш гнучкою. Замість класичних шести елементів античного канону сьогодні часто використовується модель «проблема — рішення — заклик». Сучасний виступ нагадує поїздку на швидкісному </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>потязі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: мінімум зупинок на другорядні деталі, максимум фокуса на головній тезі. Популярні формати, такі як TED-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>talks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (до 18 хвилин), диктують моду на «одну ідею, варту поширення». Це змушує оратора відмовлятися від розлогої </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нарації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на користь конкретних кейсів та прикладів.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F5EC6C" w14:textId="159F9B51" w:rsidR="0057046D" w:rsidRPr="0057046D" w:rsidRDefault="0057046D" w:rsidP="00A75686">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Сторітелінг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> як головний інструмент переконання</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F14B0FE" w14:textId="5591E8D3" w:rsidR="0057046D" w:rsidRPr="0057046D" w:rsidRDefault="0057046D" w:rsidP="00255AC5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Якщо в класичній системі панував Логос (логіка), то в сучасній промові домінує </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Сторітелінг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (мистецтво розповіді історій). Сучасна психологія доводить, що люди не приймають рішення на основі цифр; вони приймають рішення на основі емоцій, а потім виправдовують їх логікою. Тому замість сухої аргументації сучасний оратор веде слухача через «шлях героя».</w:t>
+      </w:r>
+      <w:r w:rsidR="00255AC5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>У сучасному публічному просторі вразливість спікера, його розповідь про власні помилки та досвід стають потужнішим інструментом впливу, ніж демонстрація ідеальності.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04754A82" w14:textId="7B0CC14C" w:rsidR="0057046D" w:rsidRPr="0057046D" w:rsidRDefault="0057046D" w:rsidP="00A75686">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Візуалізація та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мультимедійність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0CF4FD94" w14:textId="599AB311" w:rsidR="0057046D" w:rsidRPr="0057046D" w:rsidRDefault="0057046D" w:rsidP="00A75686">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Сучасна промова — це синтетичний продукт, де вербальний текст є лише частиною повідомлення. Важко уявити професійний виступ без візуального супроводу. Презентація сьогодні виконує функції, які в античності належали «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нарації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>» та «доведенню». Візуальний ряд не має дублювати слова оратора; він має створювати образи, які підсилюють зміст.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75259D58" w14:textId="16E8312D" w:rsidR="0057046D" w:rsidRPr="0057046D" w:rsidRDefault="0057046D" w:rsidP="00A75686">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Важливою частиною сучасної риторики є концепція «дизайну повідомлення». </w:t>
+      </w:r>
+      <w:r w:rsidR="00255AC5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>С</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>учасна промова створюється не лише для тих, хто в залі, а й для багатомільйонної цифрової аудиторії, що вимагає особливої лаконічності та візуальної естетики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37733264" w14:textId="697A4B1B" w:rsidR="0057046D" w:rsidRPr="0057046D" w:rsidRDefault="0057046D" w:rsidP="00A75686">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4. Невербальна комунікація та інтерактивність</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35085054" w14:textId="3DD01859" w:rsidR="0057046D" w:rsidRPr="0057046D" w:rsidRDefault="0057046D" w:rsidP="00255AC5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">В епоху </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>відеозв'язку</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та трансляцій невербальна поведінка оратора зазнала трансформації. Якщо античне «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>акціо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>» вимагало широких театральних жестів для величезних площ, то сучасна риторика вимагає «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мікроекспресії</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>». Камера бачить найменшу фальш, тому сьогодні цінується природність (автентичність). Оратор має виглядати впевнено, але не зверхньо.</w:t>
+      </w:r>
+      <w:r w:rsidR="00255AC5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Вміння оратора працювати з аудиторією в режимі реального часу, відповідати на незручні запитання та імпровізувати цінується набагато вище, ніж ідеально зазубрений текст. Це повертає нас до важливості «риторичного практикуму»: сучасний лідер — це той, хто вміє тримати удар у прямому ефірі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D985DC" w14:textId="55C2CF7C" w:rsidR="0057046D" w:rsidRPr="0057046D" w:rsidRDefault="0057046D" w:rsidP="0057046D">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Висновок: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ова щирість проти старого пафосу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA016FB" w14:textId="760648E3" w:rsidR="0057046D" w:rsidRDefault="0057046D" w:rsidP="00A75686">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Підбиваючи підсумок, можна сказати, що сучасна публічна промова — це симбіоз давньої логіки та новітніх </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>психотехнологій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Головний тренд сучасності — «нова щирість». Слухачі втомилися від маніпуляцій та складних конструкцій. Вони шукають </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сенсів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, поданих просто, швидко та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>емоційно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0057046D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Сучасний оратор — це не той, хто говорить найгарніше, а той, хто вміє встановити щирий зв'язок із аудиторією, використовуючи для цього весь арсенал доступних засобів: від метафори до мема, від особистої історії до інтерактивного графіка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61FB4835" w14:textId="7342F3DB" w:rsidR="00224A39" w:rsidRDefault="00224A39"/>
+    <w:p w14:paraId="32C62BF0" w14:textId="459094E6" w:rsidR="00255AC5" w:rsidRDefault="00255AC5"/>
+    <w:sectPr w:rsidR="00255AC5" w:rsidSect="00F72BA9">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...18 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25C70CD0"/>
+    <w:nsid w:val="CF092B84"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="73C0FC74"/>
+    <w:tmpl w:val="CF092B84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...2 lines deleted...]
-      </w:pPr>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...2 lines deleted...]
-      </w:pPr>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...2 lines deleted...]
-      </w:pPr>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0053208E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0053208E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03D62ECE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="03D62ECE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25B654F3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="25B654F3"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F68409E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3CD63760"/>
     <w:lvl w:ilvl="0" w:tplc="0422000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1217,310 +5226,254 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AC522EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="78084860"/>
+    <w:lvl w:ilvl="0" w:tplc="E5C69108">
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="0422000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="0422000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...84 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004D33A8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D43D3D"/>
+    <w:rsidRoot w:val="009D7C50"/>
+    <w:rsid w:val="0001581B"/>
+    <w:rsid w:val="00030CF9"/>
+    <w:rsid w:val="00224A39"/>
+    <w:rsid w:val="0024439E"/>
+    <w:rsid w:val="00255AC5"/>
+    <w:rsid w:val="00337E54"/>
+    <w:rsid w:val="003A636A"/>
+    <w:rsid w:val="00457F51"/>
+    <w:rsid w:val="004D5711"/>
+    <w:rsid w:val="004D64A6"/>
+    <w:rsid w:val="00566AC2"/>
+    <w:rsid w:val="0057046D"/>
+    <w:rsid w:val="006020C3"/>
+    <w:rsid w:val="007C0CBA"/>
+    <w:rsid w:val="00852340"/>
+    <w:rsid w:val="00985EE7"/>
+    <w:rsid w:val="009D7C50"/>
+    <w:rsid w:val="00A75686"/>
+    <w:rsid w:val="00BF1522"/>
+    <w:rsid w:val="00F02CB2"/>
+    <w:rsid w:val="00F2016B"/>
+    <w:rsid w:val="00F721EF"/>
+    <w:rsid w:val="00F72BA9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="uk-UA"/>
+  <w:themeFontLang w:val="ru-RU" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="00521A48"/>
+  <w14:docId w14:val="28524BF9"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A850BE11-7A61-4ACC-AEBC-43251BC2E3AF}"/>
+  <w15:docId w15:val="{8CAFD241-C549-49D3-8A7C-0D0F7BAA113C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1852,153 +5805,835 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003E6E0B"/>
+    <w:rsid w:val="004D64A6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D64A6"/>
     <w:pPr>
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:sz w:val="28"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru" w:eastAsia="uk-UA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00D43D3D"/>
+    <w:rsid w:val="00F2016B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00224A39"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:rsid w:val="004D64A6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru" w:eastAsia="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a5">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004D5711"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004D5711"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Текст примітки Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D5711"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="a6"/>
+    <w:next w:val="a6"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004D5711"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Тема примітки Знак"/>
+    <w:basedOn w:val="a7"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D5711"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="120660566">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="257758783">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="711153496">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1811751429">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="375"/>
+              <w:marBottom w:val="375"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="272443885">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="686911613">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1759061354">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1504662087">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="200829755">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="375"/>
+              <w:marBottom w:val="375"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1998915284">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="375"/>
+                  <w:marBottom w:val="375"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="15" w:color="76A900"/>
+                    <w:left w:val="single" w:sz="6" w:space="19" w:color="76A900"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="15" w:color="76A900"/>
+                    <w:right w:val="single" w:sz="6" w:space="19" w:color="76A900"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="386224974">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="792287550">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="874005668">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="893852101">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1071736704">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1907838009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1159888284">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="375"/>
+              <w:marBottom w:val="375"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="2010327728">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="375"/>
+                  <w:marBottom w:val="375"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="15" w:color="76A900"/>
+                    <w:left w:val="single" w:sz="6" w:space="19" w:color="76A900"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="15" w:color="76A900"/>
+                    <w:right w:val="single" w:sz="6" w:space="19" w:color="76A900"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1208759447">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="774982955">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1425342710">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1230072354">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="375"/>
+              <w:marBottom w:val="375"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1757896674">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="488909479">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1976181706">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="375"/>
+              <w:marBottom w:val="375"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1624965465">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2077705047">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="635335628">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="375"/>
+              <w:marBottom w:val="375"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1086347258">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="658924572">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="686061859">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1873877492">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="248202695">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="375"/>
+                  <w:marBottom w:val="375"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="15" w:color="76A900"/>
+                    <w:left w:val="single" w:sz="6" w:space="19" w:color="76A900"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="15" w:color="76A900"/>
+                    <w:right w:val="single" w:sz="6" w:space="19" w:color="76A900"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="184488777">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="183784904">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="375"/>
+              <w:marBottom w:val="375"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1260288242">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="375"/>
+                  <w:marBottom w:val="375"/>
+                  <w:divBdr>
+                    <w:top w:val="single" w:sz="6" w:space="15" w:color="76A900"/>
+                    <w:left w:val="single" w:sz="6" w:space="19" w:color="76A900"/>
+                    <w:bottom w:val="single" w:sz="6" w:space="15" w:color="76A900"/>
+                    <w:right w:val="single" w:sz="6" w:space="19" w:color="76A900"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1421874824">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1990669554">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1945919002">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1422096001">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1457484189">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1839727103">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1875998011">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yakaboo.ua/ua/talk-like-ted-1938408.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://194.44.152.155/elib/local/sk/sk724974.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nashformat.ua/products/yak-pysaty-dobre.-klasychnyj-posibnyk-zi-stvorennya-nehudozhnih-tekstiv-709510" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://org2.knuba.edu.ua/pluginfile.php/38856/mod_resource/content/2/%D0%A0%D0%B8%D1%82%D0%BE%D1%80%D0%B8%D0%BA%D0%B0%20%D0%9F%D0%BE%D1%81%D1%96%D0%B1%D0%BD%D0%B8%D0%BA%20%D0%9C%D0%B0%D1%86%D1%8C%D0%BA%D0%BE.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nashformat.ua/products/uspishni-vystupy-na-ted.-retsepty-najkraschyh-spikeriv-709012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yakaboo.ua/ua/talk-like-ted-1938408.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vivat.com.ua/vydavnytstva/pan-macmillan/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yakaboo.ua/ua/talk-like-ted-1938408.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chtyvo.org.ua/authors/Sahach_Halyna/Rytoryka" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Офіс">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Офіс">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2060,51 +6695,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Офіс">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2212,55 +6847,77 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1006</Characters>
+  <Pages>12</Pages>
+  <Words>14116</Words>
+  <Characters>8047</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Назва</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2765</CharactersWithSpaces>
+  <CharactersWithSpaces>22119</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Sablina Svitlana</dc:creator>
+  <dc:creator>Данило</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>